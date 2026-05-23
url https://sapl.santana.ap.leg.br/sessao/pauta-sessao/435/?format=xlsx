--- v0 (2026-04-04)
+++ v1 (2026-05-23)
@@ -60,51 +60,51 @@
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 550, DE 28 DE NOVEMBRO DE 2021, REESTRUTURA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>INSERIDO NA ORDEM DO DIA - DISCUSSÃO ÚNICA</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 17 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL NO PERCENTUAL DE 5, 4% (CINCO VIRGULA QUATRO POR CENTO), INCIDENTE SOBRE O VENCIMENTO - BASE DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE SANTANA-AP, CORRESPONDE AO EXERCICIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 89 de 2025</t>
   </si>
   <si>
     <t>ITHIARA MADUREIRA</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ASSISTÊNCIA PSICOLÓGICA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Inserido na Ordem do Dia de Sessão Ordinária - 2ª Discussão</t>
+    <t>INSERIDO NA ORDEM DO DIA - 2ª Discussão</t>
   </si>
   <si>
     <t>MOÇÃO nº 5 de 2026</t>
   </si>
   <si>
     <t>ADELSON DE ROCHA</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Presidente da Câmara de Vereadores do Município de Santana, Adelson Rocha, Vereador do Município de Santana, integrante do Partido Progressista – PP, vem solicitar à Mesa Diretora, dentro dos termos regimentais e ouvido e soberano plenário, que seja concedida MOÇÃO DE LOUVOR AO:_x000D_
  DELEGADO DE POLICIA CIVIL ANDERSON RAMOS GOMES. _x000D_
  E AOS AGENTE DE POLICIA CIVIL: RODRIGO MAGALHÃES FREIRE, BRUNO DOS SANTOS NAHUM, MARÍLIA CÁSSIA FEIJÓ LAMARÃO PEREIRA, ALEX SOUSA DE MORAES, LUIZ HUMBERTO DA SILVA BAIA, LOURENÇO DE BRITO GADELHA, ELIAS MENDONÇA DE BRITO GADELHA. E ao OFICIAL DE POLICIA CIVIL O SR SANDREADSON SANTOS PEREIRA. _x000D_
 PELO APOIO FUNDAMENTAL DA 2DCCPS e DEAMS e ao CIOSP SANTANA, Grupo Tatico Aéreo – GTA e CIOP. AGENTE DE POLICIA CIVIL BRUNO RAFAEL VALENTE DO AMARAL (DCCPS), AGENTE DE POLICIA CIVIL TIBURCIO JUNIOR CAMPOS DA ROCHA (DEAMS), AGENTE DE POLICIA CIVIL JHONATAM AMORIM DE ALMEIDA E ALMEIDA (Plantão CIOSP SANTANA)._x000D_
 AO GTA: MULLER BRYAN DA SILVA FONSECA – CAPITÃO DA POLICIA MILITAR DO AMAPÁ, WENDELL BARBOSA SOARES – 1º SARGENTO DA POLICIA MILITAR, JEAN MICHEL PICANÇO DE FIGUEIREDO – AGENTE DE POLICIA CIVIL, e ROMULO CESAR BASTOS ALVES – 1º SARGENTO DO BOMBEIROS MILITAR DO AMAPÁ._x000D_
 AO CIOP: LINCOLN DA SILVA ALVES OLIVEIRA – 1º TENENTE QOE DA POLICIA MILITAR DO AMAPÁ, JEFTE DA COSTA LIMA – 1º SARGENT0 (LOTADO NO 4º BATALHÃO DA POLICIA MILITAR, EXERCENDO FUNCÃO DE AGENTE DE CAMPO NA DIRETORIA DE INTELIGENCIA.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA nº 9 de 2026</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
@@ -1025,51 +1025,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F99"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="41" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="78.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="54.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>11133</v>