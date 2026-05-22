--- v0 (2026-04-04)
+++ v1 (2026-05-22)
@@ -54,51 +54,51 @@
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 2 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS DE AMPARO ÀS FAMÍLIAS DAS VITIMAS DE FEMINICIDIO E DÁ OUTRAS PROVIDÊNCIAS (LEI JENIFE DO SOCORRO DE ALMEIDA).</t>
   </si>
   <si>
     <t>INSERIDO NA ORDEM DO DIA - DISCUSSÃO ÚNICA</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 94 de 2025</t>
   </si>
   <si>
     <t>RARISON SANTIAGO</t>
   </si>
   <si>
     <t>Dispõe sobre a retirada de veículos abandonados nas vias públicas do Município de Santana, estabelece procedimentos administrativos e dá outras providências.</t>
   </si>
   <si>
-    <t>Inserido na Ordem do Dia de Sessão Ordinária - 2ª Discussão</t>
+    <t>INSERIDO NA ORDEM DO DIA - 2ª Discussão</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 89 de 2025</t>
   </si>
   <si>
     <t>ITHIARA MADUREIRA</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ASSISTÊNCIA PSICOLÓGICA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>INSERIDO NA ORDEM DO DIA - 1ª Discussão</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA nº 8 de 2026</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
     <t>Ata Negativa da 8ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
@@ -981,51 +981,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F89"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="46.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="54.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>11084</v>