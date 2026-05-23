--- v0 (2026-02-21)
+++ v1 (2026-05-23)
@@ -42,81 +42,81 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR nº 15 de 2025</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 01/2016 - CMS QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO DO PODER LEGISLATIVO DO MUNICÍPIO DE SANTANA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Inserido na Ordem do Dia de Sessão Ordinária - 2ª Discussão</t>
+    <t>INSERIDO NA ORDEM DO DIA - 2ª Discussão</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 67 de 2025</t>
   </si>
   <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO NOME DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA EMEB PIAÇACÁ PARA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA JANÚBIA DUTRA DOS SANTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 82 de 2025</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTANA, O DIA MUNICIPAL DO GARI, A SER COMEMORADO EM 16 DE MAIO.</t>
   </si>
   <si>
     <t>MOÇÃO nº 1 de 2026</t>
   </si>
   <si>
     <t>ITHIARA MADUREIRA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ANIVERSÁRIO DA ASSOCIAÇÃO RECREATIVA ESCOLA DE SAMBA IMPERIO DO POVO, COMEMORADO NO DIA 03 DE FEVEREIRO, AOS 33 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
-    <t>Inserido na Ordem do Dia - Discussão Única</t>
+    <t>INSERIDO NA ORDEM DO DIA - DISCUSSÃO ÚNICA</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA nº 2 de 2026</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
     <t>ATA DIGITAL 02ª SESSÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA, 10ª LEGISLATURA</t>
   </si>
   <si>
     <t>ADICIONADO AO PEQUENO EXPEDIENTE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 2 de 2026</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS DE AMPARO ÀS FAMÍLIAS DAS VITIMAS DE FEMINICIDIO E DÁ OUTRAS PROVIDÊNCIAS (LEI JENIFE DO SOCORRO DE ALMEIDA).</t>
   </si>
@@ -863,51 +863,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F74"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="54.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>10904</v>