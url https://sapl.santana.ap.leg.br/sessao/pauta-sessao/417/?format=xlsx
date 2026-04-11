--- v0 (2025-12-09)
+++ v1 (2026-04-11)
@@ -42,51 +42,51 @@
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>MOÇÃO nº 31 de 2025</t>
   </si>
   <si>
     <t>ITHIARA MADUREIRA</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DIA DO EVANGÉLICO, Pr. LUCIFRANCIS TAVARES E AOS DIRIGENTES DO CIRCULO DE ORAÇÃO EM NOME DA Pra. LÚCIA TAVARES, DA ASSEMBLEIA DE DEUS -TEMPLO CENTRAL, COMEMORADO NO DIA 30 DE NOVEMBRO, A SER REALIZADO NA ÚLTIMA SESSÃO LEGISLATIVA DO MÊS DE NOVEMBRO.</t>
   </si>
   <si>
-    <t>Inserido na Ordem do Dia - Discussão Única</t>
+    <t>INSERIDO NA ORDEM DO DIA - DISCUSSÃO ÚNICA</t>
   </si>
   <si>
     <t>MOÇÃO nº 32 de 2025</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DIA DO EVANGÉLICO AOS ARTISTAS DA CULTURA GOSPEL, COMEMORADO NO DIA 30 DE NOVEMBRO, A SER REALIZADO NA ÚLTIMA SESSÃO LEGISLATIVA DO MÊS DE NOVEMBRO.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA nº 63 de 2025</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
     <t>ATA DIGITAL 63ª SESSÃO ORDINÁRIA DA 1ª SESSÃO LEGISLATIVA, 10ª LEGISLATURA</t>
   </si>
   <si>
     <t>ADICIONADO AO PEQUENO EXPEDIENTE</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA nº 88 de 2025</t>
   </si>