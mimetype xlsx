--- v0 (2026-02-26)
+++ v1 (2026-05-10)
@@ -10,2416 +10,9900 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1600" uniqueCount="787">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6920" uniqueCount="3264">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11042</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11042/ata_eletronica_da_1a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11042/ata_eletronica_da_1a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DIGITAL 01ª SESSÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA, 10ª LEGISLATURA</t>
   </si>
   <si>
     <t>11048</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11048/ata_eletronica_da_2a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11048/ata_eletronica_da_2a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DIGITAL 02ª SESSÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA, 10ª LEGISLATURA</t>
   </si>
   <si>
     <t>11085</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11085/ata_eletronica_da_3a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11085/ata_eletronica_da_3a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>ATA DIGITAL 03ª SESSÃO ORDINÁRIA DA 2ª SESSÃO LEGISLATIVA, 10ª LEGISLATURA</t>
   </si>
   <si>
+    <t>11183</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11183/ata_eletronica_da_4a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 4ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11185</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11185/resumo_ata.pdf</t>
+  </si>
+  <si>
+    <t>Ata Negativa da 5ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11242</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11242/ata_eletronica_da_6a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 6ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11276</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11276/ata_eletronica_da_7a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 7ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11294</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11294/ata_negativa_da_8a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Negativa da 8ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11358</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11358/ata_eletronica_da_9a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 9ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11362</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11362/ata_eletronica_da10a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11415</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11415/ata_eletronica_da_11a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11461</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11461/ata_eletronica_da_12a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11510</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11510/ata_eletronica_da_13a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11565</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11565/ata_eletronica_da_14a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11617</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11617/ata_eletronica_da_15a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11685</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11685/ata_eletronica_da_16a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11719</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11719/ata_eletronica_da_17a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11788</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11788/ata_eletronica_da_18a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
     <t>11139</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>ATA DE SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11139/ata_eletronica_da_1a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11139/ata_eletronica_da_1a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
   </si>
   <si>
     <t>Ata Digital da 1ª Sessão Extraordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
+    <t>11163</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11163/ata_eletronica_da_2a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 2ª Extraordinária da 2ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>11355</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR</t>
+  </si>
+  <si>
+    <t>EXECUTIVO MUNICIPAL - EM</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11355/msg_06_26_pl_alt_pgv_comp.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 60, DE 30 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11781</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11781/msg_17_26_pl_redefinicao_de_zona_especial_de_interesse_ambiental_1.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 002, DE 11 DE OUTUBRO DE 2006, QUE INSTITUI O PLANO DIRETOR PARTICIPATIVO NO MUNICÍPIO DE SANTANA/AP, PARA, EM CONFORMIDADE COM ART. 161, PROMOVER A REDEFINIÇÃO DO PERÍMETRO INTEGRANTE DA ZONA ESPACIAL DE INTERESSE AMBIENTAL - ZEIA 01, COM A CONVERSÃO DE ÁREA ESPECÍFICA NA CLASSIFICAÇÃO DE ZONA ESPECIAL INSTITUCIONAL - ZEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>11084</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>EXECUTIVO MUNICIPAL - EM</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11084/mensagem_55.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11084/mensagem_55.pdf</t>
   </si>
   <si>
     <t>INSTITUI MEDIDAS DE AMPARO ÀS FAMÍLIAS DAS VITIMAS DE FEMINICIDIO E DÁ OUTRAS PROVIDÊNCIAS (LEI JENIFE DO SOCORRO DE ALMEIDA).</t>
   </si>
   <si>
     <t>11126</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11126/projeto_de_lei_de_utilidade_publica_instituto_raizes_do_saber.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11126/projeto_de_lei_de_utilidade_publica_instituto_raizes_do_saber.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL, O INSTITUTO RAÍZES DO SABER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11133</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11133/projeto_de_lei_altera_a_lei_n_550_j_de_28_de_novembro_de_2001_j_reestrutura_o_conselho_municipal_dos_direitos_da_mulher_no_municipio_de_santana_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11133/projeto_de_lei_altera_a_lei_n_550_j_de_28_de_novembro_de_2001_j_reestrutura_o_conselho_municipal_dos_direitos_da_mulher_no_municipio_de_santana_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 550, DE 28 DE NOVEMBRO DE 2021, REESTRUTURA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11154</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>PROFESSOR ASSIS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11154/projeto_de_lei_-_plano_de_acao_de_contigencia_alagamento.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11154/projeto_de_lei_-_plano_de_acao_de_contigencia_alagamento.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO E APRESENTAÇÃO DO PLANO MUNICIPAL DE AÇÃO E CONTINGÊNCIA PARA PREVENÇÃO E ENFRENTAMENTO DE ALAGAMENTOS NO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>11160</t>
+  </si>
+  <si>
+    <t>BRUNO ROCHA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11160/projeto_de_utilidade_publica_itt_-__ver._bruno.pdf</t>
+  </si>
+  <si>
+    <t>“QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL, O INSTITUTO TODO TEMPO DE FOMENTO E DESENVOLVIMENTO – ITT E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>11181</t>
+  </si>
+  <si>
+    <t>RARISON SANTIAGO</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11181/projeto_de_lei__002.26_recebimento_de_loteamento_e_bairros_planejados.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CRITÉRIOS TÉCNICOS OBRIGATÓRIOS PARA O RECEBIMENTO, PELO MUNICÍPIO DE SANTANA/AP, DE PARQUES DE ILUMINAÇÃO PÚBLICA E PAVIMENTAÇÃO VIÁRIA EXECUTADOS EM LOTEAMENTOS E BAIRROS PLANEJADOS, ESTABELECE VIDA ÚTIL MÍNIMA, TIPOS DE PAVIMENTAÇÃO PERMITIDOS, RESPONSABILIDADES, PENALIDADES, E ALTERA E COMPLEMENTA O PLANO DIRETOR MUNICIPAL E O CÓDIGO DE EDIFICAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11188</t>
+  </si>
+  <si>
+    <t>HELENA LIMA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11188/projeto_de_lei_n_campanha_permanente_de_combate_a_violencia_contra_a_mulher.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CAMPANHA PERMANENTE DE COMBATE À VIOLÊNCIA CONTRA MULHER NO MUNICÍPIO DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11189</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11189/projeto_de_lei_frente_parlamentar.pdf</t>
+  </si>
+  <si>
+    <t>CRIAÇÃO DA FRENTE PARLAMENTAR DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11209</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11209/projeto_de_lei__003.26_-_sala_de_teatro_experiemntal_edsivan.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA SALA DE TEATRO EXPERIMENTAL DO MUNICÍPIO DE SANTANA/AP COM O NOME DE “SALA DE TEATRO EXPERIMENTAL EDISVAN SOARES PEREIRA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11218</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11218/projeto_de_lei_programa_municipal_de_prevencao_e_conscientizacaoda_drc.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE PREVENÇÃO E CONSCIENTIZAÇÃO DA DOENÇA RENAL CRÔNICA NO MUNICÍPIO DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11225</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11225/projeto_de_lei_de_utilidade_publica_organizacao_religiosa_igreja_virtual_povo_de_deus.docx</t>
+  </si>
+  <si>
+    <t>QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL A ORGANIZAÇÃO RELIGIOSA DENOMIANDA IGREJA VIRTUAL POVO DE DEUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11257</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11257/projeto_de_lei_politicas_bem_esta_animal.doc</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PROTEÇÃO E BEM-ESTAR ANIMAL NO MUNICÍPIO DE SANTANA-AP E ESTABELECE DIRETRIZES PARA A SUA IMPLEMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11258</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11258/projeto_de_lei_-_pneu.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE COLETA E LOGÍSTICA REVERSA DE PNEUS INSERVÍVEIS NO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11287</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11287/projeto_de_lei__do_ver_rato_iptu.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AO IMÓVEL RESIDENCIAL PERTENCENTE À PESSOA DIAGNOSTICADA COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) OU AO RESPONSÁVEL LEGAL QUE COM ELA RESIDA, NO ÂMBITO DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11290</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11290/pl_alteracao_do_conselho_da_juventude.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O ART.5º, ART.7 E ART.12 DA LEI Nº 1.432, DE 11 DE AGOSTO DE 2022, QUE INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA JUVENTUDE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11297</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11297/pl_concessao_de_reajuste_salarial_e_anexos_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL NO PERCENTUAL DE 5, 4% (CINCO VIRGULA QUATRO POR CENTO), INCIDENTE SOBRE O VENCIMENTO - BASE DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE SANTANA-AP, CORRESPONDE AO EXERCICIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11331</t>
+  </si>
+  <si>
+    <t>ELMA GARCIA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11331/projeto_de_lei_aporofobia.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O COMBATE À APOROFOBIA E À DISCRIMINAÇÃO CONTRA PESSOAS EM SITUAÇÃO DE POBREZA, EM SITUAÇÃO DE RUA E EM VULNERABILIDADE SOCIAL NO ÂMBITO DO MUNICÍPIO DE SANTANA, ESTABELECE PENALIDADES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>11332</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11332/projeto_biblioteca_publica_municipal.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A CRIAÇÃO DA BIBLIOTECA PÚBLICA MUNICIPAL COM ESPAÇO PARA AMBIENTES DIGITAIS E CULTURAIS, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
+  </si>
+  <si>
+    <t>11333</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11333/projeto_de_lei_-_cobertas_para_cacambas.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LONA OU COBERTURA ADEQUADA NAS CAÇAMBAS ESTACIONÁRIAS E VEÍCULOS QUE TRANSPORTEM ENTULHOS, RESÍDUOS DE CONSTRUÇÃO CIVIL E OUTROS REJEITOS NO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11359</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11359/mensagem_e_pl__cabeamentos.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A OBRIGATORIEDADE DE IDENTIFICAÇÃO DO CABEAMENTO, ALINHAMENTO E RETIRADA DE FIOS, CABOS E EQUIPAMENTOS EXCEDENTES, FIXADOS EM POSTES DE ENERGIA ELÉTRICA, E DÁ OUTRAS PROVIDÊNCIAS, NO ÂMBITO DO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11365</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11365/projeto_de_lei_de_utilidade_publica_organizacao_religiosa_igreja_virtual_povo_de_deus.docx</t>
+  </si>
+  <si>
+    <t>QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL INSTITUTO DE DESENVOLVIMENTO SOCIAL E CAPACITAÇÃO PROFISSIONAL DO AMAPÁ/ IDECAP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11375</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>ITHIARA MADUREIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11375/pl_-_dia_do_luto_e_homenagem_as_vitimas_de_feminicidio.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DE LUTO E MEMÓRIA ÀS MULHERES VÍTIMAS DE FEMINICÍDIO NO MUNICÍPIO DE SANTANA/AP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11457</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11457/pl_-_mae_atipicas.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE SAÚDE MENTAL PARA MÃES ATÍPICAS NO ÂMBITO DO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11490</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11490/a_aquisicao_de_imovel_seme_1.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A ADQUIRIR IMÓVEL, A TÍTULO ONEROSO, PARA AMPLIAÇÃO DA REDE MUNICIPAL DE ENSINO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11494</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11494/projeto_de_lei_005.26_institui_a_politica_municipal_de_seguranca_alimentar_e_ambiental_do_acai_no_municipio_de_santana._assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA_x000D_
+MUNICIPAL DE SEGURANÇA_x000D_
+ALIMENTAR E AMBIENTAL DO AÇAÍ NO_x000D_
+MUNICÍPIO DE SANTANA,_x000D_
+REGULAMENTA A ATIVIDADE DE_x000D_
+BENEFICIAMENTO DO AÇAÍ, CRIA O DIA_x000D_
+MUNICIPAL DO BATEDOR DE AÇAÍ E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11540</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>JOSINEY ALVES</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11540/projeto_de_lei_-_rua_sao_camilo_de_lellis_e_jutificativa_4_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DO LONGRADOURO PÚBLICO IDENTIFICADO POR “RUA RAMAL DA ESTRADA DO DELTA”, LOCALIZADO NAS COORDENADAS GEOGRÁFICAS 0°02'45.76"S E 51°11'33.82"W, NO BAIRRO MATAPI MIRIM, COMO RUA SÃO CAMILO DE LÉLLIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11541</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11541/projeto_de_lei_-_travessa_antero_pantoja_palheta_logradouro.docx_1_1.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO LOCALIZADO NAS COORDENADAS GEOGRÁFICAS 0°02'45.57"S E 51°11'30.82"W, NO BAIRRO MATAPI MIRIM, COMO TRAVESSA ANTERO PANTOJA PALHETA, E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11566</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11566/projeto_nasfi.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DO NÚCLEO DE ASSISTÊNCIA E FISIOTERAPIA PARA O IDOSO NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11599</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11599/projeto_utilidade_publica_inspit.docx</t>
+  </si>
+  <si>
+    <t>QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL INSTITUTO SOCIAL DE PROSPECTIVA, INOVADOR E TECNOLÓGICO/INSPIT.</t>
+  </si>
+  <si>
+    <t>11600</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11600/projeto_de_lei_que_dispoe_sobre_a_divulgacao_da_relacao_de_medicamentos_de_distribuicao_gratuita_que_compoem_os_estoques_da_secretaria_municipal_de_saude_na_pagina_oficial_do_poder_executivo_na_internet.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DE MEDICAMENTOS DE DISTRIBUIÇÃO GRATUITA QUE COMPÕEM OS ESTOQUES DA SECRETARIA MUNICIPAL DE SAÚDE, NA PÁGINA OFICIAL DO PODER EXECUTIVO NA INTERNET, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11642</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11642/msg_12_26_pl_casa_amanhecer_ass.-2-49.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ADIQUIRIR IMÓVEL LOCALIZADO NA CIDADE DE SÃO PAULO/SP, DESTINADO À INSTALAÇÃO E FUNCIONAMENTO DE POLO DE APOIO DA PREFEITURA MUNICIPAL DE SANTANA/AP, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11652</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11652/projeto_de_lei_institui_o_programa_municipal_de_valorizacao_incentivo_e_apoio_as_liderancas_comunitarias_no_municipio_de_santana.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O PROGRAMA MUNICIPAL DE VALORIZAÇÃO, INCENTIVO E APOIO ÀS LIDERANÇAS COMUNITÁRIAS NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11660</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11660/3-pl_2026_-_mulher_empreendedor_santana.docx</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI_x000D_
+DISPÕE SOBRE AS DIRETRIZES PARA A POLÍTICA MUNICIPAL DE ESTÍMULO, INCENTIVO E PROMOÇÃO DA MULHER EMPREENDEDORA NO MUNICÍPIO DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11702</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11702/projeto_de_lei_que_institui_a_politica_municipal_de_apoio_ao_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes_no_municipio_de_santana_6.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE APOIO AO FORNECIMENTO DE FÓRMULAS INFANTIS ESPECIAIS PARA CRIANÇAS LACTENTES NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11703</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11703/projeto_de_lei_que_institui_a_politica_municipal_de_garantia_de_alimentacao_aos_alunos_da_rede_publica_municipal_de_ensino_durante_os_periodos_de_ferias_e_recesso_escolar_5.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE GARANTIA DE ALIMENTAÇÃO AOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE ENSINO DURANTE OS PERÍODOS DE FÉRIAS E RECESSO ESCOLAR</t>
+  </si>
+  <si>
+    <t>11720</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11720/ldo_2027.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2027 E DÁ OUTRAS PROVIDÊNCIAS. LDO</t>
+  </si>
+  <si>
+    <t>11755</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11755/9-projeto_de_lei__regulamentacao_do_transito_para_bicicletas_eletricas.docx</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA CIRCULAÇÃO DE BICICLETAS ELÉTRICAS NO MUNICÍPIO E ESTABELECE NORMAS DE SEGURANÇA, FISCALIZAÇÃO E EDUCAÇÃO NO TRÂNSITO.</t>
+  </si>
+  <si>
+    <t>11756</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11756/10-institui_o_sistema_municipal_de_monitoramento_e_transparencia_da_violencia_contra_a_mulher.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI O SISTEMA MUNICIPAL DE MONITORAMENTO E TRANSPARÊNCIA DA VIOLÊNCIA CONTRA A MULHER NO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11780</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11780/projeto_de_lei_institui_diretrizes_para_a_triagem_precoce_do_transtorno_do_espectro_autista_tea_e_outras_alteracoes_do_desenvolvimento_infantil_no_municipio_de_santana_01.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A TRIAGEM PRECOCE DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) E OUTRAS ALTERAÇÕES DO DESENVOLVIMENTO INFANTIL NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11792</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11792/1-pl-institui_diretrizes_para_a_politica_municipal_de_atencao_integral_a_saude_da_mulher_no_climaterio_e_na_menopausa_no_municipio_de_santana_e_da_outras_providencias.docx</t>
+  </si>
+  <si>
+    <t>INSTITUI DIRETRIZES PARA A POLÍTICA MUNICIPAL DE ATENÇÃO INTEGRAL À SAÚDE DA MULHER NO CLIMATÉRIO E NA MENOPAUSA NO MUNICÍPIO DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>11046</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER DE COMISSÕES</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11046/parecer_da_pcl_15-2025.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11046/parecer_da_pcl_15-2025.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR Nº 15/2025- CMS,  DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 01/2016 - CMS QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO DO PODER LEGISLATIVO DO MUNICÍPIO DE SANTANA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11047</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento, Tributação, Fiscalização Financeira e Controle</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11047/parecer_da_cof.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11047/parecer_da_cof.pdf</t>
   </si>
   <si>
     <t>DA COMISSÃO DE FINANÇAS, ORÇAMENTO, TRIBUTAÇÃO, FISCALIZAÇÃO FINANCEIRA E CONTROLE, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR Nº 15/2025- CMS,  DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR 01/2016 - CMS QUE DISPÕE SOBRE O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÕES DOS SERVIDORES DO QUADRO DE PESSOAL EFETIVO DO PODER LEGISLATIVO DO MUNICÍPIO DE SANTANA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>11186</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11186/parecer_-__projeto_complementar_n_014.2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE ORÇAMENTO E FINANÇAS, AO PROJETO DE LEI COMPLEMENTAR Nº 14/2025 DE AUTORIA DO PODER EXECUTIVO MUNICIPAL - ACRESCENTA, REVOGA DISPOSITIVOS E ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 007/2015, DE 29 DE JULHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11187</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11187/parecer_projeto_de_lei_compl_n_14_2025.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR N° 14/2025 - PMS "ACRESCENTA, REVOGA DISPOSITIVOS E ALTERA O ANEXO II DA LEI COMPLEMENTAR N° 007/2025, DE 29 DE JULHO DE 2015, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>11228</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11228/parecer_projeto_de_lei_n_94_2025.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 94/2025 - CMS, DISPÕE SOBRE A RETIRADA  DE VEÍCULOS ABANDONADOS NAS VIAS PÚBLICAS DO MUNICÍPIO DE SANTANA, ESTABELECE PROCEDIMENTOS ADMINISTRATIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11229</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11229/parecer_-_pl.compl._16.2025_-_prof._assis.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE ORÇAMENTO E FINANÇAS, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR 16/2025 - PMS, QUE  INSTITUI O PROGRAMA DE FOMENTO AO DESENVOLVIMENTO ECONÔMICO, EDUCACIONAL E TURÍSTICO DO MUNICÍPIO DE SANTANA, CONCEDE INCENTIVO FISCAL, MEDIANTE REDUÇÃO DE ALÍQUOTA DO ISSNQ PARA OS SETORES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11289</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11289/parecer_projeto_de_lei_n_89_2025_1.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 89/2025- CMS QUE INSTITUI O PROGRAMA DE ASSISTÊNCIA PSICOLÓGICA NAS ESCOLAS PÚBLICAS MUNICIPAIS DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11296</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11296/parecer_projeto_de_lei_n_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 02/2026 - PMS, QUE INSTITUI MEDIDAS DE AMPARO ÀS FAMÍLIAS DAS VÍTIMAS DE FEMINICÍDIO E DÁ OUTRAS PROVIDÊNCIAS (LEI JENIFE DO SOCORRO DE ALMEIDA)</t>
+  </si>
+  <si>
+    <t>11356</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11356/parecer_-_p._l._n_017.2026_reajuste_prof.educacao_-_autoria_ver.bruno_rocha.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE ORÇAMENTO E FINANÇAS ENCAMINHO O PARECER DO PROJETO DE LEI COMPLEMENTAR Nº 017/2026 DE AUTORIA  DO EXECUTIVO MUNICIPAL - PMS - DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL NO PERCENTUAL DE 5,4% (CINCO VIRGULA QUATRO POR CENTO) INCIDENTE SOBRE O VENCIMENTO-BASE DOS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO DE SANTANA-AP, CORRESPONDENTE AO EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11357</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11357/parecer_projeto_de_lei_n_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI Nº 04/2026 - PMA, ALTERA A LEI Nº 550, DE 28 DE NOVEMBRO DE 2021, REESTRUTURA O CONSELHO MUNICIPAL DOS DIREITOS DA MULHER NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11360</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11360/parecer_projeto_de_lei_n17_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI Nº 17/2026 – PMS QUE DISPÕE SOBRE A CONCESSÃO DE REAJUSTE SALARIAL NO PERCENTUAL DE 5,4% (CINCO VÍRGULA QUATRO _x000D_
+POR CENTO), INCIDENTE SOBRE O VENCIMENTO-BASE DOS PROFISSIONAIS DA EDUCAÇÃO DA REDE MUNICIPAL DE ENSINO DE SANTANA-AP, CORRESPONDENTE AO EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11400</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11400/parecer_projeto_de_lei_n090_2025.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 90/2025-CMS QUE DISPÕE SOBRE A OBRIGATORIEDADE DA DISPONIBILIZAÇÃO DE LEGENDAS INTÉRPRETES DE LIBRAS NAS TRANSMISSÕES OFICIAIS DA PREFEITURA MUNICIPAL E DOS ÓRGÃOS PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>11401</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11401/parecer_projeto_de_lei_n_91_2025_2.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 091/2025-CMS, DISPÕE SOBRE A OBRIGATORIEDADE DA INCLUSÃO DE PARTICIPAÇÃO EQUITATIVA DE DIVERSAS EXPRESSÕES RELIGIOSAS E CULTURAIS REALIZADAS  PELA PREFEITURA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11411</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11411/parecer_projeto_de_lei_n_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR N° 001/2026 - PMS QUE DISPÕE SOBRE A ALTERA O ANEXO II DA LEI COMPLEMENTAR N° 60, DE 30 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11412</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11412/parecer_projeto_de_lei_01.2026_autoria_ver._elma.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE ORÇAMENTO EFINANÇAS, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 01/2026 – CMS DE AUTORIA DO PODER EXECUTIVO, QUE ALTERA O ANEXO II DA LEI COMPLEMENTAR Nº 60, DE 30 DE DEZEMBRO DE 2024, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11413</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11413/parecer_projeto_de_lei_n_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PRJETO DE LEI COMPLEMENTAR N° 16/2026 - PMS QUE INSTITUI O PROGRAMA DE FOMENTO AO DESENVOLVIMENTO ECONÔMICO, EDUCACIONAL E TURÍSTICO DO MUNICÍPIO DE SANTANA E CONCEDE INCENTIVO FISCAL MEDIANTE REDUÇÃO DA ALÍQUOTA DO ISSQN PARA OS SETORES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS .</t>
+  </si>
+  <si>
+    <t>11414</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11414/parecer_projeto_de_resolucao_02_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE RESOLUÇÃO N° 02/2026 - CMS, QUE ALTERA  A REDAÇÃO DO CAPUT DO ART. 81, DA RESOLUÇÃO 004/2016, DE 11 DE NOVEMBRO DE 2016 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11447</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11447/parecer_projeto_de_lei_n_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE  CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI ORDINÁRIA N° 03/2026-CMS QUE RECONHECE COMO UTILIDADE PÚBLICA, O INSTITUTO RAÍZES DO SABER E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11458</t>
+  </si>
+  <si>
+    <t>CSE - Comissão de Saúde, Educação, Obras, Trabalho e de Desenvolvimento Urbano</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11458/parecer_projeto_de_decreto_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer legislativo da COMISSÃO DE SAÚDE, EDUCAÇÃO, OBRAS, SERVIÇOS PÚBLICOS, TRABALHO DE DESENVOLVIMENTO URBANO E DE EXPLORAÇÃO DE ATIVIDADES ECONÔMICAS -CSE, sobre o Projeto de decreto Legislativo nº 04/2025 -CMS, de autoria do Vereador BRUNO ROCHA – PL, que dispõe sobre A CONCESSÃO DE TÍTULO HONORÍFICO DE CIDADÃO SANTANENSE AO SENHOR ALEX SANDRO DE AVILÁ E DÁ OUTRAS PROVIDÊNCIAS,</t>
+  </si>
+  <si>
+    <t>11459</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11459/parecer_projeto_de_decreto_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer legislativo da COMISSÃO DE SAÚDE, EDUCAÇÃO, OBRAS, SERVIÇOS PÚBLICOS, TRABALHO DE DESENVOLVIMENTO URBANO E DE EXPLORAÇÃO DE ATIVIDADES ECONÔMICAS -CSE, sobre o Projeto de decreto Legislativo nº 05/2025 -CMS, de autoria do Vereador BRUNO ROCHA – PL, que dispõe sobre A CONCESSÃO DE TÍTULO HONORÍFICO DE CIDADÃO SANTANENSE AO SENHOR PADRE PREMOLI PULIDINDI.</t>
+  </si>
+  <si>
+    <t>11460</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11460/parecer_sobre_proj._de_drecreto_-_06-2025.pdf</t>
+  </si>
+  <si>
+    <t>Parecer legislativo da COMISSÃO DE SAÚDE, EDUCAÇÃO, OBRAS, SERVIÇOS PÚBLICOS, TRABALHO DE DESENVOLVIMENTO URBANO E DE EXPLORAÇÃO DE ATIVIDADES ECONÔMICAS -CSE, sobre o Projeto de decreto Legislativo nº 06/2025 -CMS, de autoria do Vereador JOSIVALDO ABRANTES – PDT, que dispõe sobre A CONCESSÃO DE TÍTULO HONORÍFICO DE CIDADÃO SANTANENSE AO SENHOR ISRAEL GONÇALVES DA GRAÇA E DÁ OUTRAS PROVIDÊNCIAS,</t>
+  </si>
+  <si>
+    <t>11504</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11504/parecer_projeto_de_lei_n_95_2025.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, O PROJETO DE LEI N° 095/2025-CMS, DISPÕE SOBRE A POLÍTICA MUNICIPAL DE PROMOÇÃO DA AGROECOLOGIA E PRESTAÇÃO DE SERVIÇOS PÚBLICOS AGROECOLÓGICOS POR MEIO DE CONTRATAÇÃO DIRETA OU TERCERIZADA, NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11505</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11505/parecer_projeto_de_lei_n_06_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 06/2026 - CMS, QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL, O INSTITUTO TODO TEMPO DE FOMENTO E DESENVOLVIMENTO - ITT E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11506</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11506/parecer_projeto_de_lei_n_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 012/2026 - CMS, QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL A ORGANIZAÇÃO RELIGIOSA DENOMINADA IGREJA VIRTUAL POVO DE DEUS E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11507</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11507/parecer_projeto_de_lei_n_08_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 08/2026 - CMS, INSTITUI A CAMPANHA PERMANENTE DE COMBATE À VIOLÊNCIA CONTRA MULHER NO MUNICIPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11508</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11508/parecer_projeto_de_lei_n_85_2025.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, O PROJETO DE LEI N° 085/2025-CMS,  DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE LIXEIRAS PÚBLICAS NAS VIAS E LOGRADOUROS DO MUNICÍPIO DE SANTANA-AP, INCLUINDO LIXEIRAS ESPECÍFICAS PARA O DESCARTE DE VIDRO, ESTABELECE PENALIDADES POR DEPREDAÇÃO OU USO INADEQUADO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>11643</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11643/parecer_projeto_de_lei_n_07_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI ORDINÁRIA N° 07/2026-CMS, DISPÕE SOBRE CRITÉRIOS TÉCNICOS OBRIGATÓRIOS PARA O RECEBIMENTO, PELO MUNICÍPIO DE SANTANA/AP DE PARQUES DE ILUMINAÇÃO PÚBLICA E PAVIMENTAÇÃO VIÁRIA EXECUTADOS EM LOTEAMENTOS E BAIRROS PLANEJADOS, ESTABELECE VIDA ÚTIL MÍNIMA, TIPOS DE PAVIMENTAÇÃO PERMITIDOS, RESPONSABILIDADES, PENALIDADES, E ALTERA E COMPLEMENTA O PLANO DIRETOR MUNICIPAL E O CÓDIGO DE EDIFICAÇÕES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11644</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11644/parecer_projeto_de_lei_n_05_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI ORDINÁRIA N° 05/2026-CMS, DISPÕE SOBRE A ELABORAÇÃO E APRESENTAÇÃO DO PLANO MUNICIPAL DE AÇÃO E CONTINGÊNCIA PARA PREVENÇÃO E ENFRENTAMENTO DE ALAGAMENTOS NO MUNICÍPIO DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11645</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11645/parecer_projeto_de_lei_n_09_2026.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI N° 09/2026 - CMS, DISPÕE SOBRE A  CRIAÇÃO DA FRENTE PARLAMENTAR DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTANA/AP E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>11782</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11782/parecer_projeto_de_lei_n_16_2026_-_pms.pdf</t>
+  </si>
+  <si>
+    <t>DA COMISSÃO DE CONSTITUIÇÃO, JUSTIÇA E REDAÇÃO, EM DECISÃO TERMINATIVA, AO PROJETO DE LEI COMPLEMENTAR N° 16/2026-PMS QUE ALTERA O ART. 5°, ART. 7° E ART. 12 DA LEI N° 1.432, DE 11 DE AGOSTO DE 2022, QUE INSTITUI O CONSELHO MUNICIPAL DOS DIREITOS DA JUVENTUDE DE SANTANA.</t>
+  </si>
+  <si>
     <t>11093</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>RARISON SANTIAGO</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11093/projeto_de_decreto_legialativo_no_001.26-titulo_de_cidadao_stn_thaysson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11093/projeto_de_decreto_legialativo_no_001.26-titulo_de_cidadao_stn_thaysson.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTANENSE AO SENHOR, THAYSON DE SOUZA QUEIROZ E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>11138</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11138/projeto_de_resolucao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11138/projeto_de_resolucao.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO EM REGIME DE URGENCIA DE MEMBROS DA COMISSÃO ESPECIAL PARA APURAR GASTOS E LOGÍSTICA DO CARNAVAL 2026 OCORRIDO NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11153</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11153/projeto_resolucao_altera_o_regimento_interno.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11153/projeto_resolucao_altera_o_regimento_interno.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 81, DA RESOLUÇÃO 004/2016, DE 11 DE NOVEMBRO DE 2016 – REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTANA. “ ART. 81- AS SESSÕES ORDINÁRIAS TERÃO INÍCIO ÀS 09:00 (NOVE) HORAS, ADMITINDO-SE TOLERÂNCIA DE 20 (VINTE) MINUTOS, COM DURAÇÃO MÁXIMA DE 04 (QUATRO) HORAS E REALIZAR-SE-ÃO DE 1º DE FEVEREIRO A 30 DE JUNHO E 01 DE AGOSTO A 15 DE DEZEMBRO, SEGUNDO CALENDÁRIO PREVIAMENTE ESTABELECIDO.”</t>
   </si>
   <si>
+    <t>11222</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>Ato da Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11222/ato_da_mesa_diretora_n_01.2026_4_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O LUTO OFICIAL NO PODER LEGISLATIVO NOS DIAS 04,05,06 DE MARÇO DO CORRENTE ANO.</t>
+  </si>
+  <si>
     <t>10959</t>
   </si>
   <si>
     <t>ATPR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10959/ato_da_presidencia_2026_calendario_sessao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10959/ato_da_presidencia_2026_calendario_sessao.docx</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO LEGISLATIVO DAS SESSÕES ORDINÁRIAS PARA A 2ª SESSÃO LEGISLATIVA DA X LEGISLATURA, ANO DE 2026.</t>
   </si>
   <si>
     <t>10960</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10960/calendario_da_mesa_diretora_2026.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10960/calendario_da_mesa_diretora_2026.docx</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO DE REUNIÕES DA MESA DIRETORA PARA A 2ª SESSÃO LEGISLATIVA, DA X LEGISLATURA.</t>
   </si>
   <si>
     <t>10999</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>ITHIARA MADUREIRA</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10999/mocao_de_aplausos_a_escola_de_samba_imperio_do_povo..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10999/mocao_de_aplausos_a_escola_de_samba_imperio_do_povo..docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO ANIVERSÁRIO DA ASSOCIAÇÃO RECREATIVA ESCOLA DE SAMBA IMPERIO DO POVO, COMEMORADO NO DIA 03 DE FEVEREIRO, AOS 33 ANOS DE EXISTÊNCIA.</t>
   </si>
   <si>
     <t>11094</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11094/mocao_de_aplauso_no_001.26-_2o_sargento_do_corpo_de_bombeiros_militar_maiana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11094/mocao_de_aplauso_no_001.26-_2o_sargento_do_corpo_de_bombeiros_militar_maiana.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RARISON RICHAR SANTIAGO PINTO – SOLIDARIEDADE/STN, E QUE A ESTE SUBSCREVE, VEM SOLICITAR, APÓS A DEVIDA TRAMITAÇÃO REGIMENTAL E CONSULTADO O SOBERANO PLENÁRIO, QUE SEJA CONCEDIDA MOÇÃO DE APLAUSOS._x000D_
 A 2º SARGENTO DO CORPO DE BOMBEIROS MILITAR DO ESTADO DO AMAPÁ, MAIANA PEREIRA DE AZEVEDO, EM RAZÃO DE ATO DE BRAVURA, HUMANIDADE E EXCELÊNCIA PROFISSIONAL DURANTE OCORRÊNCIA DE INCÊNDIO DE GRANDE REPERCUSSÃO SOCIAL.</t>
   </si>
   <si>
     <t>11124</t>
   </si>
   <si>
     <t>PROFESSORA CARMEM QUEIROZ</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11124/augusto_antunes_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11124/augusto_antunes_1.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO À ESCOLA ESTADUAL AUGUSTO ANTUNES EM ALUSÃO AOS SEUS 60 ANOS DE FUNDAÇÃO, COMEMORADOS EM 10 DE FEVEREIRO DE 2026, PELO BRILHANTE TRABALHO QUE VEM REALIZANDO NA FORMAÇÃO DE CIDADÃOS, SEU PREPARO PARA O EXERCÍCIO DA CIDADANIA E QUALIFICAÇÃO PARA O TRABALHO.</t>
   </si>
   <si>
+    <t>11162</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11162/mocao_de_aplausos_as_feirante_da_avenida_santana..docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS AS MULHERES FEIRANTES DA AVENIDA SANTANA PELA PASSAGEM AO DIA DA MULHER, COMEMORADO NO DIA 08 DE MARÇO.</t>
+  </si>
+  <si>
+    <t>11291</t>
+  </si>
+  <si>
+    <t>ADELSON DE ROCHA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11291/mocao_de_louvor_apcs.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara de Vereadores do Município de Santana, Adelson Rocha, Vereador do Município de Santana, integrante do Partido Progressista – PP, vem solicitar à Mesa Diretora, dentro dos termos regimentais e ouvido e soberano plenário, que seja concedida MOÇÃO DE LOUVOR AO:_x000D_
+ DELEGADO DE POLICIA CIVIL ANDERSON RAMOS GOMES. _x000D_
+ E AOS AGENTE DE POLICIA CIVIL: RODRIGO MAGALHÃES FREIRE, BRUNO DOS SANTOS NAHUM, MARÍLIA CÁSSIA FEIJÓ LAMARÃO PEREIRA, ALEX SOUSA DE MORAES, LUIZ HUMBERTO DA SILVA BAIA, LOURENÇO DE BRITO GADELHA, ELIAS MENDONÇA DE BRITO GADELHA. E ao OFICIAL DE POLICIA CIVIL O SR SANDREADSON SANTOS PEREIRA. _x000D_
+PELO APOIO FUNDAMENTAL DA 2DCCPS e DEAMS e ao CIOSP SANTANA, Grupo Tatico Aéreo – GTA e CIOP. AGENTE DE POLICIA CIVIL BRUNO RAFAEL VALENTE DO AMARAL (DCCPS), AGENTE DE POLICIA CIVIL TIBURCIO JUNIOR CAMPOS DA ROCHA (DEAMS), AGENTE DE POLICIA CIVIL JHONATAM AMORIM DE ALMEIDA E ALMEIDA (Plantão CIOSP SANTANA)._x000D_
+AO GTA: MULLER BRYAN DA SILVA FONSECA – CAPITÃO DA POLICIA MILITAR DO AMAPÁ, WENDELL BARBOSA SOARES – 1º SARGENTO DA POLICIA MILITAR, JEAN MICHEL PICANÇO DE FIGUEIREDO – AGENTE DE POLICIA CIVIL, e ROMULO CESAR BASTOS ALVES – 1º SARGENTO DO BOMBEIROS MILITAR DO AMAPÁ._x000D_
+AO CIOP: LINCOLN DA SILVA ALVES OLIVEIRA – 1º TENENTE QOE DA POLICIA MILITAR DO AMAPÁ, JEFTE DA COSTA LIMA – 1º SARGENT0 (LOTADO NO 4º BATALHÃO DA POLICIA MILITAR, EXERCENDO FUNCÃO DE AGENTE DE CAMPO NA DIRETORIA DE INTELIGENCIA.</t>
+  </si>
+  <si>
+    <t>11399</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11399/mocao_de_aplausos_ao_dia_mundial_do_autismo_dia_02.04..docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO SANTANENSE DE PAIS E AMIGOS DE SANTANA (ASSANDE), CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES(CER), CENTRO DE REFERENCIAS EM AUTISMO (MUNDO AZUL) E AO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTOJUVENIL (CAPSI), PELA PASSAGEM AO DIA MUNDIAL DE CONSCIENTIZAÇÃO DO AUTISMO, COMEMORADO NO DIA 02 DE ABRIL.</t>
+  </si>
+  <si>
+    <t>11475</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11475/mocao_de_aplausos_a_associacao_de_ciclimos_pedal_sem_destino_pelo_projeto_pedalando_nas_escolas..docx</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO DE CICLIMOS PEDAL SEM DESTINO, PELO PROJETO PEDALANDO COM AS ESCOLAS, EM COMEMORAÇÃO A PREMIAÇÃO DO SELO NACIONAL DO PROGRAMA BICICLETA BRASIL 2026, É O RECONHECIMENTO QUE O PROJETO RECEBEU PELO SEU DESENVOLVIMENTO FEITO NAS ESCOLAS DOS MUNICÍPIOS DO ESTADO.</t>
+  </si>
+  <si>
+    <t>11757</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11757/6-mocao_de_aplausos_a_valkeline_campos_mulher_santanense_que_representa_forca_coragem_e_superacao_destacando-se_por_sua_relevante_atuacao_na_seguranca_publica..docx</t>
+  </si>
+  <si>
+    <t>SOLICITAR, após a devida tramitação regimental e consultado o Soberano Plenário, que seja concedida MOÇÃO DE APLAUSOS A VALKELINE CAMPOS, MULHER SANTANENSE QUE REPRESENTA FORÇA, CORAGEM E SUPERAÇÃO, DESTACANDO-SE POR SUA RELEVANTE ATUAÇÃO NA SEGURANÇA PÚBLICA.</t>
+  </si>
+  <si>
+    <t>11790</t>
+  </si>
+  <si>
+    <t>ITHIARA MADUREIRA, ADELSON DE ROCHA, ANGELO SANTOS, BRUNO ROCHA, ELMA GARCIA, HELENA LIMA, JOSINEY ALVES, JOSIVALDO ABRANTES, PROFESSORA CARMEM QUEIROZ, RARISON SANTIAGO</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11790/3-mocao_de_aplausos_aos_lideres_comunitarios_pela_passagem_do_seu_dia_celebrado_em_05_de_maio_de_2026.docx</t>
+  </si>
+  <si>
+    <t>SOLICITAR, após a devida tramitação regimental e consultado o Soberano Plenário, que seja concedida MOÇÃO DE APLAUSOS AOS LÍDERES COMUNITÁRIOS, PELA PASSAGEM DO SEU DIA, CELEBRADO EM 05 DE MAIO DE 2026, EM RECONHECIMENTO À RELEVANTE ATUAÇÃO DESSES CIDADÃOS NA PROMOÇÃO DO BEM-ESTAR SOCIAL E NO FORTALECIMENTO DAS COMUNIDADES DO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11822</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11822/mocao_de_aplauso_nc2ba_002.26-_presidente_do_bairro_monte_das_oliveiras._assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador RARISON RICHAR SANTIAGO PINTO – SOLIDARIEDADE/STN,_x000D_
+e que a este subscreve, vem SOLICITAR, após a devida tramitação regimental e consultado o_x000D_
+Soberano Plenário, que seja concedida MOÇÃO DE APLAUSOS._x000D_
+Ao senhor Valdinei Vitoriano Batista, Presidente do Bairro Monte das Oliveiras,_x000D_
+em reconhecimento ao seu relevante e incansável trabalho em prol da comunidade.</t>
+  </si>
+  <si>
     <t>10958</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10958/indicacao_001.26-_seed.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10958/indicacao_001.26-_seed.pdf</t>
   </si>
   <si>
     <t>VER RARISON SANTIAGO, VEREADOR DO MUNICÍPIO DE SANTANA, INTEGRANTE DO PARTIDO SOLIDARIEDADE, COM ASSENTO NESTA CASA DE LEIS E COM BASE EM DISPOSITIVOS REGIMENTAIS, INDICA, APÓS A APRECIAÇÃO DO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE, COM CÓPIA DA PRESENTE PROPOSITURA, AO GOVERNO DO ESTADO DO AMAPÁ - GEA, POR MEIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEED, NA PESSOA DO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO, SR. PAULO LEMOS, ESPECIALMENTE À COORDENAÇÃO DE ADMINISTRAÇÃO E REDE FÍSICA, SOLICITANDO QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA A REALIZAÇÃO, COM MÁXIMA URGÊNCIA, DA REFORMA DA ESCOLA ESTADUAL DENISE DE MELO VASCONCELOS, LOCALIZADA NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>10992</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10992/indicacao_csa_agua_potavel_no_ramal_da_cobra.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10992/indicacao_csa_agua_potavel_no_ramal_da_cobra.docx</t>
   </si>
   <si>
     <t>INDICA A CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ – CSA, QUE SEJA REALIZADA A IMPLEMENTAÇÃO DE REDE DE ABASTECIMENTO DE ÁGUA POTÁVEL POR TODA A EXTENSÃO DO RAMAL DA COBRA, LOCALIZADO NA COMUNIDADE DO ANAURAPUCU.</t>
   </si>
   <si>
     <t>10993</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10993/indicacao_de_quadra_no_elesbao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10993/indicacao_de_quadra_no_elesbao.docx</t>
   </si>
   <si>
     <t>INDICA EXECUÇÃO DE SERVIÇOS PARA A CONSTRUÇÃO DE UMA QUADRA COBERTA OU COMPLEXO SOCIAL E ESPORTIVO NO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>11009</t>
   </si>
   <si>
     <t>LIGEIRINHO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11009/indicacao_implantacao_projeto_social__mais_sorriso_ambrosio_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11009/indicacao_implantacao_projeto_social__mais_sorriso_ambrosio_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR CLÉCIO LUIZ VILHENA VIEIRA, GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA À EXCELENTÍSSIMA SENHORA NAIR MOTA DIAS, SECRETARIA DE SAÚDE DO ESTADO DO AMAPÁ. INDICO A IMPLANTAÇÃO DO PROJETO SOCIAL MAIS SORRISO NO BAIRRO DO AMBRÓSIO – MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11019</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11019/indicacao_002.26-_seed-gea.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11019/indicacao_002.26-_seed-gea.pdf</t>
   </si>
   <si>
     <t>VER RARISON SANTIAGO, VEREADOR DO MUNICÍPIO DE SANTANA, INTEGRANTE DO PARTIDO SOLIDARIEDADE, COM ASSENTO NESTA CASA DE LEIS E COM BASE EM DISPOSITIVOS REGIMENTAIS, INDICA, APÓS A APRECIAÇÃO DO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE, COM CÓPIA DA PRESENTE PROPOSITURA, AO GOVERNO DO ESTADO DO AMAPÁ - GEA, POR MEIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEED, NA PESSOA DO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO, SR. PAULO LEMOS, ESPECIALMENTE À COORDENAÇÃO DE ADMINISTRAÇÃO E REDE FÍSICA, SOLICITANDO QUE INTERCEDA JUNTO AO SETOR COMPETENTE PARA A REALIZAÇÃO COM URGÊNCIA DE UMA REFORMA NA ESCOLA QUILOMBOLA ESTADUAL SANTO ANTÔNIO DO MATAPI, LOCALIZADA NA COMUNIDADE DE SANTO ANTÔNIO, NO RIO MATAPI, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11020</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_004.26-_csa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_004.26-_csa.pdf</t>
   </si>
   <si>
     <t>VER RARISON SANTIAGO, VEREADOR DO MUNICÍPIO DE SANTANA, INTEGRANTE DO PARTIDO SOLIDARIEDADE, COM ASSENTO NESTA CASA DE LEIS E COM BASE EM DISPOSITIVOS REGIMENTAIS, INDICA, APÓS A APRECIAÇÃO DO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIE A CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ-CSA,  QUE SEJA REALIZADO SERVIÇOS DE RECUPERAÇÃO DE VAZAMENTO DE ÁGUA, NA AVENIDA PRINCESA IZABEL, ENTRE AS RUAS OSVALDO CRUZ COM PRESIDENTE GARRASTAZU MEDICI, NO BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA /AP.</t>
   </si>
   <si>
     <t>11022</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_003.26-_seed-gea.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_003.26-_seed-gea.pdf</t>
   </si>
   <si>
     <t>VER RARISON SANTIAGO, VEREADOR DO MUNICÍPIO DE SANTANA, INTEGRANTE DO PARTIDO SOLIDARIEDADE, COM ASSENTO NESTA CASA DE LEIS E COM BASE EM DISPOSITIVOS REGIMENTAIS, INDICA, APÓS A APRECIAÇÃO DO SOBERANO PLENÁRIO, QUE SEJA ENCAMINHADO EXPEDIENTE, COM CÓPIA DA PRESENTE PROPOSITURA, AO GOVERNO DO ESTADO DO AMAPÁ - GEA, POR MEIO DA SECRETARIA DE ESTADO DA EDUCAÇÃO - SEED, NA PESSOA DO EXCELENTÍSSIMO SECRETÁRIO DE ESTADO, SR. PAULO LEMOS, ESPECIALMENTE À COORDENAÇÃO DE ADMINISTRAÇÃO E REDE FÍSICA, SOLICITANDO QUE INTERCEDA JUNTO AO SETOR COMPETENTE, COM URGÊNCIA PARA A REALIZAÇÃO DE UMA REFORMA GERAL NA ESCOLA QUILOMBOLA ESTADUAL FOZ DO RIO PIRATIVA, NA COMUNIDADE SÃO RAIMUNDO DO PIRATIVA, ZONA RURAL DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11031</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>NILDO RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11031/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11031/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA ALAMEDA BILÓ PASSARINHO, BAIRRO FONTE NOVA, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11032</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11032/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11032/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA AVENIDA VALE VERDE, BAIRRO REMÉDIOS, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11033</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11033/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11033/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA RUA DA ESPERANÇA, NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11034</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11034/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11034/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DO RAMAL SÃO CAMILO, BAIRRO ELESBÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11035</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11035/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11035/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA RUA DA PAZ E RUA SÃO JOÃO APÓSTOLO, BAIRRO JARDIM DE DEUS, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11036</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11036/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11036/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA TRAVESSA 14, BAIRRO PROVEDOR II, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11037</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11037/indicacao_governo_-_pavimentacao_travessas_maracana_e_bem-te-vi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11037/indicacao_governo_-_pavimentacao_travessas_maracana_e_bem-te-vi.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DAS TRAVESSAS MARACANÃ E BEM-TE-VI, BAIRRO FÉ EM DEUS, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11038</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11038/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11038/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA TRAVESSA DOS IRMÃOS, RUA DAS FLORES E RUA DA PISCINA, BAIRRO NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11039</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11039/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11039/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DO RAMAL 19 DE MAIO, ESTAÇÃO DOS SEGREDOS E FINAL DA ALAMEDA D, BAIRRO NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11040</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11040/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11040/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA RUA DAS MANGUEIRAS, BAIRRO PIÇARREIRA, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11052</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11052/policiamento_426.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11052/policiamento_426.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR COMANDANTE DO 4º BATALHÃO DA POLÍCIA MILITAR DO ESTADO DO AMAPÁ, TENENTE CORONEL PATRICK COSTA ROCHA, SOLICITANDO A INTENSIFICAÇÃO DE RONDAS POLICIAIS, PRINCIPALMENTE NO TURNO DA NOITE, NO BAIRRO FONTE NOVA, MAIS ESPECIFICAMENTE NA ÁREA DE PONTE LOCALIZADA NO FINAL DA AV. 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>11057</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11057/indicacao_fornecimento_de_agua_na_rua_padre_vitorio_-_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11057/indicacao_fornecimento_de_agua_na_rua_padre_vitorio_-_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR CLÉCIO LUIZ VILHENA VIEIRA, GOVERNADOR DO ESTADO DO AMAPÁ, QUE SEJA ENCAMINHADO EXPEDIENTE À CSA – COMPANHIA DE SANEAMENTO/ABASTECIMENTO DE ÁGUA. SOLICITO MELHORIA NO FORNECIMENTO DE ÁGUA NA RUA PADRE VITÓRIO GALIANE, BAIRRO NOVA BRASÍLIA (ÁREA DE PONTE).</t>
   </si>
   <si>
     <t>11060</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11060/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_marechal_deodoro_da_fonseca_entre_coelho_neto_e_av._brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11060/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_marechal_deodoro_da_fonseca_entre_coelho_neto_e_av._brasilia.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO DA RUA MARECHAL DEODORO DA FONSECA, ENTRE AS AVENIDAS COELHO NETO E  BRASÍLIA, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11061</t>
   </si>
   <si>
-    <t>21</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11061/indicacao_governo_-_pavimentacao_da_travessa_deus_e_fiel_alameda_02_e_passagem_bom_viver_-_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11061/indicacao_governo_-_pavimentacao_da_travessa_deus_e_fiel_alameda_02_e_passagem_bom_viver_-_nova_uniao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA TRAVESSA DEUS É FIEL, ALAMEDA 02, E PASSAGEM BOM VIVER, BAIRRO NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11062</t>
   </si>
   <si>
-    <t>22</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11062/indicacao_governo_-_pavimentacao_asfaltica_das_vias_do_canal_do_paraiso_na_avenida_coelho_neto_bairro_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11062/indicacao_governo_-_pavimentacao_asfaltica_das_vias_do_canal_do_paraiso_na_avenida_coelho_neto_bairro_paraiso.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO ASFÁLTICA DAS VIAS DO CANAL DO PARAÍSO, NA AVENIDA COELHO NETO, BAIRRO PARAÍSO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11063</t>
   </si>
   <si>
-    <t>23</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11063/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_2_provedor.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11063/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_2_provedor.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO DA TRAVESSA 2, BAIRRO PROVEDOR, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11064</t>
   </si>
   <si>
-    <t>24</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11064/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_adalvaro_cavalcante_-_ramal_do_abel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11064/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_adalvaro_cavalcante_-_ramal_do_abel.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO ASFÁLTICA DO TRECHO DA RUA ADÁLVARO CAVALCANTE - RAMAL DO ABEL, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11065</t>
   </si>
   <si>
-    <t>25</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11065/indicacao_governo_-_pavimentacao_asfaltica_do_anexo_do_ramal_sao_camilo_bairro_elesbao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11065/indicacao_governo_-_pavimentacao_asfaltica_do_anexo_do_ramal_sao_camilo_bairro_elesbao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO ASFÁLTICA DO ANEXO DO RAMAL SÃO CAMILO, BAIRRO ELESBÃO, NA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>11076</t>
   </si>
   <si>
-    <t>26</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11076/3-reforma_e_reestruturacao_da_escola_escola_estadual_professor_jose_ribamar_pestana..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11076/3-reforma_e_reestruturacao_da_escola_escola_estadual_professor_jose_ribamar_pestana..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR PAULO CESAR LEMOS DE OLIVEIRA, SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A REFORMA E REVITALIZAÇÃO DA ESCOLA ESCOLA ESTADUAL PROFESSOR JOSÉ RIBAMAR PESTANA, COM QUADRA ESPORTIVA, AUDITÓRIO, REFEITÓRIO, NOVAS SALAS COM ESPAÇOS CLIMATIZADO, AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO NOVA BRASILIA EM SANTANA.</t>
   </si>
   <si>
     <t>11077</t>
   </si>
   <si>
-    <t>27</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11077/2-_realizado_a_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva_..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11077/2-_realizado_a_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva_..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e o SENHOR PAULO CESAR LEMOS DE OLIVEIRA, SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A REVITALIZAÇÃO NA ESCOLA ESCOLA ESTADUAL PROFESSOR RODOVAL BORGES DA SILVA COM NOVAS SALAS COM ESPAÇO AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO FONTE NOVA EM SANTANA.</t>
   </si>
   <si>
     <t>11078</t>
   </si>
   <si>
-    <t>28</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11078/1-_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11078/1-_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva..docx</t>
   </si>
   <si>
     <t>INICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e o SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO A REVITALIZAÇÃO NA ESCOLA ESCOLA ESTADUAL PROFESSOR RODOVAL BORGES DA SILVA COM NOVAS SALAS COM ESPAÇO AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO FONTE NOVA EM SANTANA.</t>
   </si>
   <si>
     <t>11079</t>
   </si>
   <si>
-    <t>29</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11079/6-_realizado_a_revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11079/6-_realizado_a_revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR PAULO CESAR LEMOS DE OLIVEIRA, SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO NA ESCOLA ESCOLA ESTADUAL PROFESSORA JOANIRA DEL CASTILLO REESTTRUTURAÇÃO DA  QUADRA ESPORTIVA, AUDITÓRIO, REFEITÓRIO, NOVAS SALAS COM ESPAÇO CLIMATIZADOS, AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADAS PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO NOVA BRASÍLIA EM SANTANA.</t>
   </si>
   <si>
     <t>11080</t>
   </si>
   <si>
-    <t>30</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11080/5-revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11080/5-revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO NA ESCOLA ESCOLA ESTADUAL PROFESSORA JOANIRA DEL CASTILLO A REESTRUTURAÇÃO DA QUADRA ESPORTIVA, AUDITÓRIO, REFEITÓRIO, NOVAS SALAS COM ESPAÇOS CLIMATIZADOS, AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO NOVA BRASÍLIA EM SANTANA.</t>
   </si>
   <si>
     <t>11081</t>
   </si>
   <si>
-    <t>31</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11081/7-_retomado_a_escola_escola_estadual_everaldo_da_silva_vasconcelos_junior_tenha_a_mesma_estrutura_padrao..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11081/7-_retomado_a_escola_escola_estadual_everaldo_da_silva_vasconcelos_junior_tenha_a_mesma_estrutura_padrao..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO NA ESCOLA ESCOLA ESTADUAL EVERALDO DA SILVA VASCONCELOS JUNIOR A REESTRUTURA DA QUADRA ESPORTIVA, BIBLIOTECA, REFEITÓRIO, E COM SALAS COM ESPAÇO AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS, NO BAIRRO PARAÍSO EM SANTANA.</t>
   </si>
   <si>
     <t>11091</t>
   </si>
   <si>
-    <t>32</t>
-[...5 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11091/indicacao_-_recursos_para__aquisicao_de_epis_-_senador_lucas_barreto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11091/indicacao_-_recursos_para__aquisicao_de_epis_-_senador_lucas_barreto.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SENADOR DA REPÚBLICA LUCAS BARRETO. SOLICITA A VIABILIZAÇÃO DE RECURSOS PARA A AQUISIÇÃO DE EQUIPAMENTOS DE PREVENÇÃO INDIVIDUAL (EPIs) PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE ENDEMIAS (ACE) DO MUNICÍPIO DE SANATANA.</t>
   </si>
   <si>
     <t>11097</t>
   </si>
   <si>
-    <t>33</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11097/indicacao_solicitacao_de_maternidade_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11097/indicacao_solicitacao_de_maternidade_.pdf</t>
   </si>
   <si>
     <t>INDICA, AO EXCELENTÍSSIMO SENHOR SENADOR DO ESTADO DO AMAPÁ, RANDOLPH FREDERICH RODRIGUES ALVES, CONSIDERANDO A IMPORTÂNCIA DA SAÚDE MATERNO-INFANTIL E A NECESSIDADE DE AMPLIAR O ACESSO A SERVIÇOS ESPECIALIZADOS EM OBSTETRÍCIA, VENHO, POR MEIO DESTA, APRESENTAR A SEGUINTE INDICAÇÃO: SOLICITAÇÃO DE IMPLANTAÇÃO DE MATERNIDADE NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11115</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11115/indica_uma_implantacao_de_uma_escola_jardim_floresta.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11115/indica_uma_implantacao_de_uma_escola_jardim_floresta.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DO AMAPÁ A IMPLANTAÇÃO DE UMA CRECHE ESCOLA NO BAIRRO JARDIM FLORESTA, NO MUNICÍPIO DE SANTANA, EM RAZÃO DA CARÊNCIA DE ESTRUTURA EDUCACIONAL NA COMUNIDADE, DO AUMENTO DA DEMANDA POR VAGAS NA EDUCAÇÃO INFANTIL E DA DISTÂNCIA EM RELAÇÃO ÀS DEMAIS UNIDADES DE ENSINO, VISANDO GARANTIR ACESSO, INCLUSÃO E DIGNIDADE ÀS FAMÍLIAS DA LOCALIDADE.</t>
   </si>
   <si>
     <t>11134</t>
   </si>
   <si>
-    <t>35</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11134/9-_indicar_que_seja_realizado_o_projeto_ponte_firme_do_governo_do_estado_na_trevessa_h_pois_tem_uma_ponte_ao_fim_da_referida_travessa_no_bairro_paraiso_em_santana..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11134/9-_indicar_que_seja_realizado_o_projeto_ponte_firme_do_governo_do_estado_na_trevessa_h_pois_tem_uma_ponte_ao_fim_da_referida_travessa_no_bairro_paraiso_em_santana..docx</t>
   </si>
   <si>
     <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO O PROJETO PONTE FIRME DO GOVERNO DO ESTADO NA TREVESSA H, POIS TEM UMA PONTE AO FIM DA REFERIDA TRAVESSA, NO BAIRRO PARAÍSO EM SANTANA.</t>
   </si>
   <si>
     <t>11140</t>
   </si>
   <si>
-    <t>36</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11140/indicacao_-_caixa_dadua_matao_2_-_caesa-jorge_amanajas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11140/indicacao_-_caixa_dadua_matao_2_-_caesa-jorge_amanajas.pdf</t>
   </si>
   <si>
     <t>AO SENHOR JORGE AMANAJÁS DIRETOR DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ- (CAESA). SOLICITA UMA CAIXA D’ÁGUA COM CAPACIDADE DE 5.000 (CINCO) LITROS, DESTINADA A ATENDER A COMUNIDADE MATÃO 2, LOCALIZADA NO DISTRITO DO PIAÇACA, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
+    <t>11164</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11164/1-_indicar_que_seja_realizado_o_servico_de__construcao_de_creche_escola_para_a_localidade_que_demanda_atencao_educacional_no_bairro_jardim_floresta..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTISSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e o SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO O SERVIÇO DE  CONSTRUÇÃO DE CRECHE ESCOLA PARA A LOCALIDADE, QUE DEMANDA ATENÇÃO EDUCACIONAL, NO BAIRRO JARDIM FLORESTA.</t>
+  </si>
+  <si>
+    <t>11165</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11165/ciretran.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR DAVI ALCOLUMBRE, SOLICITANDO A VIABILIZAÇÃO DE RECURSOS DE EMENDA PARLAMENTAR OU DE OUTRA FONTE DO ORÇAMENTO FEDERAL, PARA SUBSIDIAR PROJETO DE REFORMA, AMPLIAÇÃO E ADAPTAÇÕES NO PRÉDIO DA CIRETRAN SANTANA, LOCALIZADO NA AV. SÃO PAULO, Nº 2494, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11167</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11167/2-_o_servico_de__construcao_de_area_de_lazer_como_pracas_e_playgrounds_para_criancas__que_demanda_atencao_para_os_moradores_dos_bairros_jardim_de_deus_i_jardim_de_deus_ii_e.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e o SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO O SERVIÇO DE CONSTRUÇÃO DE AREA DE LAZER, COMO PRAÇAS E PLAYGROUNDS PARA CRIANÇAS , QUE DEMANDA ATENÇÃO PARA OS MORADORES DOS BAIRROS JARDIM DE DEUS I, JARDIM DE DEUS II E JARDIM FLORESTA, NO MUNICIPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11184</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11184/10-_realizado_instalacao_do_posto_de_abastecimento_para_carros_eletricos_e_ou_hibridos_no_municipio_de_santana..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR AUGUSTO DANTAS- PRESIDENTE DO GRUPO CEA EQUATORIAL, QUE SEJA REALIZADO INSTALAÇÃO DO POSTO DE ABASTECIMENTO PARA CARROS ELETRICOS E/ OU HÍBRIDOS NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11201</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11201/2-_inclusao_no_projeto_mais_sorrisos_que_sejam_contempladas_pelo_governo_as_comunidades_do_anauerapucu_vila_nova_ilha_de_santana_matapi_mirim_comunidades_ribeirnhas..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E O SENHOR CARLOS RINALDO NOGUEIRA MARTINS, SECRETÁRIO ESTADUAL DE SAÚDE- SESA,QUE SEJA REALIZADO O SERVIÇO DE INCLUSÃO NO PROJETO “MAIS SORRISOS” QUE SEJAM CONTEMPLADAS PELO GOVERNO AS COMUNIDADES DO ANAUERAPUCU, VILA NOVA, ILHA DE SANTANA, MATAPI MIRIM, COMUNIDADES RIBEIRNHAS DO MUNICÍPIO DE SANTANA QUE PRECISAM DE ASSISTÊNCIA DE SAÚDE LOCAL.</t>
+  </si>
+  <si>
+    <t>11210</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11210/1-_indicar_que_seja_realizado_o_servico_de__construcao_de_creche_escola_para_a_localidade_que_demanda_atencao_educacional_no_bairro_jardim_floresta..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e o SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO O SERVIÇO DE CONSTRUÇÃO DE CRECHE ESCOLA DESTINADA AO ATENDIMENTO DA DEMANDA EDUCACIONAL EXISTENTE NA LOCALIDADE DO BAIRRO JARDIM FLORESTA.</t>
+  </si>
+  <si>
+    <t>11226</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11226/assistencia_tecnica..doc</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Diretor-Presidente do Instituto de Desenvolvimento Rural do Amapá, Kelson de Freitas Vaz, solicitando assistência técnica aos produtores das áreas agrícolas do Município de Santana.</t>
+  </si>
+  <si>
+    <t>11230</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11230/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA RUA DA PAZ E RUA SÃO JOÃO APÓSTOLO, BAIRRO JARDIM DE DEUS, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11231</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11231/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA TRAVESSA 14, BAIRRO PROVEDOR II, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11232</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11232/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA RUA DA ESPERANÇA, NOVA UNIÃO, NA CIDADE DE SANTANA</t>
+  </si>
+  <si>
+    <t>11234</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11234/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DO RAMAL SÃO CAMILO, BAIRRO ELESBÃO, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11235</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11235/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA RUA DAS MANGUEIRAS, BAIRRO PIÇARREIRA, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11236</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11236/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA AVENIDA VALE VERDE, BAIRRO REMÉDIOS, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11237</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11237/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DAS TRAVESSAS MARACANÃ E BEM-TE-VI, BAIRRO FÉ EM DEUS, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11238</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11238/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DO RAMAL 19 DE MAIO, ESTAÇÃO DOS SEGREDOS E FINAL DA ALAMEDA D, BAIRRO NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11239</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11239/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA ALAMEDA BILÓ PASSARINHO, BAIRRO FONTE NOVA, NA CIDADE DE SANTANA</t>
+  </si>
+  <si>
+    <t>11240</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11240/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf</t>
+  </si>
+  <si>
+    <t>A PAVIMENTAÇÃO DA TRAVESSA DOS IRMÃOS, RUA DAS FLORES E RUA DA PISCINA, BAIRRO NOVA UNIÃO, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11250</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11250/csa_fornecimento_de_agua_para_bairro_paraiso_e_fonte_nova.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO GOVERNO DO ESTADO DO AMAPÁ PROVIDÊNCIAS JUNTO À CSA – CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ, PARA REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA NOS BAIRROS PARAÍSO E FONTE NOVA, NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11273</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11273/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_08_e_17_bairro_remedios.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS, A PAVIMENTAÇÃO ASFÁLTICA DAS TRAVESSAS 08 E 17, BAIRRO REMÉDIOS, NA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11277</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11277/4-_regularizacao_do_servico_de_abastecimento_de_agua_na_rua_sao_joao_apostolo_denuncia_feita_por_moradores_..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO SENHOR AUGUSTO DANTAS- PRESIDENTE DO GRUPO CSA EQUATORIAL, QUE SEJA REALIZADO A REGULARIZAÇÃO DO SERVIÇO DE ABASTECIMENTO DE ÁGUA NA RUA SÃO JOÃO APOSTOLO, DENUNCIA FEITA POR MORADORES QUE INFORMAM QUE TODO O PERIMETRO DO BAIRRO ESTÁ SEM ÁGUA POR DIAS, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11278</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11278/11-_reinterado_a_indicacao_no_186.2025-_escola_barroso_tostes.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR  AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE- SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, E AO SENHOR PAULO CÉSAR LEMOS DE OLIVEIRA- SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REINTERADO A INDICAÇÃO Nº 186/2025- PARA QUE SEJA FEITO A REFORMA E AMPLIAÇÃO, BEM COMO A MODERNIZAÇÃO DA ESCOLA ESTADUAL PROFESSOR JOSE BARROSO TOSTES, COM A RESTRUTURAÇÃO DA QUADRA POLIESPORTIVA.</t>
+  </si>
+  <si>
+    <t>11279</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11279/5-_reforma_e_revitalizacao_da_escola_estadual_foz_do_rio_pirativa.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE- SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, E AO SENHOR PAULO CÉSAR LEMOS DE OLIVEIRA- SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A REFORMA E REVITALIZAÇÃO DA ESCOLA ESTADUAL FOZ DO RIO PIRATIVA, COM QUADRA ESPORTIVA, AUDITÓRIO, REFEITÓRIO, NOVAS SALAS COM ESPAÇOS CLIMATIZADO, AMPLIADOS E MODERNIZADOS, MOBILIÁRIO NOVO E ADAPTADA PARA AS NECESSIDADES DOS ALUNOS.</t>
+  </si>
+  <si>
+    <t>11280</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11280/7-_a_inclusao_no_projeto_ponte_firme_do_governo_do_estado_a_ponte_acucena..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE- SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA  REALIZADO A INCLUSÃO NO PROJETO” PONTE FIRME” DO GOVERNO DO ESTADO, A PONTE AÇUCENA, DO BAIRRO PARQUE DAS LARANJEIRAS EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11281</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11281/8-_a_providencia_de_contratacao_ou_lotacao_de_profissionais_dois_tecnicos_em_enfermagem_para_a_casa_da_hospitalidade_em_santana..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR CARLOS RINALDO NOGUEIRA MARTINS- SECRETÁRIO ESTADUAL DE SAÚDE- SESA, QUE SEJA  REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE PROFISSIONAIS DOIS TECNICOS EM ENFERMAGEM PARA A CASA DA HOSPITALIDADE EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11282</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11282/9-_providencia_de_contratacao_ou_lotacao_de_profissionais_um_enfermeiro_para_a_casa_da_hospitalidade.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR CARLOS RINALDO NOGUEIRA MARTINS- SECRETÁRIO ESTADUAL DE SAÚDE- SESA, QUE SEJA  REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE PROFISSIONAIS UM ENFERMEIRO PARA A CASA DA HOSPITALIDADE EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11302</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11302/2-_a_instalacao_do_super_facil_educacao.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR PAULO CÉSAR LEMOS DE OLIVEIRA- SECRETÁRIO ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A INSTALAÇÃO DO SUPER FÁCIL EDUCAÇÃO, PARA ATENDIMENTOS EDUCACIONAIS DE SERVIÇOS ADMINISTRATIVOS , VISTO O NÚMERO DE ESCOLAS E SERVIDORES QUE PRECISAM DESSA ATENÇÃO,NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11304</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11304/indicacao_ao_senador_davi_-_aquisicao_de_duas_picapes_-_cons._tutelar.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO SENADO SENADOR DAVI ALCOLUMBRE, QUE SEJA VIABILIZADO RECURSOS FINANCEIROS PARA AQUISIÇÃO DE 02 (DUAS) PICAPES PARA USO EXCLUSIVO DO CONSELHO TUTELAR DO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11312</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11312/indicaac287ac283o_005.26_-_randolfe_rodrigues_-casa_da_mulher_santanense_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, após a apreciação do Soberano Plenário, que seja encaminhado_x000D_
+expediente, ao Senador da República RANDOLFE RODRIGUES- AMAPÁ/SENADO_x000D_
+FEDERAL, solicitando destinação de recursos oriundos de emenda parlamentar para a_x000D_
+CONSTRUCAO DA CASA DA MULHER SANTANENSE, no município de Santana/Ap</t>
+  </si>
+  <si>
+    <t>11337</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11337/indicacao_-_abastecimento_de_agua_csa.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR AUGUSTO DANTAS, DIRETOR DA CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ (CSA). SOLICITA AS PROVIDÊNCIAS E FISCALIZAÇÃO SOBRE A FALTA DE ABASTECIMENTO DE ÁGUA NOS BAIRROS PARAISO, FONTE NOVA E MUTIRÃO DO PARAISO.</t>
+  </si>
+  <si>
+    <t>11339</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11339/indicacao_-_descentralizacao_do_atendimento.pdf</t>
+  </si>
+  <si>
+    <t>AO  SENHOR AUGUSTO DANTAS, DIRETOR DA CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ (CSA). _x000D_
+SOLICITA A DESCENTRALIZAÇÃO DO ATENDIMENTO DE PROTOCOLAR OFÍCIOS NA CSA.</t>
+  </si>
+  <si>
+    <t>11344</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11344/indicacao_escola__barroso_tostes.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO GOVERNO DO ESTADO QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A CONCLUSÃO DAS OBRAS DA ESCOLA BARROSO TOSTES, NO MUNICÍPIO DE SANTANA, PARA O RETORNO DAS AULAS.</t>
+  </si>
+  <si>
+    <t>11351</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11351/indicacao_solicitacao_de_rocadeiras.doc</t>
+  </si>
+  <si>
+    <t>INDICA, AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES DA SILVA MINISTRO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL. O ENVIO DE 10 ROÇADEIRAS PARA APOIO À DEFESA CIVIL NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11352</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11352/indicacao_solicitacao_de_motor_bomba.doc</t>
+  </si>
+  <si>
+    <t>INDICA, AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES DA SILVA MINISTRO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL. O ENVIO DE 10 MOTORES BOMBA COMPLETO, ACOMPANHADO DE MANGUEIRA E MARACÁ, PARA APOIO À DEFESA CIVIL NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11353</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11353/indicacao_solicitacao_de_motosserras_-_copia.doc</t>
+  </si>
+  <si>
+    <t>INDICA, AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES DA SILVA MINISTRO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL. O ENVIO DE 10 MOTOSSERRAS PARA APOIO À DEFESA CIVIL NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11354</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11354/indicacao_solicitacao_de_talhas.doc</t>
+  </si>
+  <si>
+    <t>INDICA, AO EXCELENTÍSSIMO SENHOR ANTÔNIO WALDEZ GÓES DA SILVA MINISTRO DA INTEGRAÇÃO E DO DESENVOLVIMENTO REGIONAL. O ENVIO DE 10 TALHAS PARA APOIO À DEFESA CIVIL NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11366</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11366/6-_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_alameda_girassois_no_final_da_rua_esta_a_ponte_dos_girassois..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA ALAMEDA GIRASSÓIS NO FINAL DA RUA ESTÁ A PONTE DOS GIRASSÓIS, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO FONTE NOVA EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11367</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11367/8-_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_rua_a1_no_final_da_rua_esta_a_ponte_do_padeiro..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR JOHN DAVID BELIQUE COVRE, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF, QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA RUA A1 NO FINAL DA RUA ESTÁ A PONTE DO PADEIRO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO HOSPITALIDADE EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11371</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11371/indicacao_csa_recuperacao_salvador_diniz.docx</t>
+  </si>
+  <si>
+    <t>INDICA A CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ – CSA, QUE EM REGIME DE URGÊNCIA SEJA REALIZADO O SERVIÇO DE RECOMPOSIÇÃO ASFÁLTICA DA RUA PEDRO SALVADOR DINIZ, NO TRECHO COMPREENDIDO ENTRE A AVENIDA BRASÍLIA E A AV. MARIA COLARES.</t>
+  </si>
+  <si>
+    <t>11379</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11379/indicacao_-_sala_lilas_.pdf</t>
+  </si>
+  <si>
+    <t>EXCELENTISSÍMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ CLÉCIO LUÍS, E A SENHORA NAIR MOTA, SECRETARIA DE _x000D_
+ESTADO DA SAÚDE (SESA). INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SENHORA, NAIR MOTA, SECRETARIA DE ESTADO DA SAÚDE - SESA, PARA QUE VIABILIZEM A IMPLANTAÇÃO DE UMA SALA LILÁS PARA ATENDER MULHERES VÍTIMAS DE VIOLÊNCIA NO HOSPITAL ESTADUAL DE SANTANA (HES)</t>
+  </si>
+  <si>
+    <t>11382</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11382/piscina_1.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR DA REPÚBLICA DAVI ALCOLUMBRE, SOLICITANDO A ALOCAÇÃO DE RECURSOS NO ORÇAMENTO DA UNIÃO PARA A CONSTRUÇÃO DE UM CENTRO DE ESPORTES AQUÁTICOS NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11398</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11398/indicacao_csa_recuperacao_dom_pedro.docx</t>
+  </si>
+  <si>
+    <t>INDICA A CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ – CSA, QUE EM REGIME DE URGÊNCIA SEJA REALIZADO O SERVIÇO DE RECOMPOSIÇÃO ASFÁLTICA DA AV. COELHO NETO, PERÍMETRO ENTRE AS RUAS PRES. ARTHUR COSTA E SILVA e PRES. JOHN F. KENEDY, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11403</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11403/8-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_tendas_barracas_adequadas_para_o_manejo_dos_feirantes..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS._x000D_
+INDICAR QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM ASSISTÊNCIA DE TENDAS( BARRACAS) ADEQUADAS PARA O MANEJO DOS FEIRANTES, POIS OS QUE ESTÃO NO LOCAL PARA USO SÃO INADEQUADAS PARA AS FINALIDADES DOS FEIRANTES, PARA A FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11406</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11406/1-atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_banheiros.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS._x000D_
+INDICAR QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM ASSISTÊNCIA DE BANHEIROS, POIS O LOCAL NÃO ESTÁ TENDO ESSE APOIO, FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11408</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11408/4-atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_policiamento..docx</t>
+  </si>
+  <si>
+    <t>QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTÍSSIMO SENHOR COMANDANTE DO 4º BATALHÃO DA POLÍCIA MILITAR DO ESTADO DO AMAPÁ, TENENTE CORONEL KÁSSIO KLEBER DE ALMEIDA._x000D_
+INDICAR QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM ASSISTÊNCIA DE POLICIAMENTO, POIS O LOCAL ESTÁ SENDO FREQUENTEMENTE ALVO DE ASSALTOS PELA FALTA DE POLICIAMENTO, FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11424</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11424/indicacao_csa_agua_fonte_nova.docx</t>
+  </si>
+  <si>
+    <t>INDICA À CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ – CSA A REALIZAÇÃO, EM CARÁTER DE URGÊNCIA, DE MANUTENÇÃO NA REDE DE ABASTECIMENTO DE ÁGUA POTÁVEL, POR TODA A EXTENSÃO DO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11429</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11429/indicacao_solicitacao_de_informaao_sobre_guincho.pdf</t>
+  </si>
+  <si>
+    <t>INDICA, AO EXCELENTÍSSIMO SENHOR, CEZAR AUGUSTO VIEIRA, SECRETÁRIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA DO AMAPÁ – SEJUSP-AP. SOLICITO INFORMAÇÕES SOBRE CREDENCIAMENTO DE GUINCHOS UTILIZADOS PELA POLÍCIA MILITAR DO ESTADO DO AMAPÁ NO MUNÍCIPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11435</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11435/semaforosok.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE INTERCEDA JUNTO À STTRANS, PARA QUE O ÓRGÃO REALIZE OS REPAROS NECESSÁRIOS NOS SEMÁFOROS DA CIDADE.</t>
+  </si>
+  <si>
+    <t>11436</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11436/rio_preto.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REALIZAÇÃO DE SERVIÇOS DE URBANIZAÇÃO NA TRAVESSA RIO PRETO, LOCALIZADA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11437</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11437/rondas.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR COMANDANTE DO 4º BATALHÃO DA POLÍCIA MILITAR DO AMAPÁ, TENENTE-CORONEL PATRICK COSTA ROCHA, SOLICITANDO A REALIZAÇÃO DE RONDAS POLICIAIS NOS BAIRROS PIÇARREIRA, ELESBÃO E DELTA.</t>
+  </si>
+  <si>
+    <t>11441</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11441/feira-1.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REFORMA DA FEIRA DO BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11449</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11449/5-_providencia_de_contratacao_ou_lotacao_de_dois_professores_de_educacao_fisica_para_a_unidade_centro_de_referencias_em_autismo_mundo_azul.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e a SENHORA FRANCISCA ANTONIA DA COSTA OLIVEIRA- SECRETÁRIA ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE DOIS PROFESSORES DE EDUCAÇÃO FISICA PARA A UNIDADE CENTRO DE REFERENCIAS EM AUTISMO (MUNDO AZUL) EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11450</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11450/7-_providencia_de_contratacao_ou_lotacao_de_quatro_professores_de_atendimento_educacional_especializado_a._e._e.__para_a_unidade_centro_de_referencias_em_autismo_mundo_azul..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e a SENHORA FRANCISCA ANTONIA DA COSTA OLIVEIRA- SECRETÁRIA ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE QUATRO PROFESSORES DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO (A. E. E.) PARA A UNIDADE CENTRO DE REFERENCIAS EM AUTISMO (MUNDO AZUL) EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11452</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11452/6-_providencia_de_contratacao_ou_lotacao_de_dois_fisioterapeutas_em_educacao_para_a_unidade_centro_de_referencias_em_autismo_mundo_azul..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, e a SENHORA FRANCISCA ANTONIA DA COSTA OLIVEIRA- SECRETÁRIA ESTADUAL DE EDUCAÇÃO- SEED, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE DOIS FISIOTERAPEUTAS EM EDUCAÇÃO PARA A UNIDADE CENTRO DE REFERENCIAS EM AUTISMO (MUNDO AZUL) EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11483</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11483/ministerio_publico.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR ALEXANDRE FLAVIO MEDEIROS MONTEIRO, PROMOTOR DE JUSTIÇA E PROCURADOR-GERAL DE JUSTIÇA DO MINISTÉRIO PÚBLICO DO ESTADO DO AMAPÁ, SOLICITANDO A REALIZAÇÃO DE PALESTRAS SOBRE O APLICATIVO SOS MULHER MP-AP EM ESCOLAS MUNICIPAIS, ÓRGÃOS PÚBLICOS E DEMAIS SETORES DA SOCIEDADE CIVIL ORGANIZADA DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11509</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11509/indicacao_ao_senador_davi_alcolumbre_construcao_de_centro_comunitario.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO SENADOR DAVI ALCOLUMBRE A DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NA COMUNIDADE SÃO JOSÉ DO MARUANUM, VISANDO ATENDER AS NECESSIDADES SOCIAIS DOS MORADORES.</t>
+  </si>
+  <si>
+    <t>11511</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11511/9-_providencia_de_contratacao_ou_lotacao_de_tres_profissionais_de_enfermagem_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR CARLOS RINALDO NOGUEIRA MARTINS, SECRETÁRIO ESTADUAL DE SAÚDE- SESA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE TRÊS PROFISSIONAIS DE ENFERMAGEM PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11512</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11512/indica_a_companhia_de_agua_e_esgoto_do_amapa_caesa.pdf</t>
+  </si>
+  <si>
+    <t>INDICA A COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ (CAESA), A VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA TORRE PARA CAIXA D’ÁGUA NA COMUNIDADE SÃO JOSÉ DO MARUANUM, VISANDO GARANTIR O ACESSO À DISTRIBUIÇÃO DE ÁGUA AOS MORADORES.</t>
+  </si>
+  <si>
+    <t>11514</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11514/7-_assistencia_de_cadeiras_de_rodas_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR CHARLES MARCELO SANTANA RODRIGUES, DIRETOR DO CENTRO DE REABILITAÇÃO DO AMAPÁ- CREAP, QUE SEJA REALIZADO ATENÇÃO DE ASSISTÊNCIA DE CADEIRAS DE RODAS PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11520</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11520/indicacao_recapeamento_asfaltico_duca_serra.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SECRETÁRIO DE ESTADO E TRANSPORTE SENHOR MARCOS ALBERTO DE SOUZA JUCÁ, SOLICITO QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO NA RODOVIA DUCA SERRA, NAS PROXIMIDADES DA ENTRADA DA PIÇARREIRA, SANTANA.</t>
+  </si>
+  <si>
+    <t>11542</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11542/f-_oab.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO PARA  OAB – AMAPÁ / PRESIDENTE SR. ISRAEL DA GRAÇA.  Indica à Ordem dos Advogados do Brasil – Seccional Amapá (OAB/AP) a adoção de medidas jurídicas visando à reparação dos danos decorrentes do desabamento do Porto de Santana/AP.</t>
+  </si>
+  <si>
+    <t>11543</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11543/10-_descentralizacao_do_centro_da_dor_que_cuida_das_pessoas_de_fibromialgia_de_todo_o_estadoum_espaco_para_atendimento_com_servicos_para_os_pacientes_no_municipio_de_santana.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS E AO SENHOR CARLOS RINALDO NOGUEIRA MARTINS,SECRETÁRIO ESTADUAL DE SAÚDE SESA,QUE SEJA REALIZADO A DESCENTRALIZAÇÃO DO CENTRO DA DOR, QUE CUIDA DAS PESSOAS DE FIBROMIALGIA DE TODO O ESTADO,SOLICITO QUE TENHA UM ESPAÇO PARA ATENDIMENTO COM SERVIÇOS PARA OS PACIENTES DE FIBROMIALGIA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11548</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11548/casa_da_mulher.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR SENADOR DA REPÚBLICA, DAVI ALCOLUMBRE, SOLICITANDO A ALOCAÇÃO DE RECURSOS PARA A CONSTRUÇÃO, EM SANTANA, DE UM ESPAÇO FÍSICO, NOS MOLDES DA CASA DA MULHER BRASILEIRA DE MACAPÁ, PARA INTEGRAR A DELEGACIA DA MULHER, A DEFENSORIA PÚBLICA, O MINISTÉRIO PÚBLICO, O JUIZADO ESPECIAL DE ATENDIMENTO À MULHER, ALÉM DE ÓRGÃOS DE APOIO PSICOSSOCIAL, BEM COMO DE ALOJAMENTO E BRINQUEDOTECA, PARA ACOLHER DE FORMA HUMANIZADA AS MULHERES VÍTIMAS DE VIOLÊNCIA.</t>
+  </si>
+  <si>
+    <t>11549</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11549/indicacao_-_pm_solicitando_patrulhamento_ostensivo.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR TEN. CEL QOPMC KÁSSIO KLEBER DE ALMEIDA DE SOUZA, COMANDANTE DO 4º BATALHÃO DA POLICIA MILITAR DE SANTANA.  _x000D_
+SOLICITA PATRULHAMENTO OSTENSIVO E PERMANENCIA NAS VIAS DE MAIOR CIRCULAÇÃO E EM LOCAIS PUBLICOS DO MUNICIPIO, COM ABORDAGEM EM PONTOS ESTRATÉGICOS.</t>
+  </si>
+  <si>
+    <t>11551</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11551/indicacao_-_inclusao_de_mais_coletivos.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR MARCOS ALBERTO DE SOUZA JUCÁ, SECRETÁRIO DE ESTADO DE TRANSPORTE DO AMAPÁ (SETRAP)._x000D_
+SOLICITA A INCLUSÃO DE MAIS COLETIVOS PARA ATENDER A LINHА INTERMUNICIPAL MACAPÁ/SANTANA.</t>
+  </si>
+  <si>
+    <t>11585</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11585/indicacao_dnit_fiscalizacao_de_carretas_de_pinho.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SUPERINTENDENTE REGIONAL DO DNIT, MARCELO VIEIRA LINHARES. SOLICITO A INTENSIFICAÇÃO IMEDIATA, CONTÍNUA E RIGOROSA DA FISCALIZAÇÃO QUANTO AO PESO DAS CARRETAS QUE REALIZAM TRANSPORTE DE MADEIRA (PINHO) NAS RODOVIAS ESTADUAIS E FEDERAIS NO ESTADO DO AMAPÁ.</t>
+  </si>
+  <si>
+    <t>11586</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11586/indicacao_cea_equatorial_porte_matapi_mirim.docx</t>
+  </si>
+  <si>
+    <t>INDICA  A COMPANHIA ELETRICA DO AMAPÁ- CEA EQUATORIAL QUE SEJA REALIZADA A INSTALAÇÃO DE UM NOVO POSTE DE ENERGIA ELÉTRICA, NA LOCALIDADE DO MATAPI MIRIM, NAS PROXIMIDADES DA MERCEARIA AZEVEDO, ANTES DA IGREJA CATÓLICA NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11592</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11592/agua_2.doc</t>
+  </si>
+  <si>
+    <t>INDICA ENVIDE OS ESFORÇOS NECESSÁRIOS PARA QUE A COMPANHIA DE SANEAMENTO DO AMAPÁ – CSA RESOLVA DE IMEDIATO O PROBLEMA DA FALTA DE ÁGUA TRATADA EM VÁRIOS BAIRROS DA CIDADE DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11593</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11593/everaldo_1.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO DO AMAPÁ, CLÉCIO LUÍS VILHENA VIEIRA, SOLICITANDO A AGILIZAÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DA NOVA ESCOLA ESTADUAL EVERALDO VASCONCELOS, LOCALIZADA NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11610</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11610/indicacao_ao_senador_davi_-_aquisicao_de_maquinario_-_sampesc.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DO SENADOR DAVI ALCOLUMBREQUE SEJA VIABILIZADO RECURSOS FINANCEIROS PARA AQUISIÇÃO DE 02 (DUAS) ESCAVADEIRAS HIDRÁULICAS E 02 (DUAS) RETRO ESCAVADEIRAS, PARA ATENDER AS DEMANDAS DA SECRETARIA MUNICIPAL DE AQUICULTURA E PESCA (SAMPESC) DO MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11611</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11611/3-indicar_a_destinacao_de_uma_parcela_de_cotas_no_ambito_do_projeto_habita_amapa_para_mulheres_em_situacao_de_vulnerabilidade_social.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ACÁCIO DA SILVA FAVACHO NETO, DEPUTADO FEDERAL-MDB-AP. A DESTINAÇÃO DE UMA PARCELA DE COTAS NO ÂMBITO DO PROJETO HABITA AMAPÁ PARA MULHERES EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, ESPECIALMENTE AQUELAS VÍTIMAS DE VIOLÊNCIA DOMÉSTICA E FAMILIAR, QUE NÃO POSSUAM MORADIA PRÓPRIA OU LOCAL SEGURO PARA RESIDIR.</t>
+  </si>
+  <si>
+    <t>11612</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11612/2-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_no_final_da_av.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF.QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA PASSARELA NO FINAL DA AV. RUI BABOSA EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11613</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11613/1-_indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_trav.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF.QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA PASSARELA TRAV. I  EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11614</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11614/5-indicar_que_seja_realizado_a_devida_manutencao_ou_a_substituicao_dos_semaforos_do_municipio_de_santana..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO CEL PM EDVALDO LIMA MAFRA, DIRETOR-PRESIDENTE DETRAN/AP. QUE SEJA REALIZADO A DEVIDA MANUTENÇÃO OU, A SUBSTITUIÇÃO DOS SEMÁFOROS DO MUNICÍPIO DE SANTANA, A FIM DE GARANTIR O ADEQUADO FUNCIONAMENTO DOS EQUIPAMENTOS E A SEGURANÇA NO TRÂNSITO.</t>
+  </si>
+  <si>
+    <t>11615</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11615/4-indicar_a_implementacao_e_ampliacao_do_programa_luz_baixa_com_a_utilizacao_de_energia_solar_visando_a_reducao_do_valor_das_tarifas_de_energia_eletrica_para_a_populacao_beneficiada..docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ACÁCIO DA SILVA FAVACHO NETO, DEPUTADO FEDERAL-MDB-AP. A IMPLEMENTAÇÃO E AMPLIAÇÃO DO PROGRAMA LUZ BAIXA, COM A UTILIZAÇÃO DE ENERGIA SOLAR, VISANDO À REDUÇÃO DO VALOR DAS TARIFAS DE ENERGIA ELÉTRICA PARA A POPULAÇÃO BENEFICIADA.</t>
+  </si>
+  <si>
+    <t>11627</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11627/9-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_trav._j_.final._e_passarela_trav._j.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF. QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA TRAV. J (FINAL) E PASSARELA TRAV. J(ACESSO SECUNDÁRIO) EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11640</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11640/indicacao_csa_provedor_2_travessa_15.docx</t>
+  </si>
+  <si>
+    <t>INDICA A CONCESSIONÁRIA DE SANEAMENTO DO AMAPÁ – CSA, QUE EM REGIME DE URGÊNCIA SEJA REALIZADO SERVIÇO DE MANUTENÇÃO NA REDE DE ABASTECIMENTO DE ÁGUA POTÁVEL NA TRAVESSA 15, LOCALIZADA NO BAIRRO PROVEDOR 2, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11672</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11672/coordenadora_cufa.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A SENHORA ALZIRA NOGUEIRA COORDENADORA DA CENTRAL ÚNICA DAS FAVELAS – CUFA AMAPÁ, PROPOSTA DE CAMPANHA DE MOBILIZAÇÃO E CRIAÇÃO DE PONTO DE APOIO PARA EMPREENDEDORES DE SANTANA VISANDO A EXPO FAVELA 2026.</t>
+  </si>
+  <si>
+    <t>11686</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11686/indicacao_recapeamento_asfaltico_salvador_diniz.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SECRETÁRIO DE ESTADO E TRANSPORTE SENHOR MARCOS ALBERTO DE SOUZA JUCÁ, SOLICITO QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO NA RODOVIA SALVADOR DINIZ, PRÓXIMO À TRAVESSA RIO MADEIRA.</t>
+  </si>
+  <si>
+    <t>11688</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11688/indicacao_claudio_lucio_recapeamento_asfaltico.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SECRETÁRIO DE ESTADO E TRANSPORTE SENHOR MARCOS ALBERTO DE SOUZA JUCÁ, SOLICITO QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO ou OPERAÇÃO TAPA-BURACO NA RUA CLÁUDIO LÚCIO MONTEIRO, LOCALIZADA NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11704</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11704/5-indica-se_a_realizacao_de_estudo_tecnico_para_viabilizar_a_construcao_de_um_parque_multissensorial_inclusivo_no_municipio_de_santana.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF. A REALIZAÇÃO DE ESTUDO TÉCNICO PARA VIABILIZAR A CONSTRUÇÃO DE UM PARQUE MULTISSENSORIAL INCLUSIVO NO MUNICÍPIO DE SANTANA/AP. O REFERIDO ESTUDO DEVERÁ CONTEMPLAR A ANÁLISE DE VIABILIDADE TÉCNICA, ORÇAMENTÁRIA E URBANÍSTICA, BEM COMO A DEFINIÇÃO DE CRITÉRIOS DE ACESSIBILIDADE, SEGURANÇA E ADEQUAÇÃO DOS EQUIPAMENTOS DESTINADOS A CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E OUTRAS CONDIÇÕES DO NEURODESENVOLVIMENTO.</t>
+  </si>
+  <si>
+    <t>11705</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11705/9-indicar_a_disponibilizacao_de_recursos_para_a_construcao_de_uma_unidade_de_pronto_atendimento_upa_no_municipio_de_santana_destinada_a_prestacao_de_servicos_de_saude_de_media_complexidade.docx</t>
+  </si>
+  <si>
+    <t>INDICAR AO EXCELENTÍSSIMO SENHOR ACÁCIO DA SILVA FAVACHO NETO, DEPUTADO FEDERAL-MDB-AP. A DISPONIBILIZAÇÃO DE RECURSOS PARA A CONSTRUÇÃO DE UMA UNIDADE DE PRONTO ATENDIMENTO (UPA) NO MUNICÍPIO DE SANTANA, DESTINADA À PRESTAÇÃO DE SERVIÇOS DE SAÚDE DE MÉDIA COMPLEXIDADE, COM FUNCIONAMENTO ININTERRUPTO, 24 (VINTE E QUATRO) HORAS POR DIA, OFERECENDO ATENDIMENTO DE URGÊNCIA E EMERGÊNCIA À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>11715</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11715/indicacao_-_reforma_da_quadra_da_escola_alberto_santos_dumont.pdf</t>
+  </si>
+  <si>
+    <t>A SENHORA FRANCISCA ANTÔNIA DA COSTA OLIVEIRA, SECRETÁRIA DE EDUCAÇÃO DO ESTADO DO AMAPÁ-SEED. SOLICITA A REFORMA DA QUADRA DA ESCOLA ESTADUAL ALBERTO SANTOS DUMONT EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11758</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11758/2-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_no_final_da_travessa_25_de_dezembro_em_toda_sua_extencao.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO ESTADUAL DE INFRAESTRUTURA- SEINF.  QUE SEJA REALIZADO ATENÇÃO DO PROJETO PONTE FIRME PROMOVIDA PELO GOVERNO DO ESTADO, NA PASSARELA NO FINAL DA TRAVESSA 25 DE DEZEMBRO EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NOVA BRASÍLIA EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11779</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11779/indicacao_a_concessao_de_certificados_de_reconhecimento_ou_medalhas_de_merito_comunitario_aos_policiais_militares_do_4o_batalhao_de_policia_militar_de_santana.pdf</t>
+  </si>
+  <si>
+    <t>A concessão de certificados de reconhecimento ou medalhas de mérito comunitário aos_x000D_
+policiais militares do 4º Batalhão de Policia Militar de Santana que se destacaram no_x000D_
+desenvolvimento do Projeto Social Cidadão Mirim no município de Santana</t>
+  </si>
+  <si>
+    <t>11784</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11784/parque_das_laranjeiras_energia1.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO GRUPO EQUATORIAL DO AMAPÁ, AUGUSTO DANTAS, SOLICITANDO MELHORIAS NO SISTEMA DE ENERGIA ELÉTRICA DO PARQUE DAS LARANJEIRAS, MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11786</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11786/parque_das_laranjeiras.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO GRUPO EQUATORIAL DO AMAPÁ, AUGUSTO DANTAS, SOLICITANDO MELHORIAS NO ABASTECIMENTO DE ÁGUA TRATADA AOS MORADORES DO PARQUE DAS LARANJEIRAS, MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11795</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11795/4-indica-se_a_disponibilizacao_de_recursos_para_aquisicao_e_entrega_de_uniformes_escolares_aos_alunos_da_rede_municipal_..docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PAULO CÉSAR LEMOS DE OLIVEIRA, DEPUTADO FEDERAL-PSOL-AP. A DISPONIBILIZAÇÃO DE RECURSOS PARA AQUISIÇÃO E ENTREGA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO BÁSICO DE SANTANA, VISANDO À MELHORIA DA QUALIDADE DO APRENDIZADO.</t>
+  </si>
+  <si>
+    <t>11796</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11796/8-indica-se_a_realizacao_de_avaliacao_tecnica_para_a_insercao_do_sistema_de_regulacao_sisreg_na_unidade_do_super_facil.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO CARLOS RINALDO NOGUEIRA MARTINS, SECRETÁRIO ESTADUAL DESAÚDE- SESA. A REALIZAÇÃO DE AVALIAÇÃO TÉCNICA PARA A INSERÇÃO DO SISTEMA DE REGULAÇÃO (SISREG) NA UNIDADE DO SUPER FÁCIL, COM A INSTITUIÇÃO DE UM BOX DA SAÚDE, DESTINADO AO ATENDIMENTO E ENCAMINHAMENTO ADEQUADO DAS DEMANDAS DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>11802</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11802/indicacao_solicitacao_de_maternidade_.docx</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SENADOR DO ESTADO DO AMAPÁ, RANDOLPH FREDERICH RODRIGUES ALVES, CONSIDERANDO A IMPORTÂNCIA DA SAÚDE MATERNO-INFANTIL : SOLICITAÇÃO DE UM COMPUTADOR COMPLETO COM IMPRESSORA PARA A SALA DE ALEITAMENTO MATERNO DO HOSPITAL DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11810</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11810/indicacao_drenagem_rio_branco.docx</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR CLÉCIO LUIS, E AO SECRETÁRIO DE ESTADO E TRANSPORTE SENHOR MARCOS ALBERTO DE SOUZA JUCÁ, SOLICITO QUE SEJA REALIZADO O SERVIÇOS DE DRENAGEM E ESCOAMENTO DE ÁGUAS PLUVIAIS NA AVENIDA RIO BRANCO, ENTRE A AVENIDA OSVALDO CRUZ, NAS PROXIMIDADES DO CANAL, NO BAIRRO PARAÍSO, NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11815</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11815/organizacao_do_festival_do_rock.pdf</t>
+  </si>
+  <si>
+    <t>INDICAR A ORGANIZAÇÃO DO FESTIVAL DIA MUNDIAL DO ROCK, A REALIZAÇÃO DE UMA EDIÇÃO DO REFERIDO EVENTO NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11824</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11824/indicacao_-_manutencao_das_centrais_de_ar_da_escola_joanira_del_castillo..pdf</t>
+  </si>
+  <si>
+    <t>A SENHORA FRANCISCA ANTÔNIA DA COSTA OLIVEIRA, SECRETÁRIA DE EDUCAÇÃO DO ESTADO DO AMAPÁ- SEINF. _x000D_
+SOLICITA A MANUTENÇÃO DAS CENTRAIS DE AR DA ESCOLA ESTADUAL PROFESSORA JOANIRA DEL CASTILLO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11826</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11826/indicacao_-_reforma_da_arena_caldeirao_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>AO SENHOR ODAILSON BENJAMIN, SECRETÁRIO DE INFRAESTRUTURA DO ESTADO DO AMAPÁ- SEINF. SOLICITA A REFORMA DA ARENA DO CALDEIRÃO, NO BAIRRO NOVO HORIZONTE EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11827</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11827/indicacao_-_senador_davi_-_caminhoes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO SENADO SENADOR DAVI ALCOLUMBRE, REQUER QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA AQUISIÇÃO E/OU DISPONIBILIZAÇÃO DE 04 (QUATRO) CAMINHÕES, DESTINADOS AO ATENDIMENTO DAS DEMANDAS OPERACIONAIS DA SECRETARIA MUNICIPAL DE AGRICULTURA DO MUNICIPIO DE SATANA/AP. - SEMAG.</t>
+  </si>
+  <si>
+    <t>11828</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11828/indicacao_-_senador_davi_-_tratores_agricolas__e_tratores_com_pa_carregadeiras.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO SENADO, SENADOR DAVI ALCOLUMBRE, REQUER QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO E/OU DISPONIBILIZAÇÃO DE 10(DEZ) TRATORES AGRÍCOLAS COM IMPLEMENTOS (ARADOS) E 02 (DOIS) TRATORES CO9M PÁ CARREGADEIRA, DESTINADOS AO ATENDIMENTO DAS DEMANDAS DA SECRETARIA MUNICIPAL DE AGRICULTURA DO MUNICÍPIO DE SANTANA/AP. - SEMAG.</t>
+  </si>
+  <si>
+    <t>11829</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11829/indicacao_-_senador_davi_-_tratores_e_escavadeiras.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AO EXCELENTÍSSIMO SENHOR PRESIDENTE DO SENADO, SENADOR DAVI ALCOLUMBRE, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS NECESSÁRIAS PARA A AQUISIÇÃO E/OU DISPONIBILIZAÇÃO DE 02 (DUAS) ESCAVADEIRAS HIDRÁULICAS 02 (DOIS) TRATORES RETROESCAVADEIRAS, A FIM DE ATENDER ÀS DEMANDAS OPERACIONAIS DA SECRETARIA MUNICIPAL DE AGRICULTURA DO MUNICÍPIO DE SANTANA/AP - SEMAG.</t>
+  </si>
+  <si>
     <t>10961</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10961/praca_no_acquaville_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10961/praca_no_acquaville_1.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CONSTRUÇÃO DE UMA PRAÇA DE LAZER NO BAIRRO ACQUAVILLE.</t>
   </si>
   <si>
     <t>10962</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10962/igarape_da_fortaleza.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10962/igarape_da_fortaleza.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, ANDERSON ALMEIDA, SOLICITANDO SERVIÇOS DE URBANIZAÇÃO E ILUMINAÇÃO PÚBLICA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>10963</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10963/requerimento_acao_de_saude.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10963/requerimento_acao_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada uma Ação de Saúde destinada aos moradores da Avenida São Paulo, trecho próximo à antiga estação ferroviária, contemplando atendimentos básicos, orientações preventivas, vacinação e demais serviços pertinentes à Atenção Primária.</t>
   </si>
   <si>
     <t>10964</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10964/requerimento_asfalto_-_descida_da_avenida_nilo_coelho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10964/requerimento_asfalto_-_descida_da_avenida_nilo_coelho.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito O SERVIÇO DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA  NA DESCIDA DA AVENIDA NILO COELHO, BAIRRO REMÉDIOS.</t>
   </si>
   <si>
     <t>10965</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10965/requerimento_asfalto_-_descida_da_avenida_teotonio_vilela.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10965/requerimento_asfalto_-_descida_da_avenida_teotonio_vilela.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito O SERVIÇO DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA  NA DESCIDA DA AVENIDA TEOTÔNIO VILELA, BAIRRO REMÉDIOS.</t>
   </si>
   <si>
     <t>10966</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10966/requerimento_asfalto_-_travessa_tocantins_-_nilo_coelho_e_mario_andrade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10966/requerimento_asfalto_-_travessa_tocantins_-_nilo_coelho_e_mario_andrade.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito O SERVIÇO DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA  NA TRAVESSA TOCANTINS, ENTRE AS AVENIDAS NILO COELHO E MÁRIO DE ANDRADE, BAIRRO REMÉDIOS.</t>
   </si>
   <si>
     <t>10967</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10967/requerimento_asfalto_-_travessa_tocantins_-_teotonio_vilelea_e_nilo_coelho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10967/requerimento_asfalto_-_travessa_tocantins_-_teotonio_vilelea_e_nilo_coelho.pdf</t>
   </si>
   <si>
     <t>requer que seja feito O SERVIÇO DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA  NA TRAVESSA TOCANTINS, ENTRE AS AVENIDAS TEOTÔNIO VILELA E NILO COELHO, BAIRRO REMÉDIOS.</t>
   </si>
   <si>
     <t>10968</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10968/requerimento_asfalto_-_rua_floriano_peixoto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10968/requerimento_asfalto_-_rua_floriano_peixoto.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito O SERVIÇO DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA  NA RUA FLORIANO PEIXOTO, ENTRE AS AVENIDAS PRINCESA IZABEL E JOSÉ DE ANCHIETA, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>10969</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10969/requerimento_no_no_iluminacao_rua_salvador_diniz_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10969/requerimento_no_no_iluminacao_rua_salvador_diniz_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA PEDRO SALVADOR DINIZ ENTRE AVENIDA JOSÉ DE ANCHIETA E AVENIDA POETA CASTRO ALVES.</t>
   </si>
   <si>
     <t>10970</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10970/dom_pedro_i_-_paraiso_limpeza_e_retirada_de_entulho_assinado.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10970/dom_pedro_i_-_paraiso_limpeza_e_retirada_de_entulho_assinado.docx</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA (CAPINA) E RETIRADA DE ENTULHOS NA RUA DOM PEDRO I, ENTRE A RUA PRES. TANCREDO NEVES, LOCALIZADA NO BAIRRO FONTE NOVA EM SANTANA-AP.</t>
   </si>
   <si>
     <t>10971</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10971/passarela_na_dom_pedro_no_final_assinado.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10971/passarela_na_dom_pedro_no_final_assinado.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA NA DOM PEDRO I, NO BAIRRO FONTE NOVA, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>10972</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10972/rua_igarape_mata_fome_-_hospitalidade___iluminacao_publica_sem_foto.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10972/rua_igarape_mata_fome_-_hospitalidade___iluminacao_publica_sem_foto.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA EXTENSÃO DA RUA IGARAPÉ MATA FOME (PORTO SOUZA MAR), NO BAIRRO HOSPITALIDADE, LOCALIZADO NO MUNICÍPIO DE SANTANA-AP.</t>
   </si>
   <si>
     <t>10974</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10974/rua_igarape_mata_fome_-_hospitalidade_-_pavimentacao_sem_foto.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10974/rua_igarape_mata_fome_-_hospitalidade_-_pavimentacao_sem_foto.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA IGARAPÉ MATA FOME (PORTO SOUZA MAR), LOCALIZADA NO BAIRRO HOSPITALIDADE, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>10975</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10975/5-_contratadosas_tres_pedagogos_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10975/5-_contratadosas_tres_pedagogos_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA CONTRATADOS(AS) TRÊS PEDAGOGOS, PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES.</t>
   </si>
   <si>
     <t>10976</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10976/dom_pedro_i_-_fonte_nova_iluminacao_publica_assinado.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10976/dom_pedro_i_-_fonte_nova_iluminacao_publica_assinado.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (POSTEAMENTO, FIAÇÃO, TROCA DE LÂMPADAS, BRAÇOS E CABEÇAS DE LUMINÁRIAS) NA RUA DOM PEDRO I, ENTRE A RUA PRES. TANCREDO NEVES, LOCALIZADO NO BAIRRO FONTE NOVA EM SANTANA-AP.</t>
   </si>
   <si>
     <t>10977</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10977/3-_contratados_as_psicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10977/3-_contratados_as_psicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, SEJA CONTRATADOS(AS) TRÊS PSICOPEDAGOGOS, PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES.</t>
   </si>
   <si>
     <t>10978</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10978/4-contratadosas_tres_neuropsicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10978/4-contratadosas_tres_neuropsicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA CONTRATADOS(AS) TRÊS NEUROPSICOPEDAGOGOS, PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES.</t>
   </si>
   <si>
     <t>10979</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10979/requerimento_pavimentacao_rua_jaqueline_atras_da_picarreira.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10979/requerimento_pavimentacao_rua_jaqueline_atras_da_picarreira.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA A PAVIMENTAÇÃO DA RUA CONHECIDA POPULARMENTE COMO “RUA DA JAQUELINE”, SITUADA ATRÁS DA UBS DA PIÇARREIRA.</t>
   </si>
   <si>
     <t>10980</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10980/2-contratadosas_cinco_terapeutas_ocupacionais_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10980/2-contratadosas_cinco_terapeutas_ocupacionais_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA CONTRATADOS(AS) CINCO TERAPEUTAS OCUPACIONAIS, PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES.</t>
   </si>
   <si>
     <t>10981</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10981/6-_realizado_a_aquisicao_de_material_para_musicoterapia_na_estimulacao_dos_pacientes_transtornos_do_espectro_autistatea_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10981/6-_realizado_a_aquisicao_de_material_para_musicoterapia_na_estimulacao_dos_pacientes_transtornos_do_espectro_autistatea_para_o_centro_de_reabilitacao_mario_dias_tavares..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A AQUISIÇÃO DE MATERIAL PARA MUSICOTERAPIA NA ESTIMULAÇÃO DOS PACIENTES TRANSTORNOS DO ESPECTRO AUTISTA(TEA), PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES.</t>
   </si>
   <si>
     <t>10982</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10982/7-realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta__que_ficam_no_bairro_do_elesbao..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10982/7-realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta__que_ficam_no_bairro_do_elesbao..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE INCLUSÃO E/OU MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DO RAMAL DA OLARIA E PARA A RUA DO DELTA , QUE FICAM NO BAIRRO DO ELESBÃO, SEGUNDO DENÚNCIA DE MORADORES.</t>
   </si>
   <si>
     <t>10983</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10983/8-_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_avenida_rio_branco_que_ficam_no_bairro_da_hospitalidade_segundo_denuncia_de_moradores..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10983/8-_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_avenida_rio_branco_que_ficam_no_bairro_da_hospitalidade_segundo_denuncia_de_moradores..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE INCLUSÃO E/OU MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DO AVENIDA RIO BRANCO, QUE FICAM NO BAIRRO DA HOSPITALIDADE, SEGUNDO DENÚNCIA DE MORADORES.</t>
   </si>
   <si>
     <t>10984</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10984/requerimento__limpeza_de_esgoto_tv_rio_maruanun.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10984/requerimento__limpeza_de_esgoto_tv_rio_maruanun.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA E DESOBSTRUÇÃO DO ESGOTO ABERTO NA TRAVESSA RIO MARUANUN, LOCALIZADA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>10985</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10985/requerimento_defesa_civil_poda_da_arvore_sete_de_setembro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10985/requerimento_defesa_civil_poda_da_arvore_sete_de_setembro.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SR. SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E PARA O SR. HELIVANILTON RAMOS – SECRETÁRIO DA DEFESA CIVIL DO MUNICÍPIO – DCM O PEDIDO DE PODA URGENTE DA ÁRVORE LOCALIZADA NA RUA JOSÉ BRUNO DE OLIVEIRA, ESQUINA COM A RUA 7 DE SETEMBRO, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>10986</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10986/requerimento_pavimentacao_osvaldo_cruz_paraiso.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10986/requerimento_pavimentacao_osvaldo_cruz_paraiso.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP À SECRETARIA MUNICIPAL COMPETENTE QUE SEJA REALIZADA A PAVIMENTAÇÃO E OS SERVIÇOS DE INFRAESTRUTURA DA RUA OSVALDO CRUZ, NO TRECHO COMPREENDIDO ENTRE A AVENIDA DAS NAÇÕES E A AVENIDA COELHO NETO, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>10987</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10987/requerimento_manutencao_das_lixeiras_em_pracas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10987/requerimento_manutencao_das_lixeiras_em_pracas.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP À SECRETARIA MUNICIPAL COMPETENTE QUE SEJA REALIZADA MANUTENÇÃO, SUBSTITUIÇÃO OU INSTALAÇÃO DE NOVAS LIXEIRAS NAS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>10988</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10988/requerimento_iluminacao_tv_tocantins_remedios1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10988/requerimento_iluminacao_tv_tocantins_remedios1.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A INSTALAÇÃO OU MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA TRAVESSA TOCANTINS, NO TRECHO QUE VAI ATRÁS DO MURO DO JAPONÊS ATÉ O FINAL DA PONTE DA REFERIDA VIA, LOCALIZADA NO BAIRRO REMÉDIOS I.</t>
   </si>
   <si>
     <t>10989</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10989/requerimento_iluminacao_av_veiga_cabral.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10989/requerimento_iluminacao_av_veiga_cabral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA A INSTALAÇÃO OU MANUTENÇÃO DA ILUMINAÇÃO NA AVENIDA VEIGA CABRAL, LOCALIZADA NO BAIRRO REMÉDIOS I.</t>
   </si>
   <si>
     <t>10990</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10990/requerimento_iluminacao_av._local_79_aquaville_tambaqui.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10990/requerimento_iluminacao_av._local_79_aquaville_tambaqui.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A INSTALAÇÃO, SUBSTITUIÇÃO OU MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA NA AVENIDA LOCAL 79, SITUADA NO BAIRRO AQUAVILLE TAMBAQUI.</t>
   </si>
   <si>
     <t>10991</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10991/requerimento__limpeza_rua_jaqueline_atras_da_ubs_picarreira.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10991/requerimento__limpeza_rua_jaqueline_atras_da_ubs_picarreira.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP À SECRETARIA MUNICIPAL COMPETENTE QUE SEJA REALIZADA A LIMPEZA GERAL E A RETIRADA DE ENTULHO DA RUA POPULARMENTE CONHECIDA COMO “JAQUELINE”, LOCALIZADA ATRÁS DA UBS DA PIÇARREIRA.</t>
   </si>
   <si>
     <t>10994</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10994/requerimento__reforma_da_quadra_da_escola__gentila_nobre.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10994/requerimento__reforma_da_quadra_da_escola__gentila_nobre.doc</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA E PARA O SRº. AMARILDO GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DA PREFEITURA DE SANTANA – SEME À SECRETARIA MUNICIPAL COMPETENTE A REFORMA COMPLETA DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL PROFESSORA GENTILA NOBRE LOCALIZADO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>10995</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10995/requerimento_lixeira_tv_souza_fundao_remedios1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10995/requerimento_lixeira_tv_souza_fundao_remedios1.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP OS SERVIÇOS DE LIMPEZA E RETIRADA DE UMA LIXEIRA VICIADA, NA TRAVESSA SOUZA FUNDÃO ENTRE A AV. GOMES FREIRE DE ANDRADE E A AV ANGÊLO MORAES, BAIRRO REMÉDIOS 1.</t>
   </si>
   <si>
     <t>10996</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10996/requerimento_escola_padre_fulvio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10996/requerimento_escola_padre_fulvio.doc</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA E PARA O SRº. AMARILDO GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DA PREFEITURA DE SANTANA – SEME À SECRETARIA MUNICIPAL COMPETENTE A RETOMADA DA OBRA DA ESCOLA PADRE FÚLVIO GIULLIANO, LOCALIZADA NO BAIRRO FONTE NOVA, A QUAL SE ENCONTRA PARALISADA, CAUSANDO SÉRIOS PREJUÍZOS À COMUNIDADE ESCOLAR E À POPULAÇÃO LOCAL.</t>
   </si>
   <si>
     <t>10997</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10997/requerimento__limpeza_na_rua_gertulio_vargas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10997/requerimento__limpeza_na_rua_gertulio_vargas.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP SERVIÇO DE LIMPEZA URBANA NA RUA GETÚLIO VARGAS, NO TRECHO COMPREENDIDO ENTRE AS RUAS 7 DE SETEMBRO E CASTRO ALVES, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>10998</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10998/requerimento_faixa_elevada_reiteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10998/requerimento_faixa_elevada_reiteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR LUCAS DOS SANTOS NAHUM - SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DE SANTANA – STTRANS REINTERAÇÃO AO REQUERIMENTO DE Nº 1425/2025, SOLICITANDO A IMPLANTAÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM FRENTE À ESCOLA SRA. PIRES, LOCALIZADA NO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>11000</t>
   </si>
   <si>
-    <t>37</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11000/5-_realizado_o_servico_de_limpeza_e_manutencao_da_academia_da_saude_da_comunidade_do_igarape_do_lago..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11000/5-_realizado_o_servico_de_limpeza_e_manutencao_da_academia_da_saude_da_comunidade_do_igarape_do_lago..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA E MANUTENÇÃO DA PORTA QUE ESTA COM MAL FUNCIONAMENTO E TELHADO ESTÁ COM GOTEIRAS E APRESENTANDO FORTE ODOR NO MESMO TELHADO  DA ACADEMIA DA SAÚDE, DA COMUNIDADE DO IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>11001</t>
   </si>
   <si>
-    <t>38</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11001/6-_realizado_o_servico_de_manutencao_da_iluminacao_interna_que_esta_queimada_da_ambulancia__que_fica_na_comunidade_do_igarape_do_lago..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11001/6-_realizado_o_servico_de_manutencao_da_iluminacao_interna_que_esta_queimada_da_ambulancia__que_fica_na_comunidade_do_igarape_do_lago..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO INTERNA QUE ESTÁ QUEIMADA DA AMBULÂNCIA , QUE FICA NA COMUNIDADE DO IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>11002</t>
   </si>
   <si>
-    <t>39</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11002/7-_realizado_o_retorno_do_servico_de_coletas_laboratoriais_nas_zonas_rurais..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11002/7-_realizado_o_retorno_do_servico_de_coletas_laboratoriais_nas_zonas_rurais..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O RETORNO DO SERVIÇO DE COLETAS LABORATÓRIAIS NAS ZONAS RURAIS COMO: IGARAPÉ DO LAGO, VILA NOVA, SÃO RAIMUNDO DO PIRATIVA, PIAÇACÁ, SANTO ANTÔNIO DO MATAPI.</t>
   </si>
   <si>
     <t>11003</t>
   </si>
   <si>
-    <t>40</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11003/8-_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11003/8-_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO URGENTE DE REFORMA DO TELHADO DA ESCOLA MUNICIPAL LEONICE DIAS BORGES, OU MUDANÇA DA ESCOLA MUNICIPAL PARA UM LOCAL MAIS ADEQUADO, POIS TODAS AS SALAS SE ENCONTRAM EM PESSIMAS CONDIÇÕES, COM GOTEIRAS NO TELHADO, IMPOSSIBILITANDO ATENDER OS ALUNOS DA LOCALIDADE COM QUALIDADE, QUE FICA NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>11004</t>
   </si>
   <si>
-    <t>41</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11004/9-_urgente_de_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11004/9-_urgente_de_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR AMARILSON GUILHERME DO AMARAL- SECRETÁRIO MUNICIPAL DE EDUCAÇÃO-SEME, QUE SEJA REALIZADO O SERVIÇO URGENTE DE REFORMA DO TELHADO DA ESCOLA MUNICIPAL LEONICE DIAS BORGES, OU MUDANÇA DA ESCOLA MUNICIPAL PARA UM LOCAL MAIS ADEQUADO, POIS TODAS AS SALAS SE ENCONTRAM EM PESSIMAS CONDIÇÕES, COM GOTEIRAS NO TELHADO, IMPOSSIBILITANDO ATENDER OS ALUNOS DA LOCALIDADE COM QUALIDADE, QUE FICA NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>11005</t>
   </si>
   <si>
-    <t>42</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11005/requerimento_no_no_iluminacao_av_rui_barbosaa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11005/requerimento_no_no_iluminacao_av_rui_barbosaa.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA RUI BARBOSA, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>11006</t>
   </si>
   <si>
-    <t>43</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11006/requerimento_no_iluminacao_av_jose_de_anchieta_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11006/requerimento_no_iluminacao_av_jose_de_anchieta_.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA JOSÉ DE ANCHIETA, LOCALIZADA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>11007</t>
   </si>
   <si>
-    <t>44</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11007/requerimento_no_no_iluminacao__alameda_b-_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11007/requerimento_no_no_iluminacao__alameda_b-_nova_uniao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA ALAMEDA B, BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>11008</t>
   </si>
   <si>
-    <t>45</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11008/requerimento_no_podagem.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11008/requerimento_no_podagem.pdf</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor HELIVANILTO RAMOS MOURA, Secretário Municipal de Defesa Civil e Eventos climáticos. REQUER QUE SEJA REALIZADA A AVALIAÇÃO E POSTERIOR PODA OU REMOÇÃO DAS ÁRVORES LOCALIZADA NA RUA RAMAL DA OLARIA NO PERÍMETRO DA LADEIRA DO TEXACO ATÉ AS PROXIMIDADES DA ESCOLA ESTADUAL ALBERTO SANTOS DUMONT.</t>
   </si>
   <si>
     <t>11010</t>
   </si>
   <si>
-    <t>46</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11010/picarreira26.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11010/picarreira26.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE INTERCEDA JUNTO À SEMOP SOLICITANDO SERVIÇOS DE URBANIZAÇÃO E ILUMINAÇÃO PÚBLICA DO BAIRRO PIÇARREIRA.</t>
   </si>
   <si>
     <t>11011</t>
   </si>
   <si>
-    <t>47</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11011/praca_civica_26.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11011/praca_civica_26.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REALIZAÇÃO DE REPAROS NOS BRINQUEDOS E DEMAIS ESTRUTURAS DA PRAÇA CÍVICA DE SANTANA.</t>
   </si>
   <si>
     <t>11012</t>
   </si>
   <si>
-    <t>48</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11012/servico_de_drenagem.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11012/servico_de_drenagem.pdf</t>
   </si>
   <si>
     <t>REQUER A EXECUÇÃO DE SERVIÇOS DE DRENAGEM PLUVIAL, COM IMPLANTAÇÃO DE SISTEMA DE ESCOAMENTO DE ÁGUAS E INSTALAÇÃO DE MANILHAS NA RUA WALTER BARBOSA DE ARAÚJO, LOCALIZADA NO BAIRRO FONTE NOVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>11013</t>
   </si>
   <si>
-    <t>49</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11013/drenagem26.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11013/drenagem26.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, ANDERSON ALMEIDA, SOLICITANDO A REALIZAÇÃO DAS LIMPEZAS E DESOBSTRUÇÃO DE CANAIS E DEMAIS EQUIPAMENTOS DE DRENAGEM DE SANTANA.</t>
   </si>
   <si>
     <t>11014</t>
   </si>
   <si>
-    <t>50</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11014/guarda_municipal26.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11014/guarda_municipal26.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CELERIDADE NA FORMAÇÃO E IMPLANTAÇÃO DA GUARDA MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>11015</t>
   </si>
   <si>
-    <t>51</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11015/drenagem26..doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11015/drenagem26..doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, ANDERSON ALMEIDA, SOLICITANDO A IMPLANTAÇÃO DE SISTEMA DE DRENAGEM NA AVENIDA RIO BRANCO, PARAÍSO, NO TRECHO DA RUA OSVALDO CRUZ, LOCAL ATUALMENTE EM OBRAS.</t>
   </si>
   <si>
     <t>11016</t>
   </si>
   <si>
-    <t>52</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11016/2-_o_servico_de_sinalizacao_vertical_e_horizontal_nas_proximidades_das_escolas_municipais_que_ficam_no_bairro_iguarape_da_fortaleza..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11016/2-_o_servico_de_sinalizacao_vertical_e_horizontal_nas_proximidades_das_escolas_municipais_que_ficam_no_bairro_iguarape_da_fortaleza..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, QUE SEJA REALIZADO O SERVIÇO DE SINALIZAÇÃO VERTICAL E HORIZONTAL NAS PROXIMIDADES DAS ESCOLAS MUNICIPAIS QUE FICAM NO BAIRRO IGUARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>11017</t>
   </si>
   <si>
-    <t>53</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11017/1-realizado_o_servico_de_fiscalizacao_de_terrenos_baldios_e_verificacao_de_limpeza_manutencao_dos_terrenos_baldios_se_tornando_lixeiras_viciadas.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11017/1-realizado_o_servico_de_fiscalizacao_de_terrenos_baldios_e_verificacao_de_limpeza_manutencao_dos_terrenos_baldios_se_tornando_lixeiras_viciadas.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE FISCALIZAÇÃO DE TERRENOS BALDIOS E VERIFICAÇÃO DE LIMPEZA, MANUTENÇÃO DOS TERRENOS BALDIOS ONDE TEM SE TORNADO LIXEIRAS VICIADAS, ENTRE AS RUAS DAMIÃO DA CRUZ BARRETO E AVENIDA DAS NAÇÕES, PROXÍMO A UBS IACY ALCÂNTARA, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>11018</t>
   </si>
   <si>
-    <t>54</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11018/ilha_de_santana-1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11018/ilha_de_santana-1.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE OBRAS DE REFORMA OU CONSTRUÇÃO DE NOVA ESTRUTURA DA PASSARELA QUE DÁ ACESSO À ANTIGA ESCOLA BOSQUE, LOCALIZADA NO DISTRITO DA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>11021</t>
   </si>
   <si>
-    <t>55</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11021/reforma_da_arena_novo_horizonte.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11021/reforma_da_arena_novo_horizonte.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE REFORMA E PINTURA DA ARENA DO NOVO HORIZONTE, LOCALIZADA ENTRE AS RUAS MARIA JACIRA FERREIRA DE BRITO E RAIMUNDO NUNES DA CRUZ EM SANTANA/AP.</t>
   </si>
   <si>
     <t>11023</t>
   </si>
   <si>
-    <t>56</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11023/limpeza_e_retirada_de_entulho_no_paraiso.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11023/limpeza_e_retirada_de_entulho_no_paraiso.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE LIMPEZA DE CANAL E RETIRADA DE ENTULHO NA INTERSEÇÃO DA AVENIDA COELHO NETO COM A RUA OSWALDO CRUZ, NO BAIRRO PARAÍSO - SANTANA/AP.</t>
   </si>
   <si>
     <t>11024</t>
   </si>
   <si>
-    <t>57</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11024/4-_realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_na_avenida_7_de_setembro__no_bairro_area_comercial.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11024/4-_realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_na_avenida_7_de_setembro__no_bairro_area_comercial.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA NA AVENIDA 7 DE SETEMBRO, ENTRE AS RUA COSTA E SILVA COM A RUA PRESIDENTE KENNEDY, NO BAIRRO AREA COMERCIAL.</t>
   </si>
   <si>
     <t>11025</t>
   </si>
   <si>
-    <t>58</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11025/a_implantacao_e_inclusao_de_pontos_de_comercializacao_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11025/a_implantacao_e_inclusao_de_pontos_de_comercializacao_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE AQUICULTURA E PESCA, A IMPLANTAÇÃO E INCLUSÃO DE PONTOS DE COMERCIALIZAÇÃO DO PROGRAMA PEIXE POPULAR NOS BAIRROS JARDIM FLORESTA E PARAÍSO, DURANTE O PERÍODO DA SEMANA SANTA, VISANDO AMPLIAR O ACESSO DA POPULAÇÃO AO PRODUTO A PREÇOS ACESSÍVEIS.</t>
   </si>
   <si>
     <t>11026</t>
   </si>
   <si>
-    <t>59</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11026/3-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_que_ficam__do_canal.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11026/3-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_que_ficam__do_canal.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA EM TODA A EXTENSÃO QUE FICAM NAS VIAS DAS RUA DO CANAL, RUA MARGARIDA TRINDADE LIMA, NA RUA OSVALDO CRUZ E AVENIDA RIO BRANCO, DOS CANAIS DE DRENAGEM QUE SE ENCONTRAM NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11027</t>
   </si>
   <si>
-    <t>60</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11027/servicos_de_drenagem_pluvial_anchieta_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11027/servicos_de_drenagem_pluvial_anchieta_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE OBRAS A ADOÇÃO DE PROVIDÊNCIAS PARA A CELERIDADE NA EXECUÇÃO DAS OBRAS DE IMPLANTAÇÃO DO SISTEMA DE DRENAGEM COM INSTALAÇÃO DE MANILHAS NA AVENIDA JOSÉ DE ANCHIETA, NO TRECHO COMPREENDIDO ENTRE AS RUAS POETA MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO COMERCIAL, BEM COMO A FISCALIZAÇÃO E COBRANÇA DE PROVIDÊNCIAS JUNTO À EMPRESA CONTRATADA, EM RAZÃO DA DEMORA SUPERIOR A 20 DIAS APÓS A DEMOLIÇÃO DA CABECEIRA DE PASSARELA, COMPROMETENDO A MOBILIDADE E O DIREITO DE IR E VIR DA POPULAÇÃO, E REQUER INFORMAÇÕES ACERCA DO PRAZO PREVISTO PARA CONCLUSÃO DA OBRA.</t>
   </si>
   <si>
     <t>11028</t>
   </si>
   <si>
-    <t>61</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11028/realizacao_de_acoes_fiscalizatorias_e_educativas_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11028/realizacao_de_acoes_fiscalizatorias_e_educativas_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO, A REALIZAÇÃO DE AÇÕES FISCALIZATÓRIAS E EDUCATIVAS, COM PUBLICIDADE DE CRONOGRAMA DE ATIVIDADES, VISANDO À PRESERVAÇÃO DE ÁREAS DE RESSACA E MARGENS DE RIOS NO MUNICÍPIO, INCLUINDO FISCALIZAÇÃO DE CRIMES AMBIENTAIS, LIMPEZA E CONSERVAÇÃO DE ÁREAS CRÍTICAS, PROTEÇÃO DE RECURSOS HÍDRICOS E EDUCAÇÃO AMBIENTAL, COM FUNDAMENTO NO CÓDIGO DE POSTURAS (LEI Nº 266/95).</t>
   </si>
   <si>
     <t>11029</t>
   </si>
   <si>
-    <t>62</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11029/passarela_localizada_na_raimundo_ferreira_guedes_entre_as_terceira_avenida_e_quarta_avenida.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11029/passarela_localizada_na_raimundo_ferreira_guedes_entre_as_terceira_avenida_e_quarta_avenida.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA NA RAIMUNDO FERREIRA GUEDES, ENTRE AS TERCEIRA AVENIDA E QUARTA AVENIDA, NO BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO DE SANTANA/AP</t>
   </si>
   <si>
     <t>11030</t>
   </si>
   <si>
-    <t>63</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11030/servicos_de_drenagem_pluvial_-_jardim_floresta_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11030/servicos_de_drenagem_pluvial_-_jardim_floresta_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER A EXECUÇÃO DE OBRAS DE DRENAGEM PLUVIAL, COM INSTALAÇÃO DE MANILHAS, NO TRECHO DA VIA CONHECIDA POPULARMENTE COMO RAMAL DO GAÚCHO, NO BAIRRO JARDIM FLORESTA, QUE DÁ ACESSO AOS BAIRROS PARQUE DAS LARANJEIRAS E JARDIM DE DEUS, COM VISTAS À CONTINUIDADE DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA REALIZADOS EM PARCERIA ENTRE O GOVERNO DO ESTADO DO AMAPÁ E A PREFEITURA MUNICIPAL DE SANTANA, TRATANDO-SE DE OBRA ESTRATÉGICA DE MOBILIDADE URBANA QUE GARANTIRÁ O ACESSO À RODOVIA DUCA SERRA, BEM COMO SOLICITA INFORMAÇÕES SOBRE OS PRAZOS PARA EXECUÇÃO DA REFERIDA OBRA.</t>
   </si>
   <si>
     <t>11049</t>
   </si>
   <si>
-    <t>64</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11049/alojamento.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11049/alojamento.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CONSTRUÇÃO DE ALOJAMENTOS PARA PROFESSORES NAS ESCOLAS DA ZONA RURAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>11050</t>
   </si>
   <si>
-    <t>65</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11050/sao_joao_apostolo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11050/sao_joao_apostolo.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A PAVIMENTAÇÃO E DRENAGEM DO TRECHO DA AV. SÃO JOÃO APÓSTOLO, LOCALIZADO NO BAIRRO JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>11051</t>
   </si>
   <si>
-    <t>66</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11051/pontes.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11051/pontes.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REFORMA DAS PONTES DO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>11053</t>
   </si>
   <si>
-    <t>67</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11053/faixa_elevada_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11053/faixa_elevada_1.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CONSTRUÇÃO DE UMA FAIXA ELEVADA DE PEDESTRE, COM A DEVIDA SINALIZAÇÃO, EM FRENTE AO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO À PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA – MUNDO AZUL, LOCALIZADO NA RUA SALVADOR DINIZ, BAIRRO PROVEDOR.</t>
   </si>
   <si>
     <t>11054</t>
   </si>
   <si>
-    <t>68</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11054/requerimento_-_solicitando_iluminacao_na_trv._angelo_de_moraes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11054/requerimento_-_solicitando_iluminacao_na_trv._angelo_de_moraes.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA, A MANUTENÇÃO E INSTALAÇÃO DE NOVOS PONTOS DE ILUMINAÇÃO PÚBLICA, NA TRAVESSA ÂNGELO DE MORAES NO BAIRRO REMÉDIOS 2.</t>
   </si>
   <si>
     <t>11055</t>
   </si>
   <si>
-    <t>69</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11055/requerimento_-_retomada_do_funcionamento_posto_de_saude_matao_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11055/requerimento_-_retomada_do_funcionamento_posto_de_saude_matao_3.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA A RETOMADA DO FUNCIONAMENTO DO POSTO DE SAÚDE DA COMUNIDADE MATÃO 3, NO DISTRITO DO PIAÇACÁ, DO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11056</t>
   </si>
   <si>
-    <t>70</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11056/requerimento-_solitacao_limpeza_na_trav.__angelo_de_moraes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11056/requerimento-_solitacao_limpeza_na_trav.__angelo_de_moraes.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA A LIMPEZA DA TRAVESSA ÂNGELO DE MORAES NO BAIRRO REMÉDIOS 2.</t>
   </si>
   <si>
     <t>11058</t>
   </si>
   <si>
-    <t>71</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11058/requerimento_no_iluminacao_passarela_em_frente_ao_4_batalhao_-_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11058/requerimento_no_iluminacao_passarela_em_frente_ao_4_batalhao_-_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A PASSARELA EM FRENTE AO 4° BATALHÃO DA POLICÍA MILITAR, LOCALIZADO NA RODOVIA DUCA SERRA, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11059</t>
   </si>
   <si>
-    <t>72</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11059/requerimento_no_sinalizacao_princesa_isabel-_hospitalidade_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11059/requerimento_no_sinalizacao_princesa_isabel-_hospitalidade_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR LUCAS DOS SANTOS NAHUM – DIRETOR PRESIDENTE DO STTRANS, SOLICITO A IMPLANTAÇÃO E/OU REFORÇO DA SINALIZAÇÃO VIÁRIA NA AVENIDA PRINCESA ISABEL COM A RUA PRESIDENTE JOHN FITZGERALD KENNEDY, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>11066</t>
   </si>
   <si>
-    <t>73</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11066/requerimento_pavimentacao_nova_uniao_reinteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11066/requerimento_pavimentacao_nova_uniao_reinteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 70/2025 SOLICITA A REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM A EXECUÇÃO DE OBRAS COMPLEMENTARES, TAIS COMO DRENAGEM E TERRAPLANAGEM, NA PASSAGEM BOM VIVER E NA RUA DA ESPERANÇA (TRECHO COMPREENDIDO ENTRE A ALAMEDA 02 E A ALAMEDA A), BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>11067</t>
   </si>
   <si>
-    <t>74</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11067/requerimento__iluminacao_multirao_reinteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11067/requerimento__iluminacao_multirao_reinteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP REINTERAÇÃO AO REQUERIMENTO DE Nº122/2025 REQUER QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA POR TODA EXTENÇÃO DA PONTE AO FINAL DA AVENIDA TANCREDO NEVES, BAIRRO MULTIRÃO.</t>
   </si>
   <si>
     <t>11068</t>
   </si>
   <si>
-    <t>75</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11068/requerimento_jardim_de_deus_1_reinteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11068/requerimento_jardim_de_deus_1_reinteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 54/2025 SOLICITA OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES COMO O SERVIÇO DE TERRAPLANAGEM, NA RUA PEDRO SALES CARDOSO, (conhecida como rua da paz), e NA AVENIDA SÃO JOÃO APOSTOLO, BAIRRO:JARDIM DE DEUS 1 (bairro localizado atras da antiga lixeira).</t>
   </si>
   <si>
     <t>11069</t>
   </si>
   <si>
-    <t>76</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11069/requerimento_de_caes_de_rua.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11069/requerimento_de_caes_de_rua.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS com copias a coordenadora Suane lima  e ao DEPARTAMENTO DE PROTEÇÃO E BEM-ESTAR ANIMAL, REQUER-SE A ADOÇÃO DO USO DE COLEIRAS REFLEXIVAS EM CÃES COMUNITÁRIOS COMO POLÍTICA PÚBLICA SIMPLES, DE BAIXO CUSTO E CARÁTER PREVENTIVO, COM O OBJETIVO DE AUMENTAR A VISIBILIDADE DOS ANIMAIS, COM RISCOS DE ATROPELAMENTOS, ESPECIALMENTE EM VIAS DE GRANDE CIRCULAÇÃO E NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>11070</t>
   </si>
   <si>
-    <t>77</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11070/requerimento_coleta_de_lixo_rio_vila_nova_reinteracao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11070/requerimento_coleta_de_lixo_rio_vila_nova_reinteracao.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADO O SERVIÇO DE COLETA DE LIXO FLUVIAL NA FOZ DO VILLA NOVA, LOCALIZADA NO DISTRITO DO ANAUERAPUCU.</t>
   </si>
   <si>
     <t>11071</t>
   </si>
   <si>
-    <t>78</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11071/requerimento_escola_vila_nova_reinteracao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11071/requerimento_escola_vila_nova_reinteracao.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 101/2025, SOLICITANDO A REFORMA  DA ESCOLA MUNICIPAL FOZ DO RIO VILA NOVA, LOCALIZADO NO DISTRITO DE SANTANA</t>
   </si>
   <si>
     <t>11072</t>
   </si>
   <si>
-    <t>79</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11072/requerimento_hospitalidade_rua.john_kenedy_reinteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11072/requerimento_hospitalidade_rua.john_kenedy_reinteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP ,REINTERAÇÃO AO REQUERIMENTO DE Nº 57/2025 SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES COMO O SERVIÇO DE TERRAPLANAGEM, NA AVENIDA BRASÍLIA, BAIRRO: HOSPITALIDADE, ENTRE a R. PRES. JOHN F. KENEDY E a R. PEDRO SALVADOR DINIZ.</t>
   </si>
   <si>
     <t>11073</t>
   </si>
   <si>
-    <t>80</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11073/requerimentopavimentacao_nova_uniaopiscina_reinteracao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11073/requerimentopavimentacao_nova_uniaopiscina_reinteracao.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REITERO O REQUERIMENTO Nº 72/2025, A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E ATERRO NA ÁREA ANTERIORMENTE CONHECIDA COMO “PISCINA DO ISAÍAS”, ATUALMENTE DENOMINADA RUA DA PISCINA, COM ENTRADA PELA PASSAGEM BOM VIVER, LOCALIZADA NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>11074</t>
   </si>
   <si>
-    <t>81</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11074/requerimento__limpeza_av_rui_barbosa_hospitalidade.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11074/requerimento__limpeza_av_rui_barbosa_hospitalidade.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADA A LIMPEZA DA VIA PÚBLICA NA AVENIDA RUI BARBOSA, NO FINAL DO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>11075</t>
   </si>
   <si>
-    <t>82</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11075/requerimento_medico_vila_nova_reinteracao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11075/requerimento_medico_vila_nova_reinteracao.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SR. SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E PARA AO SR.(A) ITHIARA GUEDES DAS VIRGENS MADUREIRA – SECRETÁRIA MUNICIPAL DE SAÚDE – SEMSA, REINTERAÇÃO AO REQUERIMENTO DE Nº 97/2025 SOLICITANDO A CONTRATAÇÃO DE 1 (UM) MÉDICO(A) E (UM) ENFERMEIRO(A) PARA ATUAR NA UBS  FOZ DO RIO VILA NOVA, LOCALIZADO NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11082</t>
   </si>
   <si>
-    <t>83</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11082/8-_realizado_a_implantacao_de_agente_comunitario_de_saude_asc_no_bairro_jardim_floresta..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11082/8-_realizado_a_implantacao_de_agente_comunitario_de_saude_asc_no_bairro_jardim_floresta..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO IMPLANTADO O SERVIÇO DE ATENÇÃO A SAÚDE BÁSICA DOS AGENTE COMUNITÁRIO DE SAÚDE (ASC), NOS BAIRROS JARDIM DE DEUS I E II E NO JARDIM FLORESTA, PARA ATENDER A DEMANDA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>11083</t>
   </si>
   <si>
-    <t>84</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11083/9-_ampliacao_da_equipe_de_servicos_gerais_creche_municipal_professora_liana_rodrigues_sardinha..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11083/9-_ampliacao_da_equipe_de_servicos_gerais_creche_municipal_professora_liana_rodrigues_sardinha..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SENHOR AMARILSON GUILHERME DO AMARAL- SECRETÁRIO MUNICIPAL DE EDUCAÇÃO-SEME, QUE SEJA REALIZADO A AMPLIAÇÃO DA EQUIPE DE SERVIÇOS GERAIS, POIS SE TEM APENAS 2 SERVIDORES PARA DAR SUPORTE PARA TODA A PARA A CRECHE MUNICIPAL PROFESSORA LIANA RODRIGUES SARDINHA, QUE FICA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>11086</t>
   </si>
   <si>
-    <t>85</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11086/coleta_de_lixo_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11086/coleta_de_lixo_2.pdf</t>
   </si>
   <si>
     <t>REQUER, REALIZAÇÃO DE SERVIÇOS REGULARES E EFICIENTES DE COLETA DE LIXO EM TODOS OS BAIRROS DO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11087</t>
   </si>
   <si>
-    <t>86</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11087/limpeza_geral_no_novo_horizonte.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11087/limpeza_geral_no_novo_horizonte.docx</t>
   </si>
   <si>
     <t>REQUER A SOLICITAÇÃO DE LIMPEZA E RETIRADA DE ENTULHO EM TODO BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11088</t>
   </si>
   <si>
-    <t>87</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11088/iluminacao_remedios_2_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11088/iluminacao_remedios_2_2.docx</t>
   </si>
   <si>
     <t>REQUER A MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA 6, NO BAIRRO REMÉDIOS II, EM SANTANA/AP.</t>
   </si>
   <si>
     <t>11089</t>
   </si>
   <si>
-    <t>88</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11089/requerimento_-_caju_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11089/requerimento_-_caju_.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON_x000D_
 RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA INFORMAÇÕES E PROVIDÊNCIAS URGENTES QUANTO À SITUAÇÃO DE ABANDONO DA CASA DA JUVENTUDE (CAJU) BEM COMO A APRESENTAÇÃO DE PLANO DE REVITALISAÇÃO E REATIVAÇÃO DO ESPAÇO, LOCALIZADO NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>11090</t>
   </si>
   <si>
-    <t>89</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11090/passarela_104b._novo_horizonte.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11090/passarela_104b._novo_horizonte.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA “104B”, LOCALIZADO ENTRE AS RUAS RAIMUNDO NUNES DA CRUZ E RAIMUNDO FERREIRA GUEDES, NO BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO DE SANTANA/AP</t>
   </si>
   <si>
     <t>11092</t>
   </si>
   <si>
-    <t>90</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11092/requerimento_nelciana_vasques_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11092/requerimento_nelciana_vasques_2.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA A SERVIÇOS DE DRENAGEM, DESOBSTRUÇÃO E IMPLANTAÇÃO DE SISTEMA ADEQUADO DE FILTRAÇÃO E ESCOAMENTO DE ÁGUAS PLUVIAIS NA TRAVESSA NELCIANA VASQUES, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>11095</t>
   </si>
   <si>
-    <t>91</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11095/requerimento_no_001.26_-semop_-_solicitacao_de_reforma_ubs_matapi.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11095/requerimento_no_001.26_-semop_-_solicitacao_de_reforma_ubs_matapi.docx</t>
   </si>
   <si>
     <t>O VEREADOR RARISON SANTIAGO, INTEGRANTE DO PARTIDO SOLIDARIEDADE E REPRESENTANTE DO MUNICÍPIO DE SANTANA, VEM, REQUERE À MESA DIRETORA, DENTRO DOS TERMOS REGIMENTAIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR, SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR,  ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS._x000D_
  	 REQUERENDO QUE SEJA REALIZADA  COM URGÊNCIA À REFORMA NA UBS SANTO ANTÔNIO DO MATAPI, LOCALIZADA NA COMUNIDADE DE SANTO ANTÔNIO, NO RIO MATAPI, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11096</t>
   </si>
   <si>
-    <t>92</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11096/requerimento_n_iluminacao_av_castro_alves-_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11096/requerimento_n_iluminacao_av_castro_alves-_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A AVENIDA POE. CASTRO ALVES O TRECHO COMPREENDIDO ENTRE AS RUAS POE. MACHADO DE ASSIS E RUA CLAÚDIO LÚCIO MONTEIRO.</t>
   </si>
   <si>
     <t>11098</t>
   </si>
   <si>
-    <t>93</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11098/requerimento_no_lombadas_av_rio_branco.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11098/requerimento_no_lombadas_av_rio_branco.pdf</t>
   </si>
   <si>
     <t>EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO INSTALAÇÃO DE LOMBADAS PARA MELHOR SINALIZAÇÃO E SEGURANÇA VIÁRIA NA AVENIDA RIO BRANCO, NO TRECHO COMPREENDIDO ENTRE A RUA OSVALDO CRUZ E A RUA PADRE VITÓRIO GALIANE.</t>
   </si>
   <si>
     <t>11099</t>
   </si>
   <si>
-    <t>94</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11099/requerimento_no__agente_de_endemias_bairro_elesbao_-_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11099/requerimento_no__agente_de_endemias_bairro_elesbao_-_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO BAIRRO ELESBÃO (ÁREA DE PONTE).</t>
   </si>
   <si>
     <t>11100</t>
   </si>
   <si>
-    <t>95</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11100/requerimento_tapa_buraco_av_sao_paulo_apostolo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11100/requerimento_tapa_buraco_av_sao_paulo_apostolo.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE MANUTENÇÃO ASFÁLTICA, SERVIÇO DE TAPA-BURACO, NA AVENIDA SÃO PAULO APÓSTOLO, DE ESQUINA COM R. PRESIDENTE MANOEL DEODORO DA FONSECA, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11101</t>
   </si>
   <si>
-    <t>96</t>
-[...5 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11101/requerimento_recapeamento_asfaltico__2026.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11101/requerimento_recapeamento_asfaltico__2026.docx</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON DE ALMEIRA FEIO, SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP. REQUER RECAPEAMENTO ASFÁLTICO NA AVENIDA COELHO NETO, ENTRE AS RUAS OSWALDO CRUZ E GARRASTAZU MÉDICI, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11102</t>
   </si>
   <si>
-    <t>97</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11102/requerimento_iluminacao_tv._alexandrina_provedor2.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11102/requerimento_iluminacao_tv._alexandrina_provedor2.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA TRAVESSA ALEXANDRINA, NO BAIRRO PROVEDOR 2.</t>
   </si>
   <si>
     <t>11103</t>
   </si>
   <si>
-    <t>98</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11103/requerimento_limpeza_jardim_de_deus.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11103/requerimento_limpeza_jardim_de_deus.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP OS SERVIÇOS DE LIMPEZA E ROÇAGEM NO BAIRRO JARDIM DE DEUS 1 E 2, POR TODO PERÍMETRO DA AV. SÃO JOÃO APOSTOLO, (QUE TEM INICIO DESDE DA ENTRADA QUE PASSA AO LADO DA IGREJA CONGREGAÇÃO PEDRA ANGULAR (IGREJA ESSA LOCALIZADA AO FINAL DA AV. SÃO PAULO ) FINALIZANDO ATRÁS DA RÁDIO TARUMÃ.</t>
   </si>
   <si>
     <t>11104</t>
   </si>
   <si>
-    <t>99</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11104/requerimento_asfalto_nas_alamedas_reinteracao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11104/requerimento_asfalto_nas_alamedas_reinteracao.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP REINTERAÇÃO AO REQUERIMENTO DE Nº 14/2025, SOLICITANDO OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES COMO SERVIÇO DE TERRAPLANAGEM, NAS SEGUINTES VIAS; ALAMEDA DOS GIRASSÓIS E ALAMEDA DA VIOLETA, NO TRECHO COMPREENDIDO ENTRE O FINAL DA AVENIDA SANTANA E A AVENIDA SÃO PAULO APÓSTOLO, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>11105</t>
   </si>
   <si>
-    <t>100</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11105/requerimento_semafaros_reiteracao_2026.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11105/requerimento_semafaros_reiteracao_2026.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, REINTERAÇÃO AO REQUERIMENTO DE Nº 543/2025, ONDE SOLICITA OS SERVIÇOS DE REPARO E MANUTENÇÃO DE SEMÁFOROS INOPERANTES NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11107</t>
   </si>
   <si>
-    <t>101</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11107/requerimento_tapa_buraco_na_r._euclides_rodrigues.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11107/requerimento_tapa_buraco_na_r._euclides_rodrigues.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE MANUTENÇÃO ASFÁLTICA, POR MEIO DE OPERAÇÃO TAPA-BURACO, EM TODA A EXTENSÃO DA RUA EUCLIDES RODRIGUES.</t>
   </si>
   <si>
     <t>11108</t>
   </si>
   <si>
-    <t>102</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11108/requerimento_asfalto_comunidade_sao_jose.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11108/requerimento_asfalto_comunidade_sao_jose.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A FISCALIZAÇÃO NA EXECUÇÃO DO ASFALTAMENTO DO RAMAL DA FLORA, OS MORADORES PEDEM QUE A PAVIMENTAÇÃO ASFÁLTICA SE ESTENDA ATÉ A COMUNIDADE DE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>11109</t>
   </si>
   <si>
-    <t>103</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11109/requerimento_lixeira_castro_alves.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11109/requerimento_lixeira_castro_alves.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP OS SERVIÇOS DE LIMPEZA E RETIRADA DE UMA LIXEIRA VICIADA NA AV. POE. CASTRO ALVES, ESQUINA COM A TV. L4, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>11110</t>
   </si>
   <si>
-    <t>104</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento__asfalto_av_rui_barbosa_hospitalidade.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento__asfalto_av_rui_barbosa_hospitalidade.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP  OS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO AO FINAL DA AV. RUI BARBOSA, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>11111</t>
   </si>
   <si>
-    <t>105</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento__limpeza_r._pres._marechal.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento__limpeza_r._pres._marechal.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A LIMPEZA E RETIRADA DE MATO DAS VALAS QUE SE ENCONTRAM ENTUPIDAS NA RUA PRES. MARECHAL DEODORO DA FONSECA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA DOM PEDRO E A AVENIDA DAS NAÇÕES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11112</t>
   </si>
   <si>
-    <t>106</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11112/coleta_de_lixo_.......docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11112/coleta_de_lixo_.......docx</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, INFORMAÇÕES ACERCA DO CONTRATO DO SERVIÇO DE COLETA DE LIXO, INCLUINDO A REGULARIZAÇÃO DOS PAGAMENTOS, BEM COMO AS PROVIDÊNCIAS ADOTADAS PARA ASSEGURAR A REGULARIZAÇÃO E A CONTINUIDADE DA PRESTAÇÃO DO SERVIÇO, POR SE TRATAR DE ATIVIDADE ESSENCIAL E DE CARÁTER CONTÍNUO.</t>
   </si>
   <si>
     <t>11113</t>
   </si>
   <si>
-    <t>107</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11113/reforma_da_associacao_dos_moradores_do_novo_horizonte_novo_horizonte.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11113/reforma_da_associacao_dos_moradores_do_novo_horizonte_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE REFORMA DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO NOVO HORIZONTE, LOCALIZADA ENTRE A RUA MARIA JACIRA FERREIRA DE BRITO E A AVENIDA MANOEL FERREIRA GUEDES, NO BAIRRO NOVO HORIZONTE, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11114</t>
   </si>
   <si>
-    <t>108</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11114/construcao_de_uma_unidade_publica_no_bairro_jardim_floresta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11114/construcao_de_uma_unidade_publica_no_bairro_jardim_floresta.pdf</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE SAÚDE, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA A POSSÍVEL CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO JARDIM FLORESTA, VISANDO AMPLIAR O ACESSO AOS SERVIÇOS DE ATENÇÃO PRIMÁRIA E ATENDER À DEMANDA DA COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>11116</t>
   </si>
   <si>
-    <t>109</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11116/construir_uma_escola_no_bairro_jardim_floresta.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11116/construir_uma_escola_no_bairro_jardim_floresta.docx</t>
   </si>
   <si>
     <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA A CONSTRUÇÃO DE UMA CRECHE ESCOLA NO BAIRRO JARDIM FLORESTA, CONSIDERANDO A INSUFICIÊNCIA DE EQUIPAMENTOS PÚBLICOS EDUCACIONAIS NA LOCALIDADE, A CRESCENTE DEMANDA DA POPULAÇÃO E A DISTÂNCIA DOS DEMAIS ESTABELECIMENTOS DE ENSINO, EM RAZÃO DE SER UM BAIRRO MAIS AFASTADO DO CENTRO URBANO.</t>
   </si>
   <si>
     <t>11117</t>
   </si>
   <si>
-    <t>110</t>
-[...1 lines deleted...]
-  <si>
     <t>MARCO AURÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_cemiterio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_cemiterio.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DO PRÉDIO ADMINISTRATIVO DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>11118</t>
   </si>
   <si>
-    <t>111</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_ilha_de_santana_-_praca.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_ilha_de_santana_-_praca.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL A REFORMA DA PRAÇA, LOCALIZADA NA ILHA DE SANTNA.</t>
   </si>
   <si>
     <t>11119</t>
   </si>
   <si>
-    <t>112</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11119/requerimento_praca_do__mutirao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11119/requerimento_praca_do__mutirao.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL A REFORMA E MODERNIZAÇÃO DA PRAÇA, LOCALIZADO NO BAIRRO MUTIRÃO DO PARAISO</t>
   </si>
   <si>
     <t>11120</t>
   </si>
   <si>
-    <t>113</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_centro_comunitario_mutirao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_centro_comunitario_mutirao.doc</t>
   </si>
   <si>
     <t>SOLICITAR AO EXECUTIVO MUNICIPAL A REFORMA DO CENTRO COMUNITÁRIO, LOCALIZADO NO BAIRRO MUTIRÃO DO PARAISO.</t>
   </si>
   <si>
     <t>11121</t>
   </si>
   <si>
-    <t>114</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11121/jardim_de_deus.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11121/jardim_de_deus.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando a realização de serviços de capina e remoção de entulhos no bairro Jardim de Deus.</t>
   </si>
   <si>
     <t>11122</t>
   </si>
   <si>
-    <t>115</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11122/lixo_biblioteca.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11122/lixo_biblioteca.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando que interceda junto à Secretaria Municipal de Obras e Serviços Urbano, para que seja feita a retirada do lixo acumulado em frente à antiga Biblioteca Municipal de Santana, localizada no bairro Nova Brasília.</t>
   </si>
   <si>
     <t>11123</t>
   </si>
   <si>
-    <t>116</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11123/jardim_de_deus_iluminacao_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11123/jardim_de_deus_iluminacao_1.doc</t>
   </si>
   <si>
     <t>Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando que interceda junto ao setor municipal competente, para que sejam providenciadas as melhorias necessárias no sistema de iluminação pública do bairro Jardim de Deus.</t>
   </si>
   <si>
     <t>11125</t>
   </si>
   <si>
-    <t>117</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11125/tambaqui_iluminacao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11125/tambaqui_iluminacao.doc</t>
   </si>
   <si>
     <t>ao Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando que interceda junto ao setor municipal competente, para que sejam providenciadas as melhorias necessárias no sistema de iluminação pública do bairro ACQUAVILE TAMBAQUI.</t>
   </si>
   <si>
     <t>11127</t>
   </si>
   <si>
-    <t>118</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11127/6-contratadosas_dois_farmaceuticos_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_o_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11127/6-contratadosas_dois_farmaceuticos_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_o_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJAM CONTRATADOS(AS) DOIS FARMACÊUTICOS, UM PARA O TURNO DA MANHÃ E UM PARA O TURNO DA TARDE, PARA A COORDENADORIA DE ASSISTÊNCIA FARMACEUTICA DE SANTANA( CAF).</t>
   </si>
   <si>
     <t>11128</t>
   </si>
   <si>
-    <t>119</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11128/3-_realizado_a_instalacao_de_cameras_de_seguranca_na_rede_de_ensino_municipal_para_melhor_acompanhamento_e_seguranca_para_todo_o_quadro_educacional..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11128/3-_realizado_a_instalacao_de_cameras_de_seguranca_na_rede_de_ensino_municipal_para_melhor_acompanhamento_e_seguranca_para_todo_o_quadro_educacional..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR AMARILSON GUILHERME DO AMARAL- SECRETÁRIO MUNICIPAL DE EDUCAÇÃO-SEME, QUE SEJA REALIZADO A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA REDE DE ENSINO MUNICIPAL PARA MELHOR ACOMPANHAMENTO E SEGURANÇA PARA TODO O QUADRO EDUCACIONAL.</t>
   </si>
   <si>
     <t>11129</t>
   </si>
   <si>
-    <t>120</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11129/1-_realizado_o_servico_de_manutencao_e_ou_substituicao_da_bomba_submersa_que_esta_queimada_onde_a_unidade_basica_de_saudeubs_na_comunidade_do_igarape_do_lago.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11129/1-_realizado_o_servico_de_manutencao_e_ou_substituicao_da_bomba_submersa_que_esta_queimada_onde_a_unidade_basica_de_saudeubs_na_comunidade_do_igarape_do_lago.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO E/ OU SUBSTITUIÇÃO DA BOMBA SUBMERSA, QUE ESTÁ QUEIMADA, ONDE A UNIDADE BASICA DE SAÚDE(UBS) SE ENCONTRA SEM ÁGUA, NA COMUNIDADE DO IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>11130</t>
   </si>
   <si>
-    <t>121</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11130/2-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_da_rua_walter_barbosa_de_araujo_denuncia_feita_por_moradores_do_bairro_fonte_nova..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11130/2-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_da_rua_walter_barbosa_de_araujo_denuncia_feita_por_moradores_do_bairro_fonte_nova..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA EM TODA A EXTENSÃO DA RUA WALTER BARBOSA DE ARAÚJO, DENUNCIA FEITA POR MORADORES, DO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>11131</t>
   </si>
   <si>
-    <t>122</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11131/7-_contratadosas_dois_estoquistas_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11131/7-_contratadosas_dois_estoquistas_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJAM CONTRATADOS(AS) DOIS ESTOQUISTAS, UM PARA O TURNO DA MANHÃ E UM PARA O TURNO DA TARDE, PARA A COORDENADORIA DE ASSISTÊNCIA FARMACEUTICA DE SANTANA( CAF).</t>
   </si>
   <si>
     <t>11132</t>
   </si>
   <si>
-    <t>123</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11132/5-realizado_o_servico_de_ampliacao_da_escola_municipal_paraiso_da_cidadania_escola_fica_no_bairro_paraiso.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11132/5-realizado_o_servico_de_ampliacao_da_escola_municipal_paraiso_da_cidadania_escola_fica_no_bairro_paraiso.docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR AMARILSON GUILHERME DO AMARAL- SECRETÁRIO MUNICIPAL DE EDUCAÇÃO- SEME, QUE SEJA REALIZADO O SERVIÇO DE AMPLIAÇÃO DA ESCOLA MUNICIPAL PARAISO DA CIDADANIA, COM QUADRA ESPORTIVA, AMPLIAÇÃO DO QUANTITATIVO DE SALAS, E IMPLANTAÇÃO DE AREA DE LAZER PARA AS CRIANÇAS, FICA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>11136</t>
   </si>
   <si>
-    <t>124</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11136/4-_servico_de_manutencao_limpeza_para_que_tenha_uma_coleta_de_lixo_efeciente_solicitacao_conteiner_na_ponte_do_padeiro_na_rua_presidente_kennedy_e_na_rua_a1..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11136/4-_servico_de_manutencao_limpeza_para_que_tenha_uma_coleta_de_lixo_efeciente_solicitacao_conteiner_na_ponte_do_padeiro_na_rua_presidente_kennedy_e_na_rua_a1..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA, PARA QUE TENHA UMA COLETA DE LIXO EFECIENTE, SOLICITAÇÃO CONTÊINER PARA A PONTE DO PADEIRO, NA RUA PRESIDENTE KENNEDY E NA RUA A1, DO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>11137</t>
   </si>
   <si>
-    <t>125</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11137/requerimento_constituicao_da_comissao_especial.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11137/requerimento_constituicao_da_comissao_especial.doc</t>
   </si>
   <si>
     <t>OS VEREADORES, QUE ABAIXO SUBSCREVEM O PRESENTE REQUERIMENTO, NO USO DE SUAS ATRIBUIÇÕES LEGAIS E REGIMENTAIS, COM FULCRO NO ART. 50, INCISO I E ART. 51 DO REGIMENTO INTERNO DESTA CASA, REQUEREM A CONSTITUIÇÃO DE UMA COMISSÃO ESPECIAL, CONSTITUÍDA POR 5 MEMBROS COM A FINALIDADE: APURAR GASTOS E LOGÍSTICA DO CARNAVAL 2026 OCORRIDO NO MUNICIPIO DE SANTANTA.</t>
   </si>
   <si>
     <t>11141</t>
   </si>
   <si>
-    <t>126</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11141/requerimento_no_003.26_-semop_-_solicitacao_de_tapa_buraco_av._mari_colares_com_salvado_de_diniz.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11141/requerimento_no_003.26_-semop_-_solicitacao_de_tapa_buraco_av._mari_colares_com_salvado_de_diniz.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RARISON SANTIAGO, INTEGRANTE DO PARTIDO SOLIDARIEDADE E REPRESENTANTE DO MUNICÍPIO DE SANTANA, VEM, REQUERE À MESA DIRETORA, DENTRO DOS TERMOS REGIMENTAIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR, SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR,  ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS._x000D_
  	 REQUER A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACO NO CRUZAMENTO DA RUA PEDRO SALVADO DINIZ COM A AVENIDA MARIA COLARES.</t>
   </si>
   <si>
     <t>11142</t>
   </si>
   <si>
-    <t>127</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11142/requerimento_no_002.26_-semop_-_poda_de_arvore_av._sete_de_setembro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11142/requerimento_no_002.26_-semop_-_poda_de_arvore_av._sete_de_setembro.pdf</t>
   </si>
   <si>
     <t>O VEREADOR RARISON SANTIAGO, INTEGRANTE DO PARTIDO SOLIDARIEDADE E REPRESENTANTE DO MUNICÍPIO DE SANTANA, VEM, REQUERE À MESA DIRETORA, DENTRO DOS TERMOS REGIMENTAIS, OUVIDO O SOBERANO PLENÁRIO, QUE SEJA EXPEDIDO OFÍCIO AO EXCELENTÍSSIMO SENHOR, SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR,  ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS._x000D_
  	 REQUERENDO QUE SEJA REALIZADA  PODA DE UMA ÁRVORE LOCALIZADA NO CANTO DA AVENIDA SETE DE SETEMBRO COM A RUA JOSÉ BRUNO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>11143</t>
   </si>
   <si>
-    <t>128</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11143/8-_contratado_vigilante_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11143/8-_contratado_vigilante_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA INSTALADO SISTEMA DE MONITORAMENTO OU INSTALAÇÃO VIGILÂNCIA PATRIMONIAL,POIS FOI ALVO DE FURTOS, A COORDENADORIA DE ASSISTÊNCIA FARMACÊUTICA DE SANTANA( CAF).</t>
   </si>
   <si>
     <t>11144</t>
   </si>
   <si>
-    <t>129</t>
-[...5 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11144/semop_-_rec._asfaltica_trv_11com_7a.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11144/semop_-_rec._asfaltica_trv_11com_7a.pdf</t>
   </si>
   <si>
     <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, SR. ANDERSON RICARDO DE ALMEIDA FEIO, SOLICITANDO QUE SEJA REALIZADA A RECUPERAÇÃO ASFÁLTICA E SERVIÇO DE TAPA BURACO, NA TRAVESSA 11 COM A 7ª AVENIDA, NO BAIRRO PROVEDOR, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>11145</t>
   </si>
   <si>
-    <t>130</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11145/construcao_de_passarela_acucena_parque.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11145/construcao_de_passarela_acucena_parque.pdf</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA NO FINAL DA RUA DA AÇUCENA, NO BAIRRO PARQUE DAS LARANJEIRAS, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11146</t>
   </si>
   <si>
-    <t>131</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11146/construcao_de_passarela_alameda_dos_girassois_parque.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11146/construcao_de_passarela_alameda_dos_girassois_parque.pdf</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA NO FINAL DA RUA ALAMEDA DOS GIRASSÓIS, NO BAIRRO PARQUE DAS LARANJEIRAS, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11147</t>
   </si>
   <si>
-    <t>132</t>
-[...2 lines deleted...]
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11147/iluminacao_publica_rua_acucena_parque_laranjeira_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11147/iluminacao_publica_rua_acucena_parque_laranjeira_2.pdf</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA (POSTEAMENTO, FIAÇÃO, TROCA DE LÂMPADAS, BRAÇOS E CABEÇAS DE LUMINÁRIAS) NA RUA AÇUCENA, LOCALIZADO NO BAIRRO PARQUE DAS LARANJEIRAS EM SANTANA-AP.</t>
   </si>
   <si>
     <t>11148</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11148/acquaville_tucunare_principal_pav.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11148/acquaville_tucunare_principal_pav.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE MANUTENÇÃO DA MALHA ASFÁLTICA NA AVENIDA RIO AMAZONAS, NO TRECHO COMPREENDIDO ENTRE AS RUA RIO ARAGUARI E MAR GALILEIA, NO BAIRRO ACQUAVILLE TUCUNARÉ, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11149</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11149/acquaville_tucunare_principal_iluminacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11149/acquaville_tucunare_principal_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUER OS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA RIO AMAZONAS, NO TRECHO COMPREENDIDO ENTRE AS RUA RIO ARAGUARI E MAR GALILEIA, NO BAIRRO ACQUAVILLE TUCUNARÉ, NESTE MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>11150</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11150/requerimento_no__tapa_buraco_rua_mar_da_galileia-_acquavile_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11150/requerimento_no__tapa_buraco_rua_mar_da_galileia-_acquavile_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA – BURACO) NA RUA MAR DA GALILÉIA, BAIRRO ACQUAVILLE GAROUPA.</t>
   </si>
   <si>
     <t>11151</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11151/requerimento_no_campanha_de_vacinacao_area_comercial_assinado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11151/requerimento_no_campanha_de_vacinacao_area_comercial_assinado.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITO CAMPANHA DE VACINAÇÃO NO BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>11152</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11152/requerimento_no_melhora_no_atendimeno_da_ubs_picarreira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11152/requerimento_no_melhora_no_atendimeno_da_ubs_picarreira.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER PROVIDÊNCIAS PARA APRIMORAMENTO DO ATENDIMENTO NA UBS DA PIÇARREIRA.</t>
   </si>
   <si>
     <t>11155</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11155/reinteracoa_requerimento_praca_ilha_santana.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11155/reinteracoa_requerimento_praca_ilha_santana.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP REINTERAÇÃO AO REQUERIMENTO DE Nº 482/2025 SOLICITA A REFORMA GERAL, MODERNIZAÇÃO E REVITALIZAÇÃO COMPLETA DA PRAÇA LOCALIZADA NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>11156</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11156/reinteracao_parada_de_onibus_jardim_de_deus.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11156/reinteracao_parada_de_onibus_jardim_de_deus.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, REINTERAÇÃO AO REQUERIMENTO DE Nº 484/2025 SOLICITA OS SERVIÇOS DE IMPLEMENTAÇÃO DE UMA PARADA DE ÔNIBUS NO BAIRRO JARDIM DE DEUS 1, PARA OS ESTUDANTE QUE AGUARDAM O TRANSPORTE ESCOLAR.</t>
   </si>
   <si>
     <t>11157</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11157/requerimento_iluminacao_rua_damiao_da_cruz_barreto.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11157/requerimento_iluminacao_rua_damiao_da_cruz_barreto.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, REVISÃO E ADEQUAÇÃO DA FIAÇÃO ELÉTRICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, POR TODA A EXTENSÃO DA RUA DAMIÃO DA CRUZ BARRETO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>11158</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11158/requerimento_tapa_buraco_acquaville.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11158/requerimento_tapa_buraco_acquaville.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP  QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AVENIDA RIO AMAZONAS, NO BAIRRO ACQUAVILLE.</t>
   </si>
   <si>
     <t>11159</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11159/requerimento_reinteracao_iluminacao_princesa_isabel.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11159/requerimento_reinteracao_iluminacao_princesa_isabel.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, INCLUINDO REVISÃO DA FIAÇÃO ELÉTRICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AVENIDA PRINCESA ISABEL, NO TRECHO DE ESQUINA COM A RUA ABÍLIO RODRIGUES, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
+    <t>11166</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11166/picarreira_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, ANDERSON ALMEIDA, SOLICITANDO SERVIÇOS DE URBANIZAÇÃO E ILUMINAÇÃO PÚBLICA NO BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11168</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11168/8-_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_que_esta_na_esquina_entre_a_avenida_coelho_neto_e_a_avenida_brasilia..doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA QUE ESTÁ NA ESQUINA ENTRE A AVENIDA COELHO NETO E A AVENIDA BRASÍLIA, COM SOLICITAÇÃO DE CONTÊINER PARA A COLETA DE LIXO NA LOCALIDADE, DO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11169</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11169/4-_o_servico_de_manutencao_do_telhado_da_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO DO TELHADO DA COORDENADORIA DE ASSISTÊNCIA FARMACEUTICA DE SANTANA( CAF).</t>
+  </si>
+  <si>
+    <t>11170</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11170/7-_o_servico_urgente_de_abastecimento_de_combustivel_para_a_ambulancia_da_comunidade_do_igarape_do_lago_de_acordo_com_denuncia..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO URGENTE DE REABASTECIMENTO DE COMBUSTÍVEL PARA A AMBULÂNCIA DA COMUNIDADE DO IGARAPÉ DO LAGO, DE ACORDO COM DENÚNCIA.</t>
+  </si>
+  <si>
+    <t>11171</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11171/vacinacao_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE, PLÍNIO DA LUZ, SOLICITANDO A REALIZAÇÃO DE MUTIRÕES DE VACINAÇÃO NAS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>11172</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11172/acessibilidade_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO MELHORIAS DE ACESSIBILIDADE EM TODOS OS PRÉDIOS PÚBLICOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11173</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11173/feira_do_produtor.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REFORMA DO PRÉDIO DESTINADO À COMERCIALIZAÇÃO DE PRODUTOS AGRÍCOLAS, LOCALIZADO NA AV. SANTANA.</t>
+  </si>
+  <si>
+    <t>11174</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11174/3-__servico_de_instalacao_de_gerador_para_a_conservacao_dos_medicamentos_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE INSTALAÇÃO DE GERADOR PARA A CONSERVAÇÃO DOS MEDICAMENTOS, PARA A COORDENADORIA DE ASSISTÊNCIA FARMACEUTICA DE SANTANA( CAF).</t>
+  </si>
+  <si>
+    <t>11175</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11175/5-_reinteracao_do_requerimento_no_303-_feira_da_avenida_santana..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS e ao Senhor ANDERSON RICARDO DE ALMEIDA FEIO – Secretário Municipal de Obras Públicas e Serviços Urbanos – SEMOP, QUE SEJA REINTERADO O REQUERIMENTO Nº 303- SERVIÇO DE REFORMA E AMPLIAÇÃO COM A DEVIDA ACESSIBILIDADE NA CALÇADA DA FEIRA MUNICIPAL, IMPLEMENTAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, BEM COMO IMPLEMENTAÇÃO DE LIXEIRAS E BANHEIROS QUIMICOS AO LONGO DA FEIRA, E PADRONIZAÇÃO DAS BARRACAS QUE FICA LOCALIZADA NA AVENIDA SANTANA, SANTANA –AP.</t>
+  </si>
+  <si>
+    <t>11176</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11176/requerimento_iluminacao_acquaville_rio_branco.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA A INSTALAÇÃO, SUBSTITUIÇÃO OU MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA AVENIDA RIO BRANCO, NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11177</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11177/requerimento_iluminacao_av_rio_sao_francisco_acquaville.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA A INSTALAÇÃO, SUBSTITUIÇÃO OU MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA AVENIDA RIO SÃO FRANCISCO, NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11178</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11178/requerimento_iluminacao_rua_rio_volga_acquaville.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP  QUE SEJA REALIZADA A INSTALAÇÃO, SUBSTITUIÇÃO OU MANUTENÇÃO DOS PONTOS DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DA RUA RIO VOLGA, NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11179</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11179/requerimento_manutecao_da_associacao_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA REALIZADA REFORMA E MANUTENÇÃO DA SEDE DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO FONTE NOVA, LOCALIZADA NA RUA WALTER BARBOSA DE ARAÚJO, ESQUINA COM A AVENIDA DAS NAÇÕES, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11180</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11180/requerimento_iluminacao_rua_joao_leite_coutinho.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, REVISÃO E ADEQUAÇÃO DA FIAÇÃO ELÉTRICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, POR TODA A EXTENSÃO DA RUA JOÃO LEITE COUTINHO, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11190</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11190/requerimento_caf_medicamentos.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, A AMPLIAÇÃO DO HORÁRIO DE ATENDIMENTO DA CAF (CENTRAL DE ABASTECIMENTO FARMACÊUTICO), ESPECIALMENTE NO QUE SE REFERE À DISTRIBUIÇÃO DE MEDICAMENTOS DESTINADOS A PESSOAS PORTADORAS DE DOENÇAS CRÔNICAS E AUTOIMUNES.</t>
+  </si>
+  <si>
+    <t>11191</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11191/requerimento_iluminacao_pres._kennedy.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, REVISÃO E ADEQUAÇÃO DA FIAÇÃO ELÉTRICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA PRESIDENTE JOHN KENNEDY, ENTRE A AVENIDA DAS NAÇÕES E A AVENIDA MARIA COLARES, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11192</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11192/requerimento_gcm_esclarecimento.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS  ESCLARECIMENTO ACERCA DO CONCURSO PÚBLICO PARA GUARDA MUNICIPAL DE SANTANA, TENDO EM VISTA A INEXISTÊNCIA DE EDITAL, CRONOGRAMA OU DATAS DEFINIDAS, INFORMAÇÔES OFICIAIS SOBRE A REAL SITUAÇÃO ATUAL.</t>
+  </si>
+  <si>
+    <t>11193</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11193/requerimento_iluminacao_rua_everaldo_vasconcelo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, REVISÃO E ADEQUAÇÃO DA FIAÇÃO ELÉTRICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA EVERALDO VASCONCELOS, ENTRE A AV. DAS NAÇÕES E A AV. RIO BRANCO, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11194</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11194/requerimento_pavimentacao_canal_paraiso_margarida.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM A EXECUÇÃO DE OBRAS COMPLEMENTARES, TAIS COMO DRENAGEM E TERRAPLANAGEM, NA RUA MARGARIDA TRINDADE DE LIMA, LOCALIZADA NO CANAL DO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11195</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11195/requerimento_iluminacao_av_rui_barbosa.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NO FINAL DA AV. RUI BARBOSA, ENTRE A RUA PRES. JOHN KENNEDY, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11196</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11196/requerimento_veiculo_mal_estacionado.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, A RETIRADA DE PARTE DE CARRETA ABANDONADA E MAL ESTACIONADA EM VIA PÚBLICA, NA RUA TANCREDO NEVES, ENTRE A AVENIDA SÃO JOÃO APÓSTOLO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11197</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11197/9-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_e_entulhos_ao_entorno_da_arena_do_multirao_do_paraiso..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXO E ENTULHOS AO ENTORNO DA ARENA DO MULTIRÃO DO PARAÍSO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11198</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11198/4-_reinterado_o_requerimento_no_1014-_urbanizacao_com_asfaltamento_ou_bloquetagem_drenagem_calcadas_e_meio_fio_nas_ruas_e_avenidas_do_bairro_monte_das_oliveiras..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REINTERAR O REQUERIMENTO Nº 1014- QUE SEJA REALIZADO O SERVIÇO DE URBANIZAÇÃO, COM ASFALTAMENTO OU BLOQUETAGEM, DRENAGEM, CALÇADAS E MEIO FIO, NAS RUAS E AVENIDAS DO BAIRRO MONTE DAS OLIVEIRAS EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11199</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11199/requerimento_pavimentacao_provedor_2_tv_26.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM A EXECUÇÃO DE OBRAS COMPLEMENTARES, TAIS COMO DRENAGEM E TERRAPLANAGEM, NA TRAVESSA 26, LOCALIZADA NO BAIRRO PROVEDOR 2.</t>
+  </si>
+  <si>
+    <t>11200</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11200/1-_o_servico_de_restruturacao_com_reforma_e_com_mobiliario_da_unidade_basica_de_saude__do_alto_pirativa_que_fica_na_comunidade_alto_do_pirativa..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE RESTRUTURAÇÃO COM REFORMA E COM MOBILIÁRIO DA UNIDADE BÁSICA DE SAÚDE ALTO DO PIRATIVA, QUE FICA NA COMUNIDADE ALTO DO PIRATIVA.</t>
+  </si>
+  <si>
+    <t>11202</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11202/3-_reinterado_o_requerimento_no_1019-_implantacao_e_manutencao_da_iluminacao_publica_nas_ruas_e_avenidas_do_bairro_monte_das_oliveiras.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REINTERAR O REQUERIMENTO Nº 1019- QUE SEJA REALIZADO O SERVIÇO DE IMPLANTAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NAS RUAS E AVENIDAS DO BAIRRO MONTE DAS OLIVEIRAS EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11203</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11203/5-o_servico_de_mobilidade_com_asfaltamento_ou_bloquetagem_drenagem_calcadas_e_meio_fio_visando_melhorar_o_acesso_da_populacao_local_na_avenida_brasilia_com_a_rua_osvaldo_cruz..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MOBILIDADE, COM ASFALTAMENTO OU BLOQUETAGEM, DRENAGEM, CALÇADAS E MEIO FIO, VISANDO MELHORAR O ACESSO DA POPULAÇÃO LOCAL, NA AVENIDA BRASÍLIA COM A RUA OSVALDO CRUZ, NO BAIRRO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11204</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11204/requerimento_tapa_buraco_paraiso_av_santana.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP_x000D_
+ QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACOS NA AVENIDA SANTANA, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS TANCREDO NEVES E GETÚLIO VARGAS, LOCALIZADA NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11205</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11205/requerimento_tapa_buraco_garrastazu_medici.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA RUA PRES. EMÍLIO GARRASTAZÚ MÉDICI ENTRE A AV SÃO PAULO APÓSTOLO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11206</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11206/6-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_considerando_a_ausencia_de_lixeiras_ao_redor_da_praca_que_fica_entre_a_avenida_coelho_neto_com_a_rua_osvaldo_cruz..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXO, CONSIDERANDO A AUSÊNCIA DE LIXEIRAS AO REDOR DA PRAÇA QUE FICA ENTRE A AVENIDA COELHO NETO COM A RUA OSVALDO CRUZ, DO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11207</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11207/8-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_de_toda_a_area_de_ressaca_da_ponte_dos_girassois..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXO DE TODA A AREA DE RESSACA DA PONTE DOS GIRASSÓIS, DO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11208</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11208/7-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_de_todas_as_areas_de_ressaca_do_bairro_parque_das_laranjeiras..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR HELDER DE LIMA LIMA- SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO- SEMDUH, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA COM RETIRADA DE LIXO DA PONTE DO AÇUCENA, DO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11211</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11211/reiteracao_de_passarelas_do_noronha_ramal_do_delta.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DA PASSARELA LOCALIZADA NA RUA RAIMUNDO DO VALE, SITUADA NO RAMAL DO DELTA, BAIRRO MATAPI MIRIM, NAS PROXIMIDADES DA OLARIA DO NORONHA, NO MUNICÍPIO DE SANTANA/AP, EM CONTINUIDADE E REITERAÇÃO DO REQUERIMENTO Nº 885/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11212</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11212/drenagem_e_pav_no_trecho_norte_da_travessa_l8_ao_parque_das_laranjeiras.docx</t>
+  </si>
+  <si>
+    <t>REQUER A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM PLUVIAL NA AVENIDA SANTANA, NO TRECHO NORTE, A PARTIR DA TRAVESSA L8, NO BAIRRO FONTE NOVA, ATÉ O SEU LIMITE, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11213</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11213/reiteracao_de_passarelas_geral_no_bairro_elesbao.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE TODAS AS PASSARELAS EM CONCRETO ARMADO NO BAIRRO ELESBÃO, EM CONTINUIDADE E REITERAÇÃO DOS REQUERIMENTOS Nº 381/2024, Nº 382/2024 E Nº 431/2025, PREVIAMENTE ENCAMINHADOS.</t>
+  </si>
+  <si>
+    <t>11214</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11214/reiteracao_de_pav_no_final_da_adalvaro_proximo_ao_balneario_do_abel.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES (SISTEMA DE DRENAGEM, CALÇADAS, MEIO-FIO E SARJETAS), NO FINAL DA RUA ADALVARO ALVES CAVALCANTE, NO BAIRRO PROVEDOR I, NO TRECHO QUE ANTECEDE A ENTRADA DO BALNEÁRIO DO ABEL. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DOS REQUERIMENTOS Nº 102/2024, Nº 104/2024, Nº 113/2024 E Nº 307/2025, PREVIAMENTE ENCAMINHADOS.</t>
+  </si>
+  <si>
+    <t>11215</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11215/reiteracao_da_limpeza_urbana_na_travessa_20.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE LIMPEZA URBANA NA EXTENSÃO DO BAIRRO PROVEDOR 2, ESPECIALMENTE NA TRAVESSA 20, LOCALIZADA NESTE MUNICÍPIO. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 272/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11216</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11216/iluminacao_pedro_costa_favela_-_daniel_1.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE REPARO NA ILUMINAÇÃO PÚBLICA, NO POSTES DE Nº PMS (01103), (01101), (01097), (01096), (01091), (01125), LOCALIZADA NA RUA PEDRO COSTA FAVELA ENTRE TRAVESSA MOURA CARVALHO, NO BAIRRO DANIEL, NO MUNICÍPIO DE SANTANA-AP</t>
+  </si>
+  <si>
+    <t>11217</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11217/reiteracao_da_construcao_de_uma_quadra_na_biraghi.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA ESCOLA MUNICIPAL NOSSA SENHORA DOS NAVEGANTES, LOCALIZADA NESTE MUNICÍPIO. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 162/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11219</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11219/requerimento_no_005.26_-semop_-_construcao_de_passarela_de_concreto.pdf</t>
+  </si>
+  <si>
+    <t>O vereador RARISON SANTIAGO, integrante do Partido Solidariedade e representante do município de Santana, vem, requere à mesa Diretora, dentro dos termos regimentais, ouvido o soberano Plenário, que seja expedido Ofício ao Excelentíssimo Senhor, Sebastião Ferreira da Rocha, Prefeito Municipal de Santana, com cópia ao Excelentíssimo Senhor,  Anderson Ricardo de Almeida Feio, Secretário Municipal de Obras Públicas e Serviços Urbanos._x000D_
+ 	 REQUERER QUE SEJA CONSTRUÍDA COM URGÊNCIA UMA PASSARELA DE CONCRETO NO "BECO DO PASTOR"  NO BAIRRO PROVEDOR 2, ENTRADA PELA RUA PEDRO SALVADOR DINIZ N° 2309, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11220</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11220/requerimento_no_004.26_-semop_-_recuperacao_asfaltica.pdf</t>
+  </si>
+  <si>
+    <t>O vereador RARISON SANTIAGO, integrante do Partido Solidariedade e representante do município de Santana, vem, requere à mesa Diretora, dentro dos termos regimentais, ouvido o soberano Plenário, que seja expedido Ofício ao Excelentíssimo Senhor, Sebastião Ferreira da Rocha, Prefeito Municipal de Santana, com cópia ao Excelentíssimo Senhor,  Anderson Ricardo de Almeida Feio, Secretário Municipal de Obras Públicas e Serviços Urbanos._x000D_
+ 	 REQUERER QUE SEJA REALIZADO A RECUPERAÇÃO ASFÁLTICO DA TRAVESSA 20, NO BAIRRO PROVEDOR 2, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11221</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11221/requerimento_no_006.26_-semop_-_reforma_da_passarela_do_nova_uniao.pdf</t>
+  </si>
+  <si>
+    <t>O vereador RARISON SANTIAGO, integrante do Partido Solidariedade e representante do município de Santana, vem, requere à mesa Diretora, dentro dos termos regimentais, ouvido o soberano Plenário, que seja expedido Ofício ao Excelentíssimo Senhor, Sebastião Ferreira da Rocha, Prefeito Municipal de Santana, com cópia ao Excelentíssimo Senhor,  Anderson Ricardo de Almeida Feio, Secretário Municipal de Obras Públicas e Serviços Urbanos._x000D_
+ 	 REQUERER QUE SEJA, FEITA MANUTENÇÃO DAS PASSARELAS DE CONCRETO E TODA EXTENSSÃO BEM COMO OS DO CORRIMÕES DAS REFERIDAS ESTRUTURAS, LOCALIZADAS NO BAIRRO NOVA UNIÃO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11223</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11223/aee_profissionais_1.doc</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando que viabilize a contratação de novos profissionais para o Atendimento Educacional Especializado das escolas municipais.</t>
+  </si>
+  <si>
+    <t>11224</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11224/agentes_de_transito_1.doc</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Superintendente de Transportes e Trânsito do Município de Santana, Raimundo Ivo Giusti, solicitando a disponibilização de uma equipe de agentes de trânsito, para ficarem encarregados de disciplinar o tráfego de veículos no cruzamento da Rua Ubaldo Figueira com a Rua Walter Lopes da Cruz, no bairro Nova Brasília, durante a movimentação de entrada e saída de alunos na Faculdade Madre Teresa.</t>
+  </si>
+  <si>
+    <t>11227</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11227/igarape_da_rotaleza.doc</t>
+  </si>
+  <si>
+    <t>ao Excelentíssimo Senhor Prefeito Municipal de Santana, Sebastião Bala Rocha, solicitando que interceda, com urgência, junto à Secretaria Municipal de Obras Públicas e Serviços Urbanos – SEMOP, visando à realização da operação tapa-buracos no bairro Igarapé da Fortaleza.</t>
+  </si>
+  <si>
+    <t>11233</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>JOSIVALDO ABRANTES, ADELSON DE ROCHA, ANGELO SANTOS, BRUNO ROCHA, ELMA GARCIA, HELENA LIMA, ITHIARA MADUREIRA, JOSINEY ALVES, LIGEIRINHO, MARCO AURÉLIO, NILDO RODRIGUES, PROFESSORA CARMEM QUEIROZ, PROFESSOR ASSIS, RARISON SANTIAGO, SOCORRO NOGUEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11233/requerimento_odontomovel_dia_internacional_da_mulher.docx</t>
+  </si>
+  <si>
+    <t>JOSIVALDO ABRANTES, VEREADOR DO MUNICÍPIO DE SANTANA, INTEGRANTE DO PARTIDO PDT, E OS DEMAIS VEREADORES SUBSCRITOS, E LEGÍTIMOS REPRESENTANTES DO POVO SANTANENSE, QUE APÓS TRAMITAÇÃO REGIMENTAL E OUVIDO O SOBERANO PLENÁRIO, DESTA CASA DE LEIS ENCAMINHE EM CARÁTER DE URGÊNCIA, NOS TERMOS DO QUE ESTABELECE O ART. 165, II, DO REGIMENTO INTERNO, ADOTANDO-SE, POR CONSEGUINTE, O RITO DO § 1º DO MESMO ARTIGO, A SEGUINTE PROPOSITURA AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, ONDE REQUERER CESSÃO DE 2 ODONTOMÓVEL PARA O DIA 28 DE MARÇO DAS 7:30 ÀS 13 HS PARA AÇÃO EM ALUSÃO AO DIA INTERNACIONAL DA MULHER, QUE ACONTECERÁ NA CÂMARA MUNICIPAL DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11241</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11241/requerimento_no_testes_rapidos_-_ubs_igarape_da_fortaleza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO MATERIAIS PARA TESTES RÁPIDOS PARA A UNIDADE BÁSICA DE SAÚDE DO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11243</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11243/requerimento_no_limpeza_da_praca_vila_olimpica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE CAPINAGEM PARA PRAÇA DA VILA OLÍMPICA, NO BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11244</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11244/requerimento_-_ubs_picarreira.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA QUE SEJA FEITA A MANUTENÇÃO DA CENTRAL DE AR DA UNIDADE BÁSICA DE SAÚDE (UBS) LOCALIZADA NO BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11245</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11245/requerimento_ubs_elesbao_-_ampliacao_da_estrutura_fisica.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA AMPLIAÇÃO DA ESTRUTURA FÍSICA DA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11246</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11246/requerimento_-_ubs_elesbao__odontologicos.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA REPOSIÇÃO DE MATERIAIS ODONTOLÓGICOS PARA ATENDIMENTO NA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11247</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11247/requerimento_ubs_elesbao_-_assistente_administrativo.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA A DISPONIBILIZAÇÃO DE ASSISTENTE ADMINISTRATIVO PARA A UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11248</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11248/requerimento_ubs_elesbao_-_profissional_tecnicoa.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA A DISPONIBILIZAÇÃO DE PROFISSIONAL TÉCNICO (A) DE ENFERMAGEM DA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11249</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11249/tapa_buraco_na_sete_de_setembro.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, A REALIZAÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA AVENIDA SETE DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE AS RUAS OSWALDO CRUZ E EUCLIDES RODRIGUES, NO BAIRRO PARAÍSO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11251</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11251/implantacao_de_um_anexo_no_matapi_mirim.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA A IMPLANTAÇÃO DE UM ANEXO DA E.M.E.B. MATAPI MIRIM, ÀS MARGENS DO RIO, ATENDENDO SOLICITAÇÃO DA COMUNIDADE MATAPI MIRIM, COM O OBJETIVO DE GARANTIR MAIOR SEGURANÇA E ACESSO À EDUCAÇÃO AOS ALUNOS QUE RESIDEM NAS ÁREAS RIBEIRINHAS.</t>
+  </si>
+  <si>
+    <t>11252</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11252/req._01_voto_de_pesar.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE PROFUNDO PESAR PELO FALECIMENTO DA JOVEM ANA PAULA</t>
+  </si>
+  <si>
+    <t>11253</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11253/requerimento_semop_nova_escolas_municipais.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A ELABORAÇÃO DE PROJETO TÉCNICO E POSTERIOR EXECUÇÃO DAS OBRAS PARA A CONSTRUÇÃO DE NOVAS ESCOLAS MUNICIPAIS NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11254</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11254/requerimento_tapa_buraco_castro_alvez.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AVENIDA CASTRO ALVES, ENTRE AS RUAS PADRE VITÓRIO GALIANE E EUCLIDES RODRIGUES, NO BAIRRO CENTRAL.</t>
+  </si>
+  <si>
+    <t>11255</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11255/requerimento_tapa_buraco_15_de_novembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA RUA 15 DE NOVEMBRO, NO TRECHO COMPREENDIDO ENTRE A RUA ABÍLIO RODRIGUES E A RUA PRESIDENTE FLORIANO PEIXOTO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11256</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11256/requerimento_tapa_buraco_delta.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NO RAMAL DO DELTA DO MATAPI, ENTRE O RAMAL DA OLARIA, NO BAIRRO DO DELTA.</t>
+  </si>
+  <si>
+    <t>11259</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11259/requerimento_seme_nova_escolas_municipais.doc</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA E PARA O SRº. AMARILDO GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DA PREFEITURA DE SANTANA – SEME, A REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA IDENTIFICAÇÃO DA DEMANDA E DEFINIÇÃO DE ÁREA PRIORITÁRIA NO BAIRRO FONTE NOVA, VISANDO À CONSTRUÇÃO DE NOVAS ESCOLAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>11260</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11260/requerimento_no_limpeza_ao_lado_da_praca_nazila_coutinho_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA NA RUA OSVALDO CRUZ COM AVENIDA COELHO NETO, NO BAIRRO PARAISO, AO LADO DA PRAÇA NAZILA COUTINHO.</t>
+  </si>
+  <si>
+    <t>11261</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11261/requerimento_tapa_buraco_av_nacoes_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AV. DAS NAÇÕES, ENTRE A RUA JOÃO LEITE COUTINHO E A RUA EVERALDO VASCONCELOS, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11262</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11262/requerimento_tapa_buraco_castro_alves._paraiso.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, OS SERVIÇOS DE TAPA-BURACO NA AVENIDA CASTRO ALVES, NO TRECHO COMPREENDIDO ENTRE A RUA PRESIDENTE TANCREDO DE ALMEIDA NEVES E A RUA PRESIDENTE FLORIANO PEIXOTO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11263</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11263/requerimento_tapa_buraco_tv.20_provedor.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA TRAVESSA VINTE, NO TRECHO COMPREENDIDO ENTRE A RUA PEDRO SALVADOR DINIZ E A AVENIDA OITO, NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11265</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11265/requerimento_no_capinagem_na_avenida_sao_paulo_apostolo-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A CAPINAGEM PARA AVENIDA SÃO PAULO APÓSTOLO, LOCALIZADO NO BAIRRO PARAÍSO, NO TRECHO ENTRE A RUA PRES. GEN. EMÍLIO GARRASTAZU MÉDICE  E RUA OSVALDO CRUZ.</t>
+  </si>
+  <si>
+    <t>11266</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11266/requerimento_no_limpeza_de_bueiro_euclides_rodrigues_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE DRENAGEM OU LIMPEZA DO BUEIRO, LOCALIZADO NA AVENIDA EUCLIDES RODRIGUES COM MARIA COLARES, NO BAIRRO NOVA BRASILIA.</t>
+  </si>
+  <si>
+    <t>11267</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11267/requerimento_no__agente_de_endemias_bairro_provedor_i_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11268</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11268/areas_verdes.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REVITALIZAÇÃO DAS ÁREAS VERDES DA CIDADE.</t>
+  </si>
+  <si>
+    <t>11269</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11269/macas.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE VIABILIZE A AQUISIÇÃO DE NOVAS MACAS E DE CADEIRAS DE RODA PARA AS UNIDADES DE SAÚDE DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11270</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11270/poluicao_sonora.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE VIABILIZE A ESTRUTURA NECESSÁRIA NA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO, PARA QUE ATUE NA FISCALIZAÇÃO E COMBATE À POLUIÇÃO SONORA NO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11271</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11271/servicos.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE A RECUPERAÇÃO ASFÁLTICA DAS RUAS E AVENIDAS DA CIDADE QUE SOFRERAM INTERVENÇÕES DA COMPANHIA DE SANEAMENTO DO AMAPÁ – CSA SEJA FEITA EM TODAS AS EXTENSÕES DAS VIAS E NÃO SOMENTE ONDE FORAM ESBURACADAS.</t>
+  </si>
+  <si>
+    <t>11272</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11272/farmaceutico.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE INTERCEDA JUNTO À SECRETARIA MUNICIPAL DE SAÚDE, VISANDO À CONTRATAÇÃO DE UM FARMACÊUTICO PARA ATENDIMENTO NO CENTRO DE ATENÇÃO PSICOSSOCIAL DE ÁLCOOL E DROGA – CAPSAD, QUE FUNCIONA NO BAIRRO DANIEL.</t>
+  </si>
+  <si>
+    <t>11274</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11274/requerimento_no_008.26_-semop_que_seja_realizado_servicos_de_revitalizacao_da_avenida_santana..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA REALIZADO SERVIÇOS DE REVITALIZAÇÃO DA AVENIDA SANTANA EM TODA A SUA EXTENSÃO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11275</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11275/requerimento_no_007.26_-semop_terraplanagem_e_asfaltamento_em_toda_a_sua_extensao_do_ramal_da_totoia..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA REALIZADO SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO EM TODA A SUA EXTENSÃO DO RAMAL DA TOTOIA, ZONA RURAL DESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11283</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11283/3-_pavimentacao_e_ou_bloquetamento_do_trecho_ao_lado_da_ubs_da_picarreira_bairro_elesbao..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO E/OU BLOQUETAMENTO DO TRECHO AO LADO DA UBS DA PIÇARREIRA, DE ACORDO COM DENÚNCIA DE MORADORES, RUA DE TERRA BATIDA COM O TRECHO ESTÁ MUITO DANIFICADO  DIFICULTANDO O TRÂNSITO , DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11284</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11284/10-_providencia_de_contratacao_ou_lotacao_de_cuidadores_para_a_casa_da_hospitalidade.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE CUIDADORES PARA A CASA DA HOSPITALIDADE EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11285</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11285/1-_iluminacao_publica_na_passarela_da_avenida_15_de_novembro_fonte_nova.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA NA EM TODA A EXTENSÃO NA PASSARELA DA AVENIDA 15 DE NOVEMBRO, DE ACORDO COM DENÚNCIA DE MORADOR A COMUNIDADE SOFRE COM A FALTA DE ILUMINAÇÃO ADEQUADA NA VIA, DO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11286</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11286/6-_iluminacao_publica_para_todo_o_bairro_parque_das_laranjeiras..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA PARA TODO O BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11288</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11288/requerimento_cvs.doc</t>
+  </si>
+  <si>
+    <t>SOLICITO AO PRESIDENTE DA CÂMARA DE VEREADORES DE SANTANA, SR. JOSIVALDO ABRANTES, A PRESTAÇÃO DE CONTAS DOS RECURSOS DO DUODÉCIMO E BALANCETE 2026 DESTA CASA DE LEIS.</t>
+  </si>
+  <si>
+    <t>11292</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11292/requerimento_cms_-_codigo_sanitario-_adelson.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara de Vereadores do Município de Santana, Adelson Rocha, Vereador do Município de Santana, integrante do Partido Progressista - PP, vem solicitar à Mesa Diretora, dentro dos termos regimentais e ouvido e soberano plenário, que seja expedido ofício, ressaltando a presente propositura, endereçada AO EXCELENTÍSSIMO  SENHOR PREFEITO DE SANTANA, visando:_x000D_
+Que seja criado o Código Sanitário do Município de Santana.</t>
+  </si>
+  <si>
+    <t>11298</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11298/requerimento_no_campanha_de_vacinacao_hospitalidade_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER VACINAÇÃO DE ROTINA PARA CRIANÇAS, ADOLESCENTES, ADULTOS E IDOSOS, CONFORME O CALENDÁRIO DE VACINAÇÃO DO MINISTÉRIO DA SAÚDE, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11299</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11299/1-_pavimentacao_na_travessa_20_de_acordo_com_denuncia_de_moradores_provedor_2..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO NA TRAVESSA 20, DE ACORDO COM DENÚNCIA DE MORADORES, O TRECHO ESTÁ MUITO DANIFICADO  DIFICULTANDO O TRÂNSITO PARA A RODOVIA , DO BAIRRO PROVEDOR 2.</t>
+  </si>
+  <si>
+    <t>11301</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11301/requerimento_no_recuperacao_dos_brinquedos_da_praca_civica_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO MANUTENÇÃO E A RECUPERAÇÃO DOS BRINQUEDOS E ESTRUTURAS DO PARQUINHO INFANTIL, LOCALIZADO NA PRAÇA CÍVICA.</t>
+  </si>
+  <si>
+    <t>11303</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11303/requerimento_construcao_de_capela_mortuaria_municipal.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA MUNICIPAL NA CIDADE DE SANTANA, DESTINADA AO USO POR FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL.</t>
+  </si>
+  <si>
+    <t>11305</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11305/3-_esclarecimentos_da_paralisacao_da_obrae_que_seja_retomada_a_construcao_da_creche_professor_redmilson_..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR  SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO OS ESCLARECIMENTOS DA PARALISAÇÃO DA OBRA,E QUE SEJA RETOMADA A CONSTRUÇÃO DA CRECHE PROFESSOR REDMILSON ANCELMO NOBRE, EM CARATER DE URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>11306</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11306/requerimento_nac2ba_008.26_-semop_que_seja_realizado_serviac2a7os_de_revitalizaac287ac283o_da_avenida_santana._assinado.pdf</t>
+  </si>
+  <si>
+    <t>11307</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11307/requerimento_nac2ba_009.26_-semop_revitalizaac287ac283o_da_rua_clac281udio_lac29acio_monteiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À PMS/SEMOP QUE SEJA REALIZADO SERVIÇO DE REVITALIZAÇÃO DA RUA CLÁUDIO LÚCIO MONTEIRO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11308</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11308/10-_providencia_de_contratacao_ou_lotacao_de_pedagogo_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE PEDAGOGO, PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11309</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11309/requerimento_no_011.26_-_seme_inicio_das_aulas_do_anexo_sao_raimundo_do_pirativa.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEME QUE SEJA INICIADO AS AULAS NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL ANEXO SÃO RAIMUNDO DO PIRATIVA, NA COMUNIDADE SÃO RAIMUNDO DO PRIVATIVA, ZONA RURAL DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11310</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11310/9-providencia_de_contratacao_ou_lotacao_de_profissional_de_artesanato_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE PROFISSIONAL DE ARTESANATO, PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11311</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11311/indicaac287ac283o_005.26_-_randolfe_rodrigues_-casa_da_mulher_santanense_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O vereador RARISON SANTIAGO, integrante do Partido Solidariedade e representante do município de Santana, vem, requere à mesa Diretora, dentro dos termos regimentais, ouvido o soberano Plenário, que seja expedido Ofício ao Excelentíssimo Senhor, Sebastião Ferreira da Rocha, Prefeito Municipal de Santana, com cópia ao Excelentíssimo Senhor,  Anderson Ricardo de Almeida Feio, Secretário Municipal de Obras Públicas e Serviços Urbanos._x000D_
+REQUER À PMS/SPPMS QUE SEJA CONSTRUÍDA A CASA DA MULHER SANTANENSE, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11313</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11313/7-_manutencao_da_estrutura_fisica_da_unidade_nas_salas_de_enfermagem_e_de_psicologia_no_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO DA ESTRUTURA FÍSICA DA UNIDADE, NAS SALAS DE ENFERMAGEM E DE PSICOLOGIA, NO CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11314</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11314/ramal_da_olaria_iluminacao_publica.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA DE OBRAS PÚBLICAS, A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO RAMAL DA OLARIA, EM TODA A SUA EXTENSÃO, LOCALIZADO NO BAIRRO DO DELTA, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11315</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11315/reiteracao_da_travessa_20_iluminacao_publica.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA TRAVESSA 20, NO TRECHO COMPREENDIDO ENTRE A RUA SALVADOR DINIZ E A OITAVA AVENIDA, SITUADA NO BAIRRO PROVEDOR II, NO MUNICÍPIO DE SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1160/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11316</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11316/travessa_11_iluminacao_publica.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA TRAVESSA 11, ENTRE AS AVENIDAS VALE VERDE E TOCANTINÓPOLIS, NO BAIRRO PROVEDOR II, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11317</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11317/8-_servico_de_manutencao_da_cerca_eletrica_visando_maior__seguranca_no_espaco_no_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO DA CERCA ELÉTRICA, VISANDO MAIOR  SEGURANÇA NO ESPAÇO, NO CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11318</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11318/reiteracao_rua_da_paz_na_maria_colares.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES ACERCA DAS CONCLUSÕES DAS OBRAS DE MANUTENÇÃO ASFÁLTICA E DRENAGEM NA AVENIDA MARIA COLARES, NO TRECHO COMPREENDIDO ENTRE A RUA PRESIDENTE JOHN F. KENNEDY E A RUA DA APAE, NO BAIRRO HOSPITALIDADE, NO MUNICÍPIO DE SANTANA/AP, EM REITERAÇÃO AO REQUERIMENTO Nº 887/2025.</t>
+  </si>
+  <si>
+    <t>11319</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11319/4-_manutencao_limpeza_e_retirada_de_lixeira_viciada_e_entulhos_na_regiao_da_avenida_das_nacoes..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR   SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA E ENTULHOS NA REGIÃO DA AVENIDA DAS NAÇÕES, ENTRE A RUA ABILIO  RODRIGUES E RUA PRESIDENTE TANCREDO NEVES, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11320</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11320/reiteracao_da_travessa_11_bueiro.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE LIMPEZA E DESOBSTRUÇÃO DOS BUEIROS NA TRAVESSA 11, ENTRE AS AVENIDAS VALE VERDE E TOCANTINÓPOLIS, NO BAIRRO PROVEDOR II, NESTE MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1862/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11321</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11321/reiteracao_rua_da_paz.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES ACERCA DOS SERVIÇOS DE PAVIMENTAÇÃO E DRENAGEM, COM OBRAS COMPLEMENTARES COMO CALÇADA, MEIO-FIO E SARJETAS, NA RUA A-1 (CONHECIDA COMO RUA DA APAE), NO TRECHO COMPREENDIDO ENTRE A AVENIDA MARIA COLARES E A AVENIDA PEDRO I, LOCALIZADA NO BAIRRO HOSPITALIDADE, NO MUNICÍPIO DE SANTANA/AP, EM REITERAÇÃO AOS REQUERIMENTOS Nº 133/2025 E Nº 134/2024.</t>
+  </si>
+  <si>
+    <t>11322</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11322/5-__manutencao_limpeza_e_retirada_de_lixeira_viciada_e_entulhos_no_trecho_da_avenida_dom_pedro_i..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA E RETIRADA DE LIXEIRA VICIADA E ENTULHOS NO TRECHO DA AVENIDA DOM PEDRO I, ENTRE A RUA ABILIO  RODRIGUES E RUA EVERALDO VASCONCELOS, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11323</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11323/regulamentacao_da_lei_13.1935___2019.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL, POR MEIO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, A REGULAMENTAÇÃO DA LEI Nº 13.935/2019 NO ÂMBITO DO MUNICÍPIO DE SANTANA, GARANTINDO A PRESTAÇÃO DE SERVIÇOS DE PSICOLOGIA E SERVIÇO SOCIAL NAS REDES PÚBLICAS DE EDUCAÇÃO BÁSICA.</t>
+  </si>
+  <si>
+    <t>11324</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11324/6-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_e_meio_fio_na_alameda_bem-_te-_vi.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR ANDERSON RICARDO ALMEIDA FEIO- SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS- SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO E/OU BLOQUETAGEM, COM DRENAGEM, CALÇADAS E MEIO FIO, NA ALAMEDA BEM- TE- VI, NO BAIRRO FONTE NOVA, DENÚNCIA FEITA POR MORADOR.</t>
+  </si>
+  <si>
+    <t>11325</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11325/reiteracao_da_iluminacao_publica_na_joao_bitencurt.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, INICIANDO NA TRAVESSA MANOEL MOURA CARVALHO, NA AVENIDA JOÃO BITTENCOURT MUNIZ, ATÉ O MURO DA MARINHA, EM TODA A SUA EXTENSÃO, LOCALIZADA NO MUNICÍPIO DE SANTANA/AP, CONTEMPLANDO OS POSTES DE Nº PMS (01108), (01109), (01111), (01123), (01124), (01283) E (01088). O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 708/2025, PREVIAMENTE ENCAMINHADO</t>
+  </si>
+  <si>
+    <t>11326</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11326/requerimento_na_limpeza_bairro_fe_em_deus.docx</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA – PMS E PARA O SRº. ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA SERVIÇO DE LIMPEZA DAS VIAS PÚBLICAS DO BAIRRO FÉ EM DEUS</t>
+  </si>
+  <si>
+    <t>11327</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11327/requerimento_na_servico_de_pavimentacao_em_cbuq_asfalto_e_escoamento_de_agua_na_travessa_vinte..docx</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA – PMS E PARA O SRº. ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA SERVIÇO DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) E SERVIÇO DE ESCOAMENTO DE AGUA NA TRAVESSA VINTE, LOCALIZADO NO BAIRRO PROVEDOR 2.</t>
+  </si>
+  <si>
+    <t>11328</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11328/requerimento_iluminacao_-_claudionor_rocha.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR AMARILSON GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DA EDUCAÇÃO – SEME, SOLICITA MELHORIA NA ILUMINAÇÃO DA ESCOLA MUNICIPAL CLAUDIONOR ROCHA, RODOVIA DUCA SERRA.</t>
+  </si>
+  <si>
+    <t>11329</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11329/requerimento_-_impressora_claudionor_rocha.docx.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR  SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR AMARILSON GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DA EDUCAÇÃO – SEME, SOLICITA DISPONIBILIZAÇÃO DE IMPRESSORA PARA A ESCOLA MUNICIPAL CLAUDIONOR ROCHA, DUCA SERRA.</t>
+  </si>
+  <si>
+    <t>11330</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11330/requerimento_-_materiais_de_limpeza_claudionor_rocha.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR AMARILSON GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DA EDUCAÇÃO – SEME, SOLICITA O FORNECIMENTO DE MATERIAIS DE LIMPEZA PARA A ESCOLA MUNICIPAL CLAUDIONOR ROCHA, DUCA SERRA.</t>
+  </si>
+  <si>
+    <t>11334</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11334/requerimento_-_impressora_claudionor_rocha.docx.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR AMARILSON GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DA EDUCAÇÃO – SEME, SOLICITA MATERIAIS DIDÁTICOS PARA OS ALUNOS DA ESCOLA MUNICIPAL CLAUDIONOR ROCHA, DUCA SERRA.</t>
+  </si>
+  <si>
+    <t>11335</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11335/requerimento_ubs_-_telhado_picarreira.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR  SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA QUE SEJA FEITO REPAROS NO TELHADO E FORRO DA UNIDADE BÁSICA DE SAÚDE (UBS) LOCALIZADA NO BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11336</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11336/requerimento_-_ubs_elesbao.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA REPAROS NO TELHADO DA UNIDADE BÁSICA DE SAÚDE (UBS) DO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11338</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11338/requerimento_-_comp._claudionor_rocha.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR  SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR AMARILSON GUILHERME DO AMARAL, SECRETÁRIO MUNICIPAL DA EDUCAÇÃO – SEME, SOLICITA COMPUTADORES PARA A SECRETARIA DA ESCOLA MUNICIPAL CLAUDIONOR ROCHA, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11340</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11340/requerimento_-_avenida_coelho_neto-_autoria_ver._bruno.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA COM CÓPIA AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DE REPAROS URGENTES NA VIA PÚBLICA LOCALIZADA, PREFEITO MUNICIPAL DE SANTANA,  NA AVENIDA COELHO NETO, FINAL DA RUA, NO BAIRRO DO MUTIRÃO DO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11341</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11341/requerimento_iluminacao_-_claudionor_rocha.pdf</t>
+  </si>
+  <si>
+    <t>11342</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11342/requerimento__limpeza_castro_alves.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADA A LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA DA VIA PÚBLICA, LOCALIZADA NA AVENIDA CASTRO ALVES, NO CANAL.</t>
+  </si>
+  <si>
+    <t>11343</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11343/requerimento__rocagem_manoel_deodoro_paraiso.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE LIMPEZA E ROÇAGEM NA RUA PRESIDENTE MANOEL DA FONSECA, NA ESQUINA COM A AVENIDA SÃO PAULO APÓSTOLO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11345</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11345/requerimento_tapa_buraco_l3_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA RUA L7, NO TRECHO ENTRE A AVENIDA SÃO PAULO APÓSTOLO E A AVENIDA SETE DE SETEMBRO, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11346</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11346/requerimento_tapa_buraco_dom_pedro_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AVENIDA DOM PEDRO, NO TRECHO ENTRE A RUA DAMIÃO DA CRUZ BARRETO E RUA EVERALDO VASCONCELOS, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11347</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11347/requerimento_iluminacao_villa_amazonas.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA D-6A, NO BAIRRO VILA AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11348</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11348/requerimento_tapa_buraco_sao_paulo_padre_vitorio.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NO CRUZAMENTO DA AVENIDA SÃO PAULO APÓSTOLO COM A RUA PADRE VITÓRIO GALLIANI.</t>
+  </si>
+  <si>
+    <t>11349</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11349/requerimento_iluminacao_dom_pedro_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, POR TODA EXTENSÃO DA AVENIDA DOM PEDRO, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11350</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11350/requerimento_defesa_civil_poda_da_arvore_na_adalvaro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SR. SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E PARA O SR. HELIVANILTON RAMOS – SECRETÁRIO DA DEFESA CIVIL DO MUNICÍPIO – DCM, A REALIZAÇÃO DE PODA URGENTE DA ÁRVORE LOCALIZADA NA RUA ADALVARO CAVALCANTE, AO LADO DO CEMITÉRIO DE SANTANA, NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11361</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIAS AO SENHOR HELDER DE LIMA, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH. INFORMAÇÕES SOBRE POSSÍVEL CONSTRUÇÃO DE UMA SORVETERIA NA PRAÇA DE ALIMENTAÇÃO DE SANTANA, LOCALIZADA NA AVENIDA JOSÉ DE ANCHIETA COM A RUA JOSÉ BRUNO DE OLIVEIRA GOMES.</t>
+  </si>
+  <si>
+    <t>11363</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11363/requerimento_na_limpeza__da_travessa_geronimo_de_albuquerque.docx</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA – PMS E PARA O SRº. ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA SERVIÇO DE LIMPEZA DA TRAVESSA GERÔNIMO DE ALBUQUERQUE NO BAIRRO NOVA BRASÍLIA NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11364</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11364/requerimento_na_servico_de_pavimentacao_em_frente_a_passarela_do_bpm.docx</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA – PMS E PARA O SRº. ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA SERVIÇO DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) E SERVIÇO DE ESCOAMENTO DE AGUA NA RODOVIA DUCA SERRA, EM FRENTE AO 4º BATALHÃO DA POLÍCIA MILITAR.</t>
+  </si>
+  <si>
+    <t>11368</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11368/1-_providencia_de_contratacao_de_recepcionista__para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO DE RECEPCIONISTA , PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11369</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11369/3-_reativacao_da_sala_de_enfermagem_do_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO REATIVAÇÃO DA SALA DE ENFERMAGEM, DO CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS( CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11370</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11370/4-_iluminacao_publica_das_travessas_12_e_13_e_toda_a_sua_extensao_que_fica_no_bairro_provedor_2..docx</t>
+  </si>
+  <si>
+    <t>REQUER EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA DAS TRAVESSAS 12 E 13 E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO PROVEDOR 2, DENUNCIA FEITA POR MORADORES.</t>
+  </si>
+  <si>
+    <t>11372</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11372/5-_iluminacao_publica_das_avenida_das_acacias_e_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA DAS AVENIDA DAS ACÁCIAS E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11373</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11373/7-iluminacao_publica_da_alameda_girassois_e_da_ponte_girassois_e_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA DA ALAMEDA GIRASSÓIS E DA PONTE GIRASSÓIS E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11374</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11374/9-_servico_de_manutencao_limpeza_drenagem_pavimentacao_e_ou_bloquetamento_e_iluminacao_publica_da_rua_a1..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO, LIMPEZA, DRENAGEM, PAVIMENTAÇÃO E/OU BLOQUETAMENTO E ILUMINAÇÃO PÚBLICA DA RUA A1 E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11376</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11376/requerimento_-_combustivel_para_a_ambulancia_piacaca.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO SILVA DA LUZ, SECRETÁRIO DE SAÚDE DE SANTANA-(SEMSA). SOLICITO COM URGÊNCIA, O COMBUSTÍVEL PARA A AMBULÂNCIA QUE ATENDE A COMUNIDADE DO PIAÇACA.</t>
+  </si>
+  <si>
+    <t>11377</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11377/requerimento_provedor1_instalacao_de_brinquedos_praca.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR JOSÉ JOSIVALDO ROCHA BRANDÃO SECRETARIA MUNICIPAL EXTRAORDINÁRIA DE DESPORTO E LAZER - SANDEL, QUE SEJAM REALIZADAS A INSTALAÇÃO DE BRINQUEDOS MODERNOS NA PRAÇA DO PROVEDOR 1, LOCALIZADA NA TRAVESSA QUATRO.</t>
+  </si>
+  <si>
+    <t>11378</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11378/requerimento_-_combustivel_para_igarape.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLÍNIO SILVA DA LUZ, SECRETÁRIO DE SAÚDE DE SANTANA-(SEMSA). SOLICITO COM URGÊNCIA, O COMBUSTÍVEL PARA A AMBULÂNCIA QUE ATENDE A COMUNIDADE DO IGARAPÉ DO LAGO.</t>
+  </si>
+  <si>
+    <t>11380</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11380/requerimento_fonte_nova_instalacao_de_brinquedos_na_praca.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR JOSÉ JOSIVALDO ROCHA BRANDÃO SECRETARIA MUNICIPAL EXTRAORDINÁRIA DE DESPORTO E LAZER - SANDEL, A REALIZAÇÃO DE SERVIÇOS DE INSTALAÇÃO DE BALANÇOS E DEMAIS BRINQUEDOS INFANTIS NA PRAÇA DO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11381</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11381/reinteracao_requerimento_centro_comunitario_provedor_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 289/2025 REQUER QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS VISANDO À REFORMA DO CENTRO COMUNITÁRIO, LOCALIZADO NA TRAVESSA QUATRO, NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11383</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11383/guard_rail.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE TOME PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE DESTA PREFEITURA, VISANDO À REFORMA DO GUARD RAIL EXISTENTE NA AV. PASTOR SOUZINHA, ÀS PROXIMIDADES DA RUA SALVADOR DINIZ.</t>
+  </si>
+  <si>
+    <t>11384</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11384/limpeza_jardim_floresta_2.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, ANDERSON RICARDO ALMEIDA FEIO, SOLICITANDO A REALIZAÇÃO DE SERVIÇOS DE CAPINA, REMOÇÃO DE ENTULHOS E DEMAIS SERVIÇOS DE LIMPEZA NAS RUAS E AVENIDAS DO BAIRRO JARDIM FLORESTA.</t>
+  </si>
+  <si>
+    <t>11385</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11385/requerimento_reinteracao_da_arena_provedor_1.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 283/2025, REQUER QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS VISANDO À REFORMA DA ARENA FUNDESP I, LOCALIZADA NA TRAVESSA QUATRO, NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11386</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11386/requerimento__lixeira_viciada_15_de_novembro_canal.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA LOCALIZADA NO BAIRRO PARAÍSO, NA AVENIDA 15 DE NOVEMBRO.</t>
+  </si>
+  <si>
+    <t>11387</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11387/saude_da_mulher_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA QUE AS POLICLÍNICAS E UBS`S DA PREFEITURA DE SANTANA INTENSIFIQUEM O ATENDIMENTO ÀS MULHERES NESTE MÊS DE MARÇO, POR MEIO DE CAMPANHAS EDUCATIVAS SOBRE DOENÇAS E REALIZAÇÃO DE CONSULTAS E EXAMES ESSENCIAIS À SAÚDE DAS SANTANENSES.</t>
+  </si>
+  <si>
+    <t>11388</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11388/reinteracao_requerimento_praca_provedor_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REINTERAÇÃO AO REQUERIMENTO DE Nº 285/2025 REQUER QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS VISANDO À REFORMA E LIMPEZA DA PRACINHA DO BAIRRO PROVEDOR I, LOCALIZADA NA TRAVESSA QUATRO.</t>
+  </si>
+  <si>
+    <t>11389</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11389/requerimento_reforma_do_muro_de_contencao_de_santana.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DE SERVIÇOS DE REFORMA E MANUTENÇÃO DE TODOS OS MUROS DE CONTENÇÃO, BEM COMO A LIMPEZA E DESOBSTRUÇÃO DOS CANAIS QUE PERCORREM O MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11390</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11390/requerimento_reiterando_o_req._39-2025_-_reforma_de_comporta.pdf</t>
+  </si>
+  <si>
+    <t>REITERAR A SOLICITAÇÃO FEITA NO REQUERIMENTO 39/2025 - REFORMA DA COMPORTA DO BAIRRO HOSPITALIDADE</t>
+  </si>
+  <si>
+    <t>11391</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11391/requerimento_estudo_remocao_e_indenizacao_de_casas_dentro_do_canal_av._dom_pedro.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja feito estudo técnico e social para identificar, avaliar, indenizar e promover a remoção de residências construídas dentro do canal da Avenida Dom Pedro I, bairro Hospitalidade.</t>
+  </si>
+  <si>
+    <t>11392</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11392/requerimento_reforma_praca_da_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO DAS QUADRAS E A NA PRAÇA DA FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11393</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11393/requerimento_no__agente_de_endemias_ramal_do_matapi__assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO RAMAL DELTA DO MATAPI.</t>
+  </si>
+  <si>
+    <t>11394</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11394/requerimento_n_iluminacao_para_av_rio_branco_com_rua_a-1.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A AVENIDA RIO BRANCO ENTRE A RUA COSTA SILVA E RUA A-1, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11395</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11395/requerimento_n_iluminacao_av_brasilia.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA AVENIDA BRASÍLIA ENTRE A RUA PRESIDENTE ARTHUR COSTA E SILVA E A RUA PRESIDENTE JOHN F. KENNEDY, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11396</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11396/requerimento_no_caixa_de_perfurocortante_para_ubs_antonio_sirieiro-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO CAIXA DE PERFUROCORTANTE PARA A UNIDADE BÁSICA DE SAÚDE ANTONIO SIRIEIRO.</t>
+  </si>
+  <si>
+    <t>11397</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11397/requerimento_no_limpeza_ao_lado_do_centro_social_urbano-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA AO LADO  DO CENTRO SOCIAL URBANO, LOCALIZADO RUA PRESIDENTE TANCREDO NEVES, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11402</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11402/requerimento_no_requer_informacoes_sbre_pavimentacao.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR HELDER DE LIMA LIMA, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO – SEMDUH SOLICITO INFORMAÇÕES SOBRE PAVIMENTAÇÃO NA AVENIDA TOCANTINOPOLIS, BAIRRO REMÉDIO 1.</t>
+  </si>
+  <si>
+    <t>11404</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11404/6-_atencao_a_feira_que_ocorre_na_avenida_santana_na_seguranca_no_transito..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS E AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA NA SEGURANÇA NO TRÂNSITO, POIS A REFERIDA FEIRA TEM FLUXO INTENSO É PRECISA DE CONTROLE NO PERIMETRO A FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11405</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11405/7-_atencao_a_feira_que_ocorre_na_avenida_santana_para_estacionamento_no_local.docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP E AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA PARA ESTACIONAMENTO NO LOCAL, POIS NÃO EXISTE ESTACIONAMENTO ADEQUADO E ORGANIZADO PARA DAR SUPORTE CAUSANDO GRANDES TRANSTORNOS AOS FEIRANTES E OS FRENQUENTADORES DO ESPAÇO DA FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11407</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11407/5-_atencao_a_feira_que_ocorre_na_avenida_santana_com_ajuste_de_local_adequado_ou_pre_estabelecido_para_os_feirantes..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM AJUSTE DE LOCAL ADEQUADO OU PRE ESTABELECIDO PARA OS FEIRANTES, POIS O LOCAL TEM UM FREQUENTE DESLOCAMENTO DOS FEIRANTES COM SUAS TENDAS, OS FEIRANTES TENDO TRANSTORNOS FREQUENTES COM LUGARES INADEQUADOS, FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11409</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11409/2-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_abastecimento_de_agua..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM ASSISTÊNCIA DE ABASTECIMENTO DE ÁGUA, POIS O LOCAL QUE TEM UMA CAIXA DE ÁGUA QUE ABASTECE ESTA EM CONDIÇÕES INSALUBRE PARA O USO E CONSUMO, FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11410</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11410/9-_requer_que_seja_realizado_atencao_a_feira_que_ocorre_no_bairro_remedios_i_..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NO BAIRRO REMEDIOS I PARA PROLBEMAS COM BANHEIROS SUJOS E QUE NÃO FUNCIONAM, FALTA DE ILUMINAÇÃO PÚBLICA E O TELHADO DO LOCAL PRECÁRIO, QUE OCORRE NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11416</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11416/limpeza_e_capina_na_l12.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE LIMPEZA E CAPINA NA TRAVESSA L-12, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS 7 DE SETEMBRO E SÃO PAULO APÓSTOLO, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11417</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11417/bloquetes_na_l12.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE PAVIMENTAÇÃO EM BLOQUETES NA TRAVESSA L-12, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS SETE DE SETEMBRO E SÃO PAULO APÓSTOLO, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11418</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11418/limpeza_na_castro_alves_de_canto_com_l04.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHOS NA AVENIDA CASTRO ALVES, NO TRECHO COMPREENDIDO NO CANTO COM A TRAVESSA L-04, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11419</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11419/passarela_na_garrastazu_com_oswaldo.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA ENTRE RUA OSWALDO CRUZ E GARRASTAZU MÉDICI, NO BAIRRO PARAÍSO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11420</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11420/pavimentacao_em_bloquetes_na_travesa_l09.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE PAVIMENTAÇÃO EM BLOQUETES NA TRAVESSA L-09, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS SETE DE SETEMBRO E CASTRO ALVES, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11421</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11421/iluminacao_publica_na_avenida_15_de_novembro.docx</t>
+  </si>
+  <si>
+    <t>REQUER A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA PASSARELA LOCALIZADA NO FINAL DA AVENIDA 15 DE NOVEMBRO, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11422</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11422/passarela_do_guerreiro.docx</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL, COM IMPLANTAÇÃO DE NOVA ESTRUTURA EM CONCRETO ARMADO, DA PASSARELA CONHECIDA POPULARMENTE COMO "PASSARELA DO GUERREIRO", LOCALIZADA NO FINAL DA AVENIDA 15 DE NOVEMBRO, PRÓXIMO AO LOTE Nº 5550, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11423</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11423/secretaria_municipal_de_saude_da_ubs.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR INTERMÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, A ADOÇÃO DE PROVIDÊNCIAS PARA A MANUTENÇÃO DAS ESTEIRAS ERGOMÉTRICAS OU, NÃO SENDO POSSÍVEL SUA RECUPERAÇÃO, A AQUISIÇÃO DE NOVOS EQUIPAMENTOS PARA A ACADEMIA DE SAÚDE LOCALIZADA NA TRAVESSA RIO MATAPI, AO LADO DA UBS IGARAPÉ DA FORTALEZA, NO BAIRRO IGARAPÉ DA FORTALEZA, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11426</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11426/requerimento_sttrans_faixa_e_simbolos_estacionamento.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, A PINTURA E ATUALIZAÇÃO DAS FAIXAS DE IDENTIFICAÇÃO DE ACESSIBILIDADE, COM A ADOÇÃO DO NOVO SÍMBOLO INTERNACIONAL DE ACESSIBILIDADE, BEM COMO A DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO PRIORITÁRIAS EM FRENTE A COMÉRCIOS, FARMÁCIAS E DEMAIS ESTABELECIMENTOS NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11427</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11427/requerimento_tapa_buraco_tv_l8.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NA TRAVESSA L8, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SÃO PAULO APÓSTOLO E A AVENIDA 7 DE SETEMBRO, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11428</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11428/requerimento__bloquetes_fe_em_deus.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO, RECUPERAÇÃO E NIVELAMENTO DOS BLOQUETES EM TODAS AS VIAS DO BAIRRO FÉ EM DEUS.</t>
+  </si>
+  <si>
+    <t>11430</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11430/requerimento_tapa_buraco_av_maria_colares.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NO CRUZAMENTO DA AVENIDA MARIA COLARES COM A RUA SALVADOR DINIZ, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11431</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11431/requerimento_reforma_semasc.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A ADOÇÃO DAS MEDIDAS NECESSÁRIAS PARA A EXECUÇÃO DE REFORMA ESTRUTURAL, AMPLIAÇÃO FÍSICA E MODERNIZAÇÃO ADMINISTRATIVA E TECNOLÓGICA DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA – SEMASC, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11432</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11432/requerimento__limpeza_padre_vitorio_galiani.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA URBANA POR TODA A EXTENSÃO DA RUA PADRE VITÓRIO GALIANI, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SÃO PAULO APÓSTOLO E A AVENIDA RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>11433</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11433/requerimento_absorvente_semsa_em_ubs_saude.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR PLÍNIO SILVA DA LUZ - SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, A INCLUSÃO E DISPONIBILIZAÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE SANTANA/AP, DESTINADOS A MULHERES EM SITUAÇÃO DE VULNERABILIDADE ECONÔMICA.</t>
+  </si>
+  <si>
+    <t>11434</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11434/requerimento__limpeza_07_de_semtebro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA URBANA POR TODA A EXTENSÃO DA AV SETE DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE A RUA EVERALDO VASCONCELOS  E A TRAVESSA L2, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11438</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11438/travessa_23_manutencao_asfaltica.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO DA PAVIMENTAÇÃO NA OITAVA AVENIDA, ESQUINA COM A TRAVESSA VINTE E TRÊS, NO BAIRRO PROVEDOR II, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11439</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11439/banheiros.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A IMPLANTAÇÃO DE BANHEIROS MÓVEIS E/OU FIXOS NAS FEIRAS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>11440</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11440/travessa_24_manutencao_asfaltica.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO DA PAVIMENTAÇÃO NA OITAVA AVENIDA, ESQUINA COM A TRAVESSA VINTE E QUATRO, NO BAIRRO PROVEDOR II, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11442</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11442/requerimento_no_capinagem_rua_salvador_diniz.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO SERVIÇO DE CAPINAGEM PARA A RUA PEDRO SALVADOR DINIZ, LOCALIZADO NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11443</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11443/requerimento_no_campanha_de_vacinacao_elesbao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER VACINAÇÃO DE ROTINA PARA CRIANÇAS, ADOLESCENTES, ADULTOS E IDOSOS, CONFORME O CALENDÁRIO DE VACINAÇÃO DO MINISTÉRIO DA SAÚDE, NO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11444</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11444/requerimento_no_limpeza_da_ubs_elesbao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA NA UNIDADE BÁSICA DE SAÚDE ELESBÃO, LOCALIZADA NO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11445</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11445/requerimento_no_capinagem_rua_salvador_diniz-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA ARENA JOSÉ EDILSON PEREIRA, LOCALIZADA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11446</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11446/requerimento_no__asfalto_quadra_78-_acquaville-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA, NA QUADRA 78, LOCALIZADA NO BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11448</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11448/1-_providencia_de_contratacao_de_um_psicologo_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO DE UM PSICOLOGO, PARA O CENTRO DE ATENÇÃO PSICOSSOCIAL ALCOOL E DROGAS(CAPS-AD).</t>
+  </si>
+  <si>
+    <t>11451</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11451/9-_aumento_da_frequencia_da_coleta_de_lixo_na_rua_do_delta_bairro_picarreira_ocorre_apenas_uma_vez_por_semana_o_que_tem_causado_acumulo_de_lixo_na_passagem_filadelfia.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE AUMENTO DA FREQUÊNCIA DA COLETA DE LIXO NA RUA DO DELTA, BAIRRO PIÇARREIRA, POIS ATUALMENTE O SERVIÇO OCORRE APENAS UMA VEZ POR SEMANA, O QUE TEM CAUSADO ACÚMULO DE LIXO NA PASSAGEM FILADÉLFIA E TRANSTORNOS AOS MORADORES.</t>
+  </si>
+  <si>
+    <t>11453</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11453/4-_revitalizacao_do_parque_que_fica_proximo_a_quadra_de_esportes_que_se_encontra_sem_condicoes_de_uso_pelas_criancas_da_comunidade_atencao_de_limpeza_urgente_da_rua_a1.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE REVITALIZAÇÃO DO PARQUE QUE FICA PRÓXIMO A QUADRA DE ESPORTES, QUE SE ENCONTRA SEM CONDIÇÕES DE USO PELAS CRIANÇAS DA COMUNIDADE, POIS ESTÁ COM O MATO ALTO, QUE PRECISA DE ATENÇÃO DE LIMPEZA URGENTE DA RUA A1, QUE FICA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11454</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11454/3-_urgencia_o_servico_de_revitalizacao_da_quadra_de_esportes_com_cobertura_para_as_atividades_da_comunidade_da_rua_a1..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO COM URGÊNCIA O SERVIÇO DE REVITALIZAÇÃO DA QUADRA DE ESPORTES COM COBERTURA PARA AS ATIVIDADES DA COMUNIDADE DA RUA A1, QUE FICA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11455</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11455/8-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_meio_fio_e_iluminacao_publica_da_rua_osvaldo_cruz_..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO E/OU BLOQUETAGEM, COM DRENAGEM, CALÇADAS, MEIO FIO E ILUMINAÇÃO PÚBLICA DA RUA OSVALDO CRUZ E TODA A SUA EXTENSÃO, QUE FICA NO BAIRRO PARAISO.</t>
+  </si>
+  <si>
+    <t>11456</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11456/2-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_meio_fio_e_iluminacao_publica_da_rua_a1_que_passa_ao_lado_da_instituicao_apae..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO E/OU BLOQUETAGEM, COM DRENAGEM, CALÇADAS, MEIO FIO E ILUMINAÇÃO PÚBLICA DA RUA A1 QUE PASSA AO LADO DA INSTITUIÇÃO APAE, QUE TEM ACESSO A QUADRA, QUE FICA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11462</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11462/req_travessa_l4_08.04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA L4, NO TRECHO ENTRE A AVENIDA CASTRO ALVES E A RUA JOSÉ DE ANCHIETA, NO BAIRRO FONTE NOVA, NO MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 676/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11463</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11463/reiteracao_do_numero_1054_l9_08.04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE LIMPEZA, CAPINA E INSTALAÇÃO DE MANILHAS NA TRAVESSA L9, ENTRE A AVENIDA SETE DE SETEMBRO E A AVENIDA SANTANA, NO BAIRRO FONTE NOVA, MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1054/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11464</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11464/reiteracao_req_apolonio_08.04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM INÍCIO NA TRAVESSA APOLÔNIO GOMES E POR TODA A EXTENSÃO DO PROVEDOR I ATÉ O SEU FINAL, NO MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 707/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11465</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11465/reiteracao_req_deodoro_da_fonseca_08.04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE PAVIMENTAÇÃO E MANUTENÇÃO NA RUA PRESIDENTE MANOEL DEODORO DA FONSECA, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS BRASÍLIA E COELHO NETO, NO BAIRRO PARAÍSO, NO MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 679/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11466</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11466/req_sttrans_reg_moto_eletrica_08.04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A ADOÇÃO DE MEDIDAS DE FISCALIZAÇÃO, REGULAMENTAÇÃO E ORDENAMENTO DO USO E CIRCULAÇÃO DE VEÍCULOS ELÉTRICOS INDIVIDUAIS, ESPECIALMENTE MOTOCICLETAS ELÉTRICAS DE BAIXA POTÊNCIA, NO ÂMBITO DO MUNICÍPIO, EM CONFORMIDADE COM A LEGISLAÇÃO DE TRÂNSITO VIGENTE.</t>
+  </si>
+  <si>
+    <t>11467</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11467/req_semop_semduh_04.2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A ADOÇÃO DE PROVIDÊNCIAS URGENTES PARA A RECONSTRUÇÃO DE PARTE DO MURO DO CEMITÉRIO MUNICIPAL, LOCALIZADO NO BAIRRO PROVEDOR I, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11468</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11468/requerimento_no_limpeza_ao_lado_da_escola_rodoval_borges_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA ENTORNO DA ESCOLA RODOVAL BORGES, LOCALIZADA NA TRAVESSA L8, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11469</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11469/requerimento_no_capinagem_av_rio_branco_-_hospitalidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE CAPINAGEM PARA AVENIDA RIO BRANCO, NO TRECHO COMPREENDIDO ENTRE A RUA POETA MACHADO DE ASSIS COM A RUA PRES. ARTHUR COSTA E SILVA, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11470</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11470/requerimento_no_limpeza_do_canal-_hospitalidade_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA DE CANAL, LOCALIZADO NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11471</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11471/requerimento_n_iluminacao_ramal_da_olaria-_elesbao.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O RAMAL OLARIA (ESTRADA DO ELESBÃO).</t>
+  </si>
+  <si>
+    <t>11472</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11472/requerimento_no__recupreracao_asfaltica_av_brasilia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA - BURACO) NA AVENIDA BRASÍLIA, NO TRECHO COMPREENDIDO ENTRE A RUA PRES. JOHN F. KENEDY E RUA PEDRO SALVADOR DINIZ, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11473</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11473/requerimento_no_campanha_de_vacinacao_parque_das_laranjeiras_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER VACINAÇÃO DE ROTINA PARA CRIANÇAS, ADOLESCENTES, ADULTOS E IDOSOS, CONFORME O CALENDÁRIO DE VACINAÇÃO DO MINISTÉRIO DA SAÚDE, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11474</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11474/6-melhoria_na_iluminacao_publica_na_avenida_lucena_de_azevedo.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MELHORIA NA ILUMINAÇÃO PÚBLICA NA AVENIDA LUCENA DE AZEVEDO E EM TODA A SUA EXTENSÃO, QUE FICA NO BAIRRO VILA AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11476</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11476/7-pavimentacao_com_drenagem_na_via_local_004_..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO, COM DRENAGEM, NA VIA LOCAL 004  ENTRE A RUA RIO AMAZONAS E A RUA AMAPARI, QUE FICA NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11477</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11477/3-reposicao_de_equipamentos_como_mantas_capas_de_chuvas_e_mochilas_para_as_atividades_do_servico_de_atendimento_movel_de_urgencia_samu_de_santana..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE REPOSIÇÃO DE EQUIPAMENTOS COMO MANTAS, CAPAS DE CHUVAS E MOCHILAS PARA AS ATIVIDADES DO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA (SAMU) DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11478</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11478/4-melhoria_na_iluminacao_publica_proximo_ao_instituto_federal_do_amapa_ifap..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE MELHORIA NA ILUMINAÇÃO PÚBLICA PROXÍMO AO INSTITUTO FEDERAL DO AMAPÁ (IFAP), PRÉDIO QUE SE LOCALIZA EM SANTANA, DENÚNCIA FEITA POR ESTUDANTES.</t>
+  </si>
+  <si>
+    <t>11479</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11479/5-_pavimentacao_e_ou_bloquetagem_com_drenagem_com_tratamento_do_esgoto_calcadas_e_iluminacao_publica_da_travessa_rio_preto..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO E/OU BLOQUETAGEM, COM DRENAGEM, COM TRATAMENTO DO ESGOTO, CALÇADAS E ILUMINAÇÃO PÚBLICA DA TRAVESSA RIO PRETO, QUE FICA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11480</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11480/requerimento_-__faixa_de_pedestre__av_maria_colares_com_a_euclides_rodrigues.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SEMHORSEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR LUCAS DOS SANTOS NAHUM, SUPERINTENDÊNTE DE TRANSPORTE E TRÂNSITO - STTRANS/PMS. SOLIITA UMA FAIXA DE PEDESTRE NA RUA EUCLIDES RODRIGUES DE CANTO COM A AVENIDA MARIA COLARES, NO BAIRRO NOVA BRASILIA.</t>
+  </si>
+  <si>
+    <t>11481</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11481/requerimento_n_iluminacao_av_sao_joao_apostolo.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA SÃO JOÃO APÓSTOLO, NO TRECHO COMPREENDIDO ENTRE A RUA PRESIDENTE TANCREDO NEVES E A RUA EVERALDO VASCONCELOS, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11482</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11482/requerimento_no__recuprcao_asfaltica_av_sao_joao_com_garrastazu_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA - BURACO) NA AVENIDA SÃO PAULO COM RUA PRESIDENTE GENERAL EMÍLIO GARRASTAZU MÉDICE, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11484</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11484/aplicativo...doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A IMPLANTAÇÃO DE APLICATIVO MUNICIPAL FOCADO NO COMBATE À VIOLÊNCIA CONTRA A MULHER, PERMITINDO DENÚNCIAS DE SOCORRO RÁPIDO.</t>
+  </si>
+  <si>
+    <t>11485</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11485/3-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_iluminacao_publica..docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJA ENCAMINHADO CÓPIA DA PRESENTE PROPOSIÇÃO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS E AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO – SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP._x000D_
+REQUER QUE SEJA REALIZADO ATENÇÃO A FEIRA QUE OCORRE NA AVENIDA SANTANA COM ASSISTÊNCIA DE ILUMINAÇÃO PÚBLICA, POIS O LOCAL TEM A AUSÊNCIA DE ILUMINAÇÃO PÚBLICA NO AMBIENTE, FEIRA QUE OCORRE SEMANALMENTE NA SEGUNDA- FEIRA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11486</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11486/1-_urgencia_de_reforma_da_ponte_que_fica_na_rua_osvaldo_cruz_entre_a_avenida_coelho_neto_e_avenida_rio_branco_no_bairro_paraiso.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA RUA OSVALDO CRUZ ENTRE A AVENIDA COELHO NETO E AVENIDA RIO BRANCO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11487</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11487/9-_bebedouro_para_o_centro_de_reabilitacao_mario_dias_tavares_cer..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE ATENÇÃO PARA A PROVIDÊNCIA DE UM BEBEDOURO PARA O CENTRO DE REABILITAÇÃO MARIO DIAS TAVARES( CER).</t>
+  </si>
+  <si>
+    <t>11488</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11488/2-_reforma_da_ponte_que_fica_na_travessa_25_de_dezembro..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA TRAVESSA 25 DE DEZEMBRO, NO BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11489</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11489/8-_reinterar_o_requerimento_no_146-2026-_que_seja_realizado_o_servico_urgente_de_reabastecimento_de_combustivel_para_a_ambulancia_da_comunidade_do_igarape_do_lago.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REINTERAR O REQUERIMENTO Nº 146/2026- QUE SEJA REALIZADO O SERVIÇO URGENTE DE REABASTECIMENTO DE COMBUSTÍVEL PARA A AMBULÂNCIA DA COMUNIDADE DO IGARAPÉ DO LAGO, DE ACORDO COM DENÚNCIA.</t>
+  </si>
+  <si>
+    <t>11491</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11491/requerimento_no_03_requer_a_pms_semop_que_seja_realizado_servico_de_pavimentacao_com_blocos_de_concreto_na_rua_canal_do_paraiso_bairro_paraiso.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À PMS/SEMOP QUE SEJA REALIZADO SERVIÇO DE PAVIMENTAÇÃO COM BLOCOS DE CONCRETO NA RUA CANAL DO PARAÍSO, BAIRRO PARAÍSO, NESTE MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11492</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11492/requerimento_no_02_requerer_a_pms_semop_que_seja_realizado_a_revitalizacao_da_travessa_22_no_perimetro_da_avenida_oito_com_a_travessa_20_no_bairro_provedor_2.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADO A REVITALIZAÇÃO DA TRAVESSA 22, NO PERÍMETRO DA AVENIDA OITO COM A TRAVESSA 20, NO BAIRRO PROVEDOR 2, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11493</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11493/requerimento_no_05_requer_a_pms_semob_a_limpeza_do_meio_fio_coberto_por_matos_localizado_na_av_maria_colares_entre_a_avenida_costa_silva_e_jhon_kennedy_bairro_hospitalidade..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE REALIZADO SERVIÇOS DE REFORMA E REVITALIZAÇÃO NA E.M.E.B PROF. RAIMUNDO MONTEIRO BAIA, NO DISTRITO DO ANAUERAPUCÚ, NO MUNICÍPIO DE SANTANA .</t>
+  </si>
+  <si>
+    <t>11495</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11495/requerimento_no_04_requer_a_pms_semob_intervencao_de_capina_e_rocagem_de_matgal_localizada_na_rua_acquaville_bairro_loteamento_acquaville_tucunare..pdf</t>
+  </si>
+  <si>
+    <t>REQUER A PMS/SEMOB INTERVENÇÃO DE CAPINA E ROÇAGEM DE MATGAL LOCALIZADA NA RUA ACQUAVILLE, BAIRRO LOTEAMENTO ACQUAVILLE TUCUNARÉ. NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11496</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11496/requerimento_tapa_buraco_pastor_sozinho.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO POR TODA EXTENÇÃO DA RUA PASTOR SOZINHO.</t>
+  </si>
+  <si>
+    <t>11497</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11497/requerimento_tapa_buraco_rua_machado_de_assis.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NA RUA POETA MACHADO DE ASSIS DE CANTO COM A SETE DE SETEMBRO, BAIRRO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>11498</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11498/requerimento_tapa_buraco_r_manoel_deodoro_da_fonseca.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA RUA PRES. MANOEL DEODORO DA FONSECA,ENTRE A PRES. CASTELO BRANCO E A AV.SANTANA, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11499</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11499/requerimento_tapa_buraco_av_7_de_setembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NO CRUZAMENTO DA AV SETE DE SETEMBRO COM A RUA PRES. JUSCELINO KUBITSCHEK, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11500</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11500/requerimento_construcao_ubs_jardim_de_deus.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A ELABORAÇÃO DE PROJETO TÉCNICO E POSTERIOR EXECUÇÃO DAS OBRAS PARA A CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE (UBS) NO BAIRRO JARDIM DE DEUS.</t>
+  </si>
+  <si>
+    <t>11501</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11501/requerimento_tapa_buraco_av_maria_colares.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP  A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NO CRUZAMENTO DA AVENIDA MARIA COLARES COM A RUA SALVADOR DINIZ, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11502</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11502/requerimento_iluminacao_castro_alves_paraiso.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AV CASTRO ALVES, NO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11503</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11503/faixa_rodoval_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS,REINTERAÇÃO AO REQUERIMENTO DE Nº 296/2025, ONDE SOLICITA OS SERVIÇOS DE PINTURA DE FAIXA DE PEDESTRES E A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL EM FRENTE À ESCOLA RODOVAL BORGES, LOCALIZADA NA TRAVESSA L8, BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11513</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11513/requer_o_direcionamento_de_uma_ambulancia__sao_jose_do_maruanum.pdf</t>
+  </si>
+  <si>
+    <t>REQUER O DIRECIONAMENTO DE UMA AMBULÂNCIA PARA ATENDER A COMUNIDADE SÃO JOSÉ DO MARUANUM E REGIÃO, VISANDO GARANTIR ASSISTÊNCIA À SAÚDE AOS MORADORES.</t>
+  </si>
+  <si>
+    <t>11515</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11515/semaforo_maria_colares_reiteracao.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA SALVADOR DINIZ COM A AVENIDA MARIA COLARES, NO BAIRRO NOVA BRASÍLIA, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>11516</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11516/semaforo_hospitalidade__reiteracao.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA COSTA E SILVA COM A AVENIDA MARIA COLARES, NO BAIRRO HOSPITALIDADE, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1618/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11517</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11517/1-_providencia_de_contratacao_ou_lotacao_de_um_pedagogo_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE UM PEDAGOGO PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11518</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11518/semaforo_everaldo.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA EVERALDO VASCONCELOS COM A AVENIDA SANTANA, NO BAIRRO FONTE NOVA, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>11519</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11519/requerimento__limpeza_sao_joao_apostolo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA URBANA NA AVENIDA SÃO JOÃO APÓSTOLO, ENTRE A RUA TANCREDO NEVES E A RUA JUSCELINO KUBITSCHEK.</t>
+  </si>
+  <si>
+    <t>11521</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11521/semaforo_das_avenida_das_nacoes.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA COSTA E SILVA COM A AVENIDA DAS NAÇÔES, NO BAIRRO HOSPITALIDADE, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES</t>
+  </si>
+  <si>
+    <t>11522</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11522/2-providencia_de_contratacao_ou_lotacao_de_psicologo_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE PSICOLOGO PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11523</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11523/requerimento_absorvente_semasc.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, A SENHORA LILIANE BATISTA SOUSA, SECRETÁRIA MUNICÍPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA - SEMASC A INCLUSÃO E DISPONIBILIZAÇÃO GRATUITA DE ABSORVENTES HIGIÊNICOS NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE SANTANA/AP, DESTINADOS A MULHERES EM SITUAÇÃO DE VULNERABILIDADE ECONÔMICA.</t>
+  </si>
+  <si>
+    <t>11524</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11524/requerimento_iluminacao_15_de_novembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AVENIDA 15 DE NOVEMBRO, ENTRE A RUA PRES. GETÚLIO VARGAS E A RUA ABÍLIO RODRIGUES.</t>
+  </si>
+  <si>
+    <t>11525</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11525/4-_providencia_de_contratacao_ou_lotacao_de_cuidadora_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE CUIDADOR(A) PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11527</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11527/semaforo_av_stelio_de_oliveira.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA ADALVARO ALVES CAVALCANTE COM A TRAVESSA STÉLIO DE OLIVEIRA, NO BAIRRO NOVA BRASÍLIA, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>11528</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11528/requerimento_construcao_da_ponte_elesbao_delta.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE OBRAS PARA CONSTRUÇÃO DE PONTES QUE GARANTAM O ACESSO ÀS RESIDÊNCIAS DOS MORADORES NO BAIRRO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11529</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11529/requerimento__iliminacao_na_ponte_do_elesbao_matapi_mirim.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA PASSARELA BEIRA RIO, QUE DÁ ACESSO AOS BAIRROS DO ELESBÃO E MATAPI MIRIM.</t>
+  </si>
+  <si>
+    <t>11530</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11530/semaforo__euclides_rodrigues.docx</t>
+  </si>
+  <si>
+    <t>REQUER A MANUTENÇÃO DO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA EUCLIDES RODRIGUES COM A AVENIDA COELHO NETO, NO BAIRRO NOVA BRASÍLIA, EM SANTANA/AP, OU A IMPLANTAÇÃO DE SINALIZAÇÃO VERTICAL COM PLACAS DE “PARE” E REDUÇÃO DE VELOCIDADE, A FIM DE PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>11531</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11531/3-_providencia_de_contratacao_ou_lotacao_de_fisioterapeuta_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE FISIOTERAPEUTA PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11532</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11532/requerimento__limpeza_da_passarela_do_elesbao.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA DA PASSARELA BEIRA RIO, QUE DÁ ACESSO AOS BAIRROS DO ELESBÃO E MATAPI MIRIM.</t>
+  </si>
+  <si>
+    <t>11533</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11533/requerimento_pavimentacao_sao_joao_apostolo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM EXECUÇÃO DE OBRAS COMPLEMENTARES NA AVENIDA SÃO JOÃO APÓSTOLO, ENTRE A RODOVIA DUCA SERRA E A RUA PRES. E. G. MÉDICI, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11534</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11534/requerimento_defesa_civil_poda_da_arvore_na_adalvaro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBARTIÃO FERREIRA DA ROCHA, PREFEITO MUNICÍPAL DE SANTANA - PMS, AO SENHOR HELIVANILTON RAMOS – SECRETÁRIO DA DEFESA CIVIL DO MUNICIPIO – DCM A REALIZAÇÃO DE PODA URGENTE DA ÁRVORE LOCALIZADA NA RUA ADALVARO ALVES CAVALCANTE, AO LADO DO CEMITÉRIO DE SANTANA, NO BAIRRO PROVEDOR I.</t>
+  </si>
+  <si>
+    <t>11535</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11535/passarela_na_comunidade_sao_jose_do_maruanum.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A VIABILIZAÇÃO DA CONSTRUÇÃO DE UMA PASSARELA NA COMUNIDADE SÃO JOSÉ DO MARUANUM, VISANDO MELHORAR O ACESSO DA POPULAÇÃO, ESPECIALMENTE DOS ALUNOS AO TRANSPORTE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>11536</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11536/requerimento_defesa_civil_poda_da_passarela_beira_rio_elesbao_matapi_mirim.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBARTIÃO FERREIRA DA ROCHA, PREFEITO MUNICÍPAL DE SANTANA - PMS, AO SENHOR HELIVANILTON RAMOS – SECRETÁRIO DA DEFESA CIVIL DO MUNICÍPIO – DCM A REALIZAÇÃO DE PODA URGENTE DE ÁRVORE LOCALIZADA NA PASSARELA BEIRA RIO, QUE DÁ ACESSO AOS BAIRROS DO ELESBÃO E MATAPI MIRIM.</t>
+  </si>
+  <si>
+    <t>11537</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11537/5-_providencia_de_contratacao_ou_lotacao_de_motorista_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE MOTORISTA PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11538</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11538/6-_providencia_de_contratacao_ou_lotacao_de_assistente_social_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO A PROVIDÊNCIA DE CONTRATAÇÃO OU LOTAÇÃO DE ASSISTENTE SOCIAL PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11539</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11539/8-_disponibilizacao_de_equipe_multidisciplinar_com_assitencia_de_medicamentos_educador_fisico_e_atendimento_odontologico_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, SENHOR PLINIO SILVA DA LUZ– SECRTÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE SEJA REALIZADO O SERVIÇO DE DISPONIBILIZAÇÃO DE EQUIPE MULTIDISCIPLINAR COM ASSITÊNCIA DE MEDICAMENTOS, EDUCADOR FISICO E ATENDIMENTO ODONTOLÓGICO PARA A UNIDADE DA CASA DA HOSPITALIDADE- ABRIGO DOS IDOSOS.</t>
+  </si>
+  <si>
+    <t>11544</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11544/alojamentos.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CONSTRUÇÃO DE ALOJAMENTOS PARA PROFESSORES NAS ESCOLAS LOCALIZADAS NA ZONA RURAL DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11545</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11545/traverssa_20.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A RECUPERAÇÃO ASFÁLTICA DE UM TRECHO DA TRAVESSA 20, LOCALIZADO NO BAIRRO PROVEDOR 2.</t>
+  </si>
+  <si>
+    <t>11546</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11546/mureta.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REVITALIZAÇÃO DOS CANAIS DE SANEAMENTO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11547</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11547/estagio.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE AUTORIZE AS SECRETARIAS MUNICIPAIS A REALIZAREM CONVÊNIOS COM AS FACULDADES LOCAIS, VISANDO AÇÕES QUE POSSIBILITEM A REALIZAÇÃO DE CURSOS E ESTÁGIOS NÃO REMUNERADOS E, CONSEQUENTEMENTE, A EMISSÃO DE CERTIFICADOS DE CARGAS HORÁRIAS CUMPRIDAS AOS SEUS ESTUDANTES.</t>
+  </si>
+  <si>
+    <t>11550</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11550/requerimento_no_testes_rapidos_-_ubs_igarape_da_fortaleza_-_copia.doc</t>
+  </si>
+  <si>
+    <t>ao excelentíssimo senhor SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, com cópia ao excelentíssimo senhor PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, solicito O FORNECIMENTO DE CAIXAS COLETORAS PARA MATERIAIS PERFUROCORTANTE (DESCARPACK) PARA UBS PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11552</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11552/requerimento_n_iluminacao_ramal_d_delta.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O RAMAL DO DELTA.</t>
+  </si>
+  <si>
+    <t>11553</t>
+  </si>
+  <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11553/requerimento_n_iluminacao_av_maria_isabel-_novo_horizonte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA MARIA ISABEL P. DA SILVA, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11554</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11554/requerimento_n_iluminacao_av_odecia_marques_pereira-_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA AVENIDA ODECIA MARQUES PEREIRA, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11555</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11555/requerimento_n_iluminacao_av_jose_cesar_braga-_novo_horizonte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA AVENIDA JOSÉ CÉSAR BRAGA, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11556</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11556/requerimento_n_iluminacao_av_portilho_de_melo.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICAAO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA A AVENIDA PORTILHO DE MELO, BAIRRO REMÉDIOS.ARA A AVENIDA PORTILHO DE MELO, BAIRRO REMÉDIOS.</t>
+  </si>
+  <si>
+    <t>11557</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11557/requerimento_n_iluminacao_av_manoel_francisco_guedes-_novo_horizonte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA MANOEL FRANCISCO GUEDES, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11558</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11558/requerimento_no__bloqueteamento_tv_bernado.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DA REPOSIÇÃO DE BLOQUETES NA VIA PÚBLICA LOCALIZADA NA TRAVESSA BERNADO DE MELO,  BAIRRO PROVEDOR.</t>
+  </si>
+  <si>
+    <t>11559</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11559/requerimento_no__recupreracao_asfaltica_mar_galileia_-_acquaville_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA - BURACO) NA RUA MAR DA GALILÉIA, BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11560</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11560/requerimento_n_iluminacao_bairro_novo_horizonte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O BAIRRO NOVO HORIZONTE</t>
+  </si>
+  <si>
+    <t>11561</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11561/requerimento_n10_requer_a_pms_sppms_que_seja_construida_a_casa_da_mulher_santanense2c_no_municipio_de_santana._assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À PMS/SPPMS QUE SEJA CONSTRUÍDA A CASA DA MULHER SANTANENSE, NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11562</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11562/requerimento_n_11_que_seja_iniciado_as_aulas_na_escola_municipal_de_educacao_infantil_anexo_sao_raimundo_do_pirativa_na_comunidade_sao_raimundo_do_privativa.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA INICIADO AS AULAS NA ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL ANEXO SÃO RAIMUNDO DO PIRATIVA, NA COMUNIDADE SÃO RAIMUNDO DO PRIVATIVA</t>
+  </si>
+  <si>
+    <t>11563</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11563/requerimento_n_08_requerer_que_seja_realizado_servicos_de_revitalizacao_da_avenida_santana_em_toda_a_sua_extensao2c_neste_municipio_de_santana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER QUE SEJA REALIZADO SERVIÇOS DE REVITALIZAÇÃO DA AVENIDA SANTANA EM TODA A SUA EXTENSÃO, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11564</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11564/requerimento_n_09_requer_a_pms_semop_que_seja_realizado_servico_de_revitalizacao_da_rua_claudio_lucio_monteiro2c_neste_municipio_de_santana._assinado.pdf</t>
+  </si>
+  <si>
+    <t>REQUER À PMS/SEMOP QUE SEJA REALIZADO SERVIÇO DE REVITALIZAÇÃO DA RUA CLÁUDIO LÚCIO MONTEIRO, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11567</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11567/1-o_servico_de_pavimentacao_com_drenagem_na_av._sao_joao_apostolo_em_toda_sua_extencao_que_fica_nos_bairros_paraiso_e_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO, COM DRENAGEM, NA AV. SÃO JOÃO APÓSTOLO EM TODA SUA EXTENÇÃO, QUE FICA NOS BAIRROS PARAISO E FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11569</t>
+  </si>
+  <si>
+    <t>414</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11569/2-servico_de_iluminacao_publica_na_av._sao_joao_apostolo_em_toda_sua_extencao_que_fica_nos_bairros_paraiso_e_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA, NA AV. SÃO JOÃO APÓSTOLO EM TODA SUA EXTENÇÃO, QUE FICA NOS BAIRROS PARAISO E FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11570</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11570/3-servico_de_iluminacao_publica_na_av.maria_colares_entre_as_ruas_claudio_lucio_e_machado_de_assis_que_fica_no_bairro_hospitalidade..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA, NA AV.MARIA COLARES ENTRE AS RUAS CLÁUDIO LUCIO E MACHADO DE ASSIS, QUE FICA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11571</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11571/5-reiterado_o_requerimento_no_22.2026-_que_seja_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP.  QUE SEJA REITERADO O REQUERIMENTO Nº 22/2026- QUE SEJA REALIZADO O SERVIÇO DE INCLUSÃO E/OU MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA EM TODA A EXTENSÃO DO RAMAL DA OLARIA E PARA A RUA DO DELTA , QUE FICAM NO BAIRRO DO ELESBÃO, SEGUNDO DENÚNCIA DE MORADORES.</t>
+  </si>
+  <si>
+    <t>11572</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11572/4-servico_de_iluminacao_publica_em_todo_o_bairro_acquaville..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA, EM TODO O BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11573</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11573/6-_requer_que_seja_realizado_o_servico_de_iluminacao_publica_em_todo_o_bairro_matapi_mirim..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA, EM TODO O BAIRRO MATAPI MIRIM.</t>
+  </si>
+  <si>
+    <t>11574</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11574/7-que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_da_av._manoel_f._gudes_e_toda_a_sua_extensao_que_fica_no_bairro_novo_horizonte..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA, LIMPEZA E ILUMINAÇÃO DA AV. MANOEL F. GUDES E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11575</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11575/8-reiterado_o_requerimento_no_499.2025_que_seja_solicitado_a_retomada_do_servico_de_conclusao_da_obra_da_escola_municipal_benedito_cardoso_dos_santos_bairro_novo_horizonte_santana..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REITERADO O REQUERIMENTO Nº 499/2025- QUE SEJA SOLICITADO A RETOMADA DO SERVIÇO DE CONCLUSÃO DA OBRA DA ESCOLA MUNICIPAL BENEDITO CARDOSO DOS SANTOS, BAIRRO NOVO HORIZONTE, SANTANA –AP.</t>
+  </si>
+  <si>
+    <t>11576</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11576/9-que_seja_realizado_o_servico_de_recapeameno_com_drenagem_na_rua_everaldo_vasconcelos_entre_av.castro_alves_e_av.jose_de_anchieta_que_fica_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENO, COM DRENAGEM, NA RUA EVERALDO VASCONCELOS ENTRE AV.CASTRO ALVES E AV.JOSÉ DE ANCHIETA, QUE FICA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11577</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11577/requerimento_da_arena_do_padeiro.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS VISANDO À REFORMA DA ARENA DO PADEIRO, LOCALIZADO NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11578</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11578/requerimento_tapa_buraco_ramal_do_elebao.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO  OU TAPA-BURACO  NO RAMAL DO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11579</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11579/requerimento_pavimentacao_na_rua_1_apae.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM EXECUÇÃO DE OBRAS COMPLEMENTARES NA RUA 1, LOCALIZADA AO LADO DA APAE, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11580</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11580/requerimento_pavimentacao_na_rua_da_paz_jardim_deus1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM EXECUÇÃO DE OBRAS COMPLEMENTARES NA RUA DA PAZ, NO BAIRRO JARDIM DE DEUS 1, PRÓXIMO AO RAMAL DO CAJUEIRO.</t>
+  </si>
+  <si>
+    <t>11581</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11581/requerimento_iluminacao_ramal_do_elesbao.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NO RAMAL DO ELESBÃO E RAMAL DA OLARIA, AMBOS LOCALIZADOS NO BAIRRO DO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11582</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11582/requerimento__iliminacao_na_rua_1hospitalidade.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA 1, LOCALIZADA AO LADO DA APAE, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11583</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11583/requerimento__limpeza_elesbao.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP  A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA URBANA POR TODA A EXTENSÃO DA RUA DO ELESBÃO.</t>
+  </si>
+  <si>
+    <t>11584</t>
+  </si>
+  <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11584/requerimento__limpeza_av_das_nacoes.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA NA AVENIDA DAS NAÇÕES, NO BAIRRO HOSPITALIDADE, NO TRECHO COMPREENDIDO ENTRE AS RUAS MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO.</t>
+  </si>
+  <si>
+    <t>11587</t>
+  </si>
+  <si>
+    <t>430</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11587/requerimento_-_praca_manuel_videira_-_bairro_vila_amazonas..pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SEMHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ANDERSON RICARDO DE ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A REVITALIZAÇÃO E ILIMINAÇÃO DA PRAÇA MANUEL VIDEIRA DO NASCIMENTO, LOCALIZADA NA RUA B UM, BAIRRO VILA AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11588</t>
+  </si>
+  <si>
+    <t>431</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11588/requerimento_n_iluminacao_praca_de_alimentacao.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA PRAÇA DE ALIMENTAÇÃO, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ BRUNO DE OLIVEIRA GOMES E A RUA ADALVARO CAVALCANTE, BAIRRO CENTRAL.</t>
+  </si>
+  <si>
+    <t>11589</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11589/requerimento_no__tapa_buraco_quadra_77-_acquaville_gauropa.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA, NA QUADRA 77, LOCALIZADA NO BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11590</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11590/requerimento_n_iluminacao_rio_madeira_acquaville_tucunare.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA PARA AVENIDA RIO MADEIRA 188, BAIRRO ACQUAVILE TUCUNARÉ.</t>
+  </si>
+  <si>
+    <t>11591</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11591/requerimento_n_iluminacao_rua_mar_azon_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA MAR AZON, BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11594</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11594/requerimento_solicitando_sala_de_medicacao_ubs_floriano_rego.docx</t>
+  </si>
+  <si>
+    <t>REQUER A IMPLANTAÇÃO DE SALA EXCLUSIVA PARA ADMINISTRAÇÃO DE MEDICAMENTOS (SALA DE MEDICAÇÃO) NA UNIDADE BÁSICA DE SAÚDE (UBS) FLORIANO REGO, LOCALIZADA NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11595</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11595/podagem_de_arvore_em_frente_a_ubs.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO URGENTE DE SERVIÇOS DE PODA DE ÁRVORE LOCALIZADA EM ÁREA PÚBLICA, NAS PROXIMIDADES DE ESTABELECIMENTO DE ALIMENTAÇÃO, EM FRENTE À UBS IGARAPÉ DA FORTALEZA, EM RAZÃO DO RISCO IMINENTE DE QUEDA.</t>
+  </si>
+  <si>
+    <t>11596</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11596/tapa_buraco_na_maria_colares_paraiso.docx</t>
+  </si>
+  <si>
+    <t>REQUER À PREFEITURA MUNICIPAL DE SANTANA, POR MEIO DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, A REALIZAÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA MARIA COLARES, NO TRECHO COMPREENDIDO ENTRE AS RUAS PADRE VITÓRIO GALIANE E EMÍLIO GARRASTAZU MÉDICE, NO BAIRRO PARAÍSO, NESTE MUNICÍPIO DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11597</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11597/reiteracao_do_elias_ramal_do_delta.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DA PASSARELA DO “ELIAS” LOCALIZADA NA, SITUADA NO RAMAL DO DELTA, BAIRRO MATAPI MIRIM, NAS PROXIMIDADES DA OLARIA DO NORONHA, NO MUNICÍPIO DE SANTANA/AP, EM CONTINUIDADE E REITERAÇÃO DO REQUERIMENTO Nº 1057/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11598</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11598/requerimento_solicitando_tec._enfermagem_ubs_floriano_rego.docx</t>
+  </si>
+  <si>
+    <t>REQUER A CONTRATAÇÃO DE 1 (UM) TÉCNICO EM ENFERMAGEM / OU FARMACÊUTICO PARA ATUAR NO HORÁRIO DA TARDE NA UBS FLORIANO REGO LOCALIZADO NO MUNICIPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11601</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11601/requerimento_no__agente_de_endemias_bairro_acquaville_garoupa.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11602</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11602/requerimento_avenida_sao_joao_apostolo.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍMO SENHOR SEBASTIÃO BALA ROCHA, Prefeito Municipal de Santana, com cópia ao Senhor ELSON MONTEIRO BARBOSA   - SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJAM REALIZADOS OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETE NA AVENIDA SÃO JOÃO APÓSTOLO, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11603</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11603/requerimento_sobre_o_programa_da_familia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO FERREIRA DA ROCHA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE, PLÍNIO SILVA DA LUZ, SOLICITANDO INFORMAÇÕES SOBRE O PROGRAMA SAÚDE DA FAMÍLIA NO MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11604</t>
+  </si>
+  <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11604/campanha_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER A EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, PROFESSORA ROSILMA LOBATO PINHEIRO, SOLICITANDO A REALIZAÇÃO DE CAMPANHAS EDUCATIVAS SOBRE CRIMES CIBERNÉTICOS CONTRA CRIANÇAS E ADOLESCENTES NAS ESCOLAS MUNICIPAIS, ENVOLVENDO A POLÍCIA MILITAR, O MINISTÉRIO PÚBLICO, O CONSELHO TUTELAR E DEMAIS ÓRGÃOS QUE TRATAM DA POLÍTICA ESTADUAL DE PROTEÇÃO À CRIANÇA E AO ADOLESCENTE.</t>
+  </si>
+  <si>
+    <t>11605</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11605/requerimento_-_sttrans_a_normalizacao_dos_sinais_de_transito.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR  SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR LUCAS NAHUM, SECRETÁRIO DA SUPERINTENDÊNCIA DE TRÂNSITO E TRANSPORTES – STTRANS, SOLICITA A NORMALIZAÇÃO DOS SEMÁFAROS DO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11606</t>
+  </si>
+  <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11606/lupus.doc</t>
+  </si>
+  <si>
+    <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO QUE TOME AS MEDIDAS NECESSÁRIAS PARA QUE O MUNICÍPIO REALIZE A DISTRIBUIÇÃO GRATUITA DE MEDICAMENTOS INSPENSÁVEIS ÀS PESSOAS ACOMETIDAS DE LÚPUS ERITEMATOSO SISTÊMICO (LES) OU LÚPUS ERITEMATOSO DISCOIDE (LED).</t>
+  </si>
+  <si>
+    <t>11607</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11607/av._brasilia_1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A CONCLUSÃO, O MAIS RÁPIDO POSSÍVEL, DOS SERVIÇOS DE URBANIZAÇÃO DO TRECHO DA AV. BRASÍLIA, LOCALIZADO NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11608</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11608/requerimento_-_iluminacao_na_feira_do_bairro_remedios.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DA PREFEITURA PROVIDÊNCIAS QUANTO À INSTALAÇÃO, MANUTENÇÃO E/OU MELHORIA DA ILUMINAÇÃO PÚBLICA NA FEIRA DO BAIRRO DOS REMÉDIOS, MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11609</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11609/limpeza_e_remocao_de_entulhos_poda_de_arvores_e_recuperacao_das_calcadas_da_feira_dos_remedios.pdf</t>
+  </si>
+  <si>
+    <t>REQUER DA PREFEITURA A LIMPEZA, REMOÇÃO DE ENTULHOS, PODA DE ÁRVORES E RECUPERAÇÃO DA CALÇADA INTERNA DA FEIRA DO BAIRRO DOS REMÉDIOS, SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11616</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11616/6-requer_que_seja_realizado_a_devida_manutencao_ou_a_substituicao_dos_semaforos_do_municipio_de_santana.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR LUCAS DOS SANTOS NAHUM, SUPERITENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA. QUE SEJA REALIZADO A DEVIDA MANUTENÇÃO OU, A SUBSTITUIÇÃO DOS SEMÁFOROS DO MUNICÍPIO DE SANTANA, A FIM DE GARANTIR O ADEQUADO FUNCIONAMENTO DOS EQUIPAMENTOS E A SEGURANÇA NO TRÂNSITO.</t>
+  </si>
+  <si>
+    <t>11618</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11618/7-requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_trav.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA PASSARELA TRAV. I  EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11619</t>
+  </si>
+  <si>
+    <t>451</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11619/8-_requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_no_final_da_av.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA PASSARELA NO FINAL DA AV. RUI BABOSA EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11620</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11620/9-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_trav._j_.final._e_passarela_trav._j.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA ROCHA - PREFEITO DO MUNICIPIO DE SANTANA - PMS, E AO SENHOR ELSON MONTEIRO BARBOSA - SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP. QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA TRAV. J (ACESSO SECUNDÁRIO) EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO MULTIRÃO DO PARAÍSO EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11621</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11621/picarreira_mangueira.docx</t>
+  </si>
+  <si>
+    <t>REQUER O PEDIDO DE INFORMAÇÕES SOBRE O ANDAMENTO DA REFERIDA DEMANDA DE N° 1331/2025.  QUER SEJAM REALIZADOS OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ OU EM BLOCOS COM OBRAS COMPLEMENTARES (SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS) NA RUA MANGUEIRA, BAIRRO PIÇARREIRA, LOCALIZADO NESTE MUNICIPIO. ESTE REQUERIMENTO É UMA REITERAÇÃO DOS REQUERIMENTOS E Nº 1169/2025 E 130/2025 PREVIAMENTE ENCAMINHADOS.</t>
+  </si>
+  <si>
+    <t>11622</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11622/tapa_buraco_da_costa_e_silva.docx</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE SERVIÇOS DE OPERAÇÃO TAPA-BURACO, CAPINA DE VEGETAÇÃO E REMOÇÃO DE RESÍDUOS NO CRUZAMENTO DA RUA PRESIDENTE ARTHUR COSTA E SILVA COM A AVENIDA MARIA DE OLIVEIRA COLARES, NO BAIRRO HOSPITALIDADE, EM SANTANA/AP..</t>
+  </si>
+  <si>
+    <t>11623</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11623/avenida_brasilia.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE LIMPEZA E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA BRASÍLIA, NO TRECHO COMPREENDIDO ENTRE AS RUAS PEDRO SALVADOR DINIZ E PRESIDENTE ARTHUR COSTA E SILVA, NO BAIRRO HOSPITALIDADE, NESTE MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11624</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11624/requerimento_da_pavimentacao_avenida_brasilia_bairro_hospitalidade.docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM REALIZADOS OS SERVIÇOS DE MANUTENÇÃO DA PAVIMENTAÇÃO (RECAPEAMENTO) EM CBUQ (ASFALTO) OU EM BLOCOS COMO SISTEMA DE DRENAGEM, CALÇADA, MEIO-FIO E SARJETAS NA AVENIDA BRASÍLIA (ENTRE AS RUAS COSTA E SILVA E PRESIDENTE JHON KENNEDY), LOCALIZADO NO BAIRRO HOSPITALIDADE</t>
+  </si>
+  <si>
+    <t>11625</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11625/requerimento_tapa_buraco_7_de_setembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA-BURACO NA AV. 7 DE SETEMBRO, ENTRE A R. PRES. TANCREDO NEVES E R. GETÚLIO VARGAS, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11626</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11626/av_coelho_neto_limpeza_e_capina.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE CAPINA E LIMPEZA NA AVENIDA COELHO NETO ENTRE AS RUAS PRESIDENTE JOHN F. KENNEDY E PRESIDENTE ARTHUR COSTA E SILVA, NO BAIRRO HOSPITALIDADE, NESTE MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11628</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11628/reiteracao_do_numero_1115.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA OSVALDO CRUZ, NO TRECHO COMPREENDIDO ENTRE AS AVENIDAS COELHO NETO E RUI BARBOSA, SITUADA NO BAIRRO PARAÍSO, NO MUNICÍPIO DE SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1115/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11629</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11629/padre_vitorio_galiane_limpeza_e_capina_25_de_dezembro.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE CAPINA E LIMPEZA NA ENTRADA DA PASSARELA “25 DE DEZEMBRO”, LOCALIZADA NA RUA PADRE VITÓRIO GALIANI, NO BAIRRO NOVA BRASÍLIA, NO MUNICÍPIO DE SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1113/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11630</t>
+  </si>
+  <si>
+    <t>461</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11630/requerimento__iluminacao_costa_e_silva.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS POR TODA A EXTENSÃO DA RUA PRESIDENTE COSTA E SILVA.</t>
+  </si>
+  <si>
+    <t>11631</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11631/padre_vitorio_galiane_passrela_25_de_dezembro.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE REFORMA DA PASSARELA 25 DE DEZEMBRO COM A PADRE VITÓRIO GALIANI, BAIRRO NOVA BRASÍLIA, LOCALIZADO MUNICÍPIO DE SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1097/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11632</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11632/iluminacao_publica_na_rua_da_paz.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA O PEDIDO DE INFORMAÇÕES SOBRE O REQUERIMENTO DE N° 103/2025, 1413/2025 E 1617/2025. QUE REQUER OS SERVIÇOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (POSTEAMENTO, FIAÇÃO, TROCA DE LÂMPADAS, BRAÇOS E CABEÇAS DE LUMINÁRIAS) NA RUA DA PAZ, EM TODA A SUA EXTENSÃO, SITUADA NO BAIRRO JARDIM DE DEUS I, NESTE MUNICIPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11633</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11633/requerimento_pavimentacao_na_alameda_bem_ti_vi.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM EXECUÇÃO DE OBRAS COMPLEMENTARES NA ALAMEDA BEM TI VI, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11634</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11634/pav_cbuq_na_rua_da_paz.docx</t>
+  </si>
+  <si>
+    <t>SOLICITA INFORMAÇÕES DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP, SOBRE O REQUERIMENTO DE N° 102/2025 E 1164/2025, QUE REQUER OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES COMO SISTEMA DE DRENAGEM, CALÇADA, MEIO-FIO E SARJETAS NA RUA DA PAZ, EM TODA A SUA EXTENSÃO SITUADA NO BAIRRO JARDIM DE DEUS I, NESTE MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11635</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11635/requerimento_iluminacao_provedor_1_l_15.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA L15, NO BAIRRO PROVEDOR 1.</t>
+  </si>
+  <si>
+    <t>11636</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11636/requerimento_tapa_buraco_joao_leite_coutinho.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NA RUA JOÃO LEITE COUTINHO, NO TRECHO COMPREENDIDO ENTRE A AVENIDA 15 DE NOVEMBRO E A AVENIDA CASTRO ALVES, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11637</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11637/requerimento_tapa_buraco_av_maria_colares.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NO CRUZAMENTO DA AVENIDA MARIA COLARES COM A RUA PRES. COSTA E SILVA, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11638</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11638/requerimento__iluminacao_stelio_de_oliveira.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA TRAVESSA STÉLIO DE OLIVEIRA, NO TRECHO COMPREENDIDO ENTRE A RUA PEDRO SALVADOR DINIZ E A RUA ADALVARO ALVES CAVALCANTE, NO BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11639</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11639/requerimento__iluminacao_castro_alves_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AVENIDA CASTRO ALVES ENTRE A RUA EVERALDO VASCONCELOS E A L8, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11641</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11641/requerimento_iluminacao_alameda_bem_ti_vi.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA ALAMEDA BEM TI VI, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11646</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11646/requerimento_n_iluminacao_praca_do_forum.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DO FÓRUM.</t>
+  </si>
+  <si>
+    <t>11647</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11647/requerimento_n_iluminacao_av_manoel_francisco.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA MANOEL FRANCISCO GUEDES, NO TRECHO COMPREENDIDO ENTRE A RUA MARIA JACIRA FERREIRA DE BRITO E A AVENIDA PORTOBRÁS, BAIRRO NOVO HORIZONTE</t>
+  </si>
+  <si>
+    <t>11648</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11648/requerimento_n_capinagem_praca_do_forum_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE SERVIÇO DE CAPINAGEM NA PRAÇA DO FÓRUM.</t>
+  </si>
+  <si>
+    <t>11649</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11649/requerimento_n_iluminacao_av_benedito_de_jesus_cardoso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA BENEDITO DE JESUS CARDOSO, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11650</t>
+  </si>
+  <si>
+    <t>476</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11650/requerimento_n_iluminacao_av_irmaos_lobato_monteiro-_novo_horizonte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA IRMÃOS LOBATO MONTEIRO, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11651</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11651/requerimento_n_iluminacao_av_armando_firmino_de_matos_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA ARMANDO FIRMINO DE MATOS, NO TRECHO COMPREENDIDO ENTRE A RUA CLAÚDIO LÚCIO MONTEIRO E A RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11653/requerimento_na_servico_de_pavimentacao_rua_presidente_kennedy.docx</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA – PMS E PARA O SRº. ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA SERVIÇO DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) NA RUA PRESIDENTE JUSCELINO KUBITSCHEK DE OLIVEIRA, 68928-069 - PARAÍSO - SANTANA/AP NO CRUZAMENTO DA AVENIDA SÃO JOÃO APÓSTOLO, 68928-063 - PARAÍSO – SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11654</t>
+  </si>
+  <si>
+    <t>479</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11654/requerimento__requerer_a_pms_semop_que_seja_realizada_a_revitalizacao_da_rua_rio_xingu_em_toda_a_sua_extensao_localizada_no_bairro_igarape_da_fortaleza_neste_municipio_de_santana._.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADA A REVITALIZAÇÃO DA RUA RIO XINGU, EM TODA A SUA EXTENSÃO, LOCALIZADA NO BAIRRO IGARAPÉ DA FORTALEZA</t>
+  </si>
+  <si>
+    <t>11655</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11655/requerimento_requerer_a_pms_semop_que_seja_realizado_servicos_de_terraplanagem_drenagem_meio_fio_calcada_e_asfaltamento_da_rua_rio_preto_da_rua_rio_solimoes.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADO SERVIÇOS DE TERRAPLANAGEM, DRENAGEM, MEIO FIO, CALÇADA E ASFALTAMENTO DA RUA RIO PRETO, DA RUA RIO SOLIMÕES, ATÉ O INÍCIO DA PONTE DE ACESSO A RODOVIA PEDRO SALVADOR DINIZ</t>
+  </si>
+  <si>
+    <t>11656</t>
+  </si>
+  <si>
+    <t>481</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11656/requerimento_requerer_a_pms_semop_que_seja_realizada_a_revitalizacao_da_travessa_alfredo_coelho_rosa_em_toda_a_sua_extensao_localizada_no_bairro_igarape_da_fortaleza_neste_municipio_de_santana..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADA A REVITALIZAÇÃO DA TRAVESSA ALFREDO COELHO ROSA, EM TODA A SUA EXTENSÃO, LOCALIZADA NO BAIRRO IGARAPÉ DA FORTALEZA</t>
+  </si>
+  <si>
+    <t>11657</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11657/requerimento_requerer_a_pms_semop_que_seja_realizado_a_continuidade_de_terraplanagem_e_bloqueteamento_da_avenida_arcangelo_da_cardoso_localizada_na_ilha_de_santana..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADO A CONTINUIDADE DE TERRAPLANAGEM E BLOQUETEAMENTO DA AVENIDA ARCÂNGELO DA CARDOSO, LOCALIZADA NA ILHA DE SANTANA</t>
+  </si>
+  <si>
+    <t>11658</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11658/semop_-_rec._alameda_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS PARA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP, AO SECRETÁRIO SR. ELSON MONTEIRO, SOLICITANDO QUE SEJA REALIZADA A RECUPERAÇÃO ASFÁLTICA OU SERVIÇO DE TAPA BURACO NA ALAMEDA SANTA RITA, TRECHO DA COELHO NETO ATÉ A PONTE, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11659</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11659/semop_-_iluminacao_alameda_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS PARA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP, AO SECRETÁRIO SR. ELSON MONTEIRO, SOLICITANDO ILUMINAÇÃO PÚBLICA NA ALAMEDA SANTA RITA, TRECHO DA COELHO NETO ATÉ A PONTE, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11661</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11661/2-que_seja_realizado_o_servico_de_pavimentacao_com_drenagem_na_av._15_de_novembro_entre_a_rua_dos_imigrantes_e_rua_walter_barbosa_de_araujo_que_fica_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO, COM DRENAGEM, NA AV. 15 DE NOVEMBRO ENTRE A RUA DOS IMIGRANTES E RUA WALTER BARBOSA DE ARAÚJO, QUE FICA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11662</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11662/4-que_seja_realizado_o_servico_de_pavimentacao_com_drenagem_no_ramal_19_de_maio_em_toda_sua_extensao_que_fica_no_bairro_nova_uniao..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO, COM DRENAGEM, NO RAMAL 19 DE MAIO EM TODA SUA EXTENSÃO, QUE FICA NO BAIRRO NOVA UNIÃO.</t>
+  </si>
+  <si>
+    <t>11663</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11663/1-que_seja_realizado_o_servico_de_capina_e_limpeza_da_rua_ramal_do_delta_e_toda_a_sua_extensao_que_fica_no_bairro_picarreira..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA E LIMPEZA DA RUA RAMAL DO DELTA E TODA A SUA EXTENSÃO QUE FICA NO BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11664</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11664/9-requer-se_a_realizacao_do_servico_de_pavimentacao_com_a_devida_implantacao_de_sistema_de_drenagem_na_alameda_bem-te-vi_em_toda_a_sua_extensao_localizada_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. A REALIZAÇÃO DO SERVIÇO DE PAVIMENTAÇÃO, COM A DEVIDA IMPLANTAÇÃO DE SISTEMA DE DRENAGEM, NA ALAMEDA BEM-TE-VI, EM TODA A SUA EXTENSÃO, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11665</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11665/6-requer_a_contratacao_de_cuidadores_para_atender_a_demanda_dos_alunos_do_ensino_especial_da_escola_municipal_amazonas..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, A SENHORA ROSILMA LOBATO PINHEIRO– SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME. A CONTRATAÇÃO DE CUIDADORES PARA ATENDER À DEMANDA DOS ALUNOS DO ENSINO ESPECIAL DA ESCOLA MUNICIPAL AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11666</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11666/requerimento_pms_cufa_terreno.pdf</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Senhor Presidente da Câmara de Vereadores do Município de Santana, Adelson Rocha, Vereador do Município de Santana, integrante do Partido Progressista - PP, vem solicitar à Mesa Diretora, dentro dos termos regimentais e ouvido e soberano plenário, que seja expedido ofício, ressaltando a presente propositura, endereçada AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA, visando: requerer disponibilização de um espaço físico no município de Santana para a instalação de uma unidade da Central das Favelas (CUFA), organização de conhecida atuação nacional voltada ao desenvolvimento social, cultural e econômico das comunidades periféricas.</t>
+  </si>
+  <si>
+    <t>11667</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11667/sttrans_-_faixa_de_pedestre_na_colares_e_euclides.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS AO SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DE SANTANA – STTRANS, SR. LUCAS DOS SANTOS NAHUM, OS SERVIÇO DE SINALIZAÇÃO HORIZONTAL COMO FAIXA DE PEDESTRE, NO CANTO DA AVENIDA MARIA COLARES COM A RUA EUCLIDES RODRIGUES, PRÓXIMO AS ESCOLAS WALCY E SÃO JOÃO, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11668</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11668/7-requer_a_realizacao_de_manutencao_ou_se_necessario_a_substituicao_da_central_de_ar_da_brinquedoteca_da_escola_municipal_amazonas..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, A SENHORA ROSILMA LOBATO PINHEIRO– SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME. A REALIZAÇÃO DE MANUTENÇÃO OU, SE NECESSÁRIO, A SUBSTITUIÇÃO DA CENTRAL DE AR DA BRINQUEDOTECA DA ESCOLA MUNICIPAL AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11669</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11669/10-requer-se_a_regularizacao_da_dispensacao_de_medicamentos_destinados_aos_pacientes_hipertensos_e_diabeticos_na_unidade_de_saude_diagnostico_da_mulher.docx</t>
+  </si>
+  <si>
+    <t>EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A REGULARIZAÇÃO DA DISPENSAÇÃO DE MEDICAMENTOS DESTINADOS AOS PACIENTES HIPERTENSOS E DIABÉTICOS NA UNIDADE DE SAÚDE DIAGNÓSTICO DA MULHER, VISANDO GARANTIR A CONTINUIDADE DO TRATAMENTO, A ADESÃO TERAPÊUTICA E A MANUTENÇÃO DO CONTROLE DESSAS CONDIÇÕES CRÔNICAS, ASSEGURANDO, ASSIM, A QUALIDADE DA ASSISTÊNCIA PRESTADA AOS USUÁRIOS DO SISTEMA DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>11670</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11670/8-_requer_a_manutencao_da_maquina_de_mamografia_do_centro_de_diagnostico_de_saude_da_mulher_localizado_na_rua_claudio_lucio_monteiro_no_bairro_comercial..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A MANUTENÇÃO DA MÁQUINA DE MAMOGRAFIA DO CENTRO DE DIAGNÓSTICO DE SAÚDE DA MULHER, LOCALIZADO NA RUA CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO COMERCIAL.</t>
+  </si>
+  <si>
+    <t>11671</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11671/5-que_seja_realizado_o_servico_de_capina_limpeza_e_retirada_de_lixeira_viciada_na_rodovia_salvador_diniz_em_toda_a_sua_extensao_que_fica_no_bairro_igarape_da_fortaleza..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO  EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA, LIMPEZA E RETIRADA DE LIXEIRA VICIADA NA RODOVIA SALVADOR DINIZ EM TODA A SUA EXTENSÃO QUE FICA NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11673</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11673/semop_-_iluminacao_av_brasilia.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS PARA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP, AO SECRETÁRIO SR. ELSON MONTEIRO, SOLICITANDO ILUMINAÇÃO PÚBLICA NA AVENIDA BRASÍLIA, NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11674</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11674/reiteracao_do_piacaca_quadra.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DA POSSIBILIDADE DA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES, NO RAMAL 1 NA COMUNIDADE DO PIAÇACÁ, LOCALIZADO NO DISTRITOS DE SANTANA. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1029/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11675</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11675/reiteracao_do_piacaca_ajoamento_de_equipamentos_das_escolas_e_professores.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DA CONSTRUÇÃO DE ESCOLAS E A EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO NAS ESTRUTURAS EXISTENTES, INCLUINDO A CONSTRUÇÃO DE ALOJAMENTOS ADEQUADOS PARA OS PROFESSORES, NA COMUNIDADE DO PIAÇACÁ, LOCALIZADA MUNICÍPIO DE SANTANA/AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 976/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11676</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11676/reiteracao_do_piacaca.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE LIMPEZA DO RIO PIAÇACÁ, LOCALIZADO NA COMUNIDADE DISTRITAL DO PIAÇACÁ EM SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 1060/2025, PREVIAMENTE ENCAMINHADO</t>
+  </si>
+  <si>
+    <t>11677</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11677/travessa_10__passarela_remedio_2.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DOS SERVIÇOS DE REFORMA E/OU CONSTRUÇÃO EM MADEIRA DE LEI E/OU CONSTRUÇÃO EM CONCRETO ARMADO DA PASSARELA LOCALIZADA NA TRAVESSA 10, NO BAIRRO PROVEDOR II LOCALIZADO EM SANTANA-AP. ESTE REQUERIMENTO É UMA CONTINUAÇÃO DO REQUERIMENTO Nº 28/2025 PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11678</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11678/iluminacao_da_passarela_m.colares_11.06_....docx</t>
+  </si>
+  <si>
+    <t>REQUER A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA PASSARELA LOCALIZADA DA MARIA COLARES ENTRE A AVENIDA MARIA COLARES E AVENIDA BRASÍLIA, LOCALIZADO EM SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11679</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11679/requerimento_da_pavimentacao_travessa_2_gaucho.docx</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM REALIZADOS OS SERVIÇOS DE MANUTENÇÃO DA PAVIMENTAÇÃO (RECAPEAMENTO) EM CBUQ (ASFALTO) OU EM BLOCOS COMO SISTEMA DE DRENAGEM, CALÇADA, MEIO-FIO E SARJETAS NA TRAVESSA 2, (SITUADA ENTRE A 1ª E A 2ª RUA DO GAUCHO), NO BAIRRO MONTES DA OLIVEIRAS.</t>
+  </si>
+  <si>
+    <t>11680</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11680/requerimento_limpeza_urbana_avenida_coelho_neto.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA - PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA SERVIÇOS DE LIMPEZA URBANA NA AVENIDA COELHO NETO, ENTRE A RUA PRESIDENTE KENNEDY E A RUA MACHADO DE ASSIS.</t>
+  </si>
+  <si>
+    <t>11681</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11681/requerimento_ramal_19_de_maio.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA ILUMINAÇÃO PÚBLICA PARA TODA A EXTENSÃO DO RAMAL 19 DE MAIO, BAIRRO NOVA UNIÃO.</t>
+  </si>
+  <si>
+    <t>11682</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11682/requerimento_alameda_b.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA ILUMINAÇÃO PÚBLICA NA RUA ALAMEDA B, BAIRRO NOVA UNIÃO.</t>
+  </si>
+  <si>
+    <t>11683</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11683/requerimentolimpeza_e_rocagem__vila_olimpica.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON_x000D_
+MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA SERVIÇOS DE LIMPEZA E ROÇAGEM NO CAMPO DA VILA OLÍMPICA, BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11684</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11684/requerimento_playgroud_na_praca__nazila_-_coelho_neto.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELNTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA CONSTRUÇÃO DE UM PLAYGROUD PARA AS CRIANÇAS NA PRAÇA NAZILA COUTINHO (PRAÇA DA COELHO NETO).</t>
+  </si>
+  <si>
+    <t>11687</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11687/requerimento_solicitacao_absorventes.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR PLINIO SILVA DA LUZ SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITA A INCLUSÃO E DISPONIBILIZAÇÃO GRATUITA DE ABSORVENTES NAS UNIDADES BÁSICAS DE SAÚDE (UBS) DO MUNICÍPIO DE SANTANA, DESTINADOS A MULHERES DE VULNERABILIDADE ECONÔMICA.</t>
+  </si>
+  <si>
+    <t>11689</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11689/requerimento_medicacao_em_ubs.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, PROVIDÊNCIAS URGENTES PARA A MANUTENÇÃO REGULAR DO ABASTECIMENTO DE MEDICAMENTOS NAS UNIDADES BÁSICAS DE SAÚDE (UBS), GARANTINDO O FORNECIMENTO CONTÍNUO DE MEDICAMENTOS ESSENCIAIS À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>11690</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11690/requerimento_no__pavimentaao_costa_e_silva.docx</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRA BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE PAVIMENTAÇÃO PARA A AVENIDA CASTRO ALVES, NO TRECHO COMPREENDIDO ENTRE RUA COSTA E SILVA E RUA PRESIDENTE KENNEDY.</t>
+  </si>
+  <si>
+    <t>11691</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11691/requerimento__bloquetes_novo_hospitalidade.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE MANUTENÇÃO, RECUPERAÇÃO E NIVELAMENTO DOS BLOQUETES, AVENIDA FRANCISCO DE MELO PARENTE, NO BAIRRO DO REMÉDIOS.</t>
+  </si>
+  <si>
+    <t>11693</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11693/requerimento_tapa_buraco_cladio_lucio.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA-BURACO NA RUA CLÁUDIO LÚCIO MONTEIRO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11694</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11694/requerimento_no__agente_de_endemias_nova_uniao.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO BAIRRO NOVA UNIÃO.</t>
+  </si>
+  <si>
+    <t>11695</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11695/requerimento_tapa_buraco_l5_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA-BURACO NA TRAVESSA L5, NO TRECHO COMPREENDIDO ENTRE AVENIDA SÃO PAULO E A AVENIDA SANTANA, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11696</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11696/requerimento_tapa_buraco_acquaville.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO POR TODA A EXTENSÃO DA AVENIDA RIO AMAZONAS, NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11697</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11697/requerimento_n_iluminacao_princesa_isabel.docx</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA PRINCESA ISABEL, BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11698</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11698/requerimento_assistente_socal_maria_tadel.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, A DISPONIBILIZAÇÃO DE SERVIÇO DE ASSISTENTE SOCIAL NA UBS MARIA TADEL, LOCALIZADA NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11699</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11699/requerimento__lixeira_viciada_na_av._castro_alves.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E REMOÇÃO DA LIXEIRA VICIADA LOCALIZADA NA AVENIDA CASTRO ALVES, ENTRE A RUA GETÚLIO VARGAS, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11700</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11700/requerimento_n_iluminacao_travessa_manga.docx</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA MANGÁ, BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11701</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11701/requerimento__limpeza_av_santana.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA DO CANTEIRO URBANO DA AVENIDA SANTANA, EM TODA SUA EXTENSÃO.</t>
+  </si>
+  <si>
+    <t>11706</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11706/3-requer-se_que_realize_com_a_maxima_urgencia_a_fiscalizacao_do_parque_instalado_em_frente_a_camara_de_vereadores_de_santana.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE REALIZE, COM A MÁXIMA URGÊNCIA, A FISCALIZAÇÃO DO PARQUE INSTALADO EM FRENTE À CÂMARA DE VEREADORES DE SANTANA, PROMOVENDO AS ADEQUAÇÕES NECESSÁRIAS DE SEGURANÇA, ORGANIZAÇÃO DO ESPAÇO E ACESSIBILIDADE.</t>
+  </si>
+  <si>
+    <t>11707</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11707/7-_requer_que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_das_ruas_l7_e_l8.__em_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA, LIMPEZA E ILUMINAÇÃO DAS RUAS L7 E L8. EM TODA A SUA EXTENSÃO QUE FICA NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11708</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11708/1-requer_a_contratacao_de_farmaceutico_para_atuacao_no_turno_da_tarde_na_unidade_de_saude_diagnostico_da_mulher.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A CONTRATAÇÃO DE FARMACÊUTICO PARA ATUAÇÃO NO TURNO DA TARDE NA UNIDADE DE SAÚDE DIAGNÓSTICO DA MULHER , COM O OBJETIVO DE GARANTIR A ADEQUADA ASSISTÊNCIA FARMACÊUTICA, O CONTROLE E A DISPENSAÇÃO CORRETA DE MEDICAMENTOS, ASSEGURANDO A CONTINUIDADE E A QUALIDADE DOS SERVIÇOS PRESTADOS À POPULAÇÃO ATENDIDA PELA REFERIDA UNIDADE DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>11709</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11709/4-requer_a_criacao_de_um_parque_multissensorial_inclusivo_no_municipio_preferencialmente_em_pracas_ja_existentes_voltado_a_criancas_com_tea_e_outras_condicoes_do_neurodesenvolvimento.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. A CRIAÇÃO DE UM PARQUE MULTISSENSORIAL INCLUSIVO NO MUNICÍPIO, PREFERENCIALMENTE EM PRAÇAS JÁ EXISTENTES, VOLTADO A CRIANÇAS COM TEA E OUTRAS CONDIÇÕES DO NEURODESENVOLVIMENTO, COM FOCO NA INCLUSÃO, ACESSIBILIDADE E DESENVOLVIMENTO, PODENDO O EXECUTIVO FIRMAR PARCERIAS E UTILIZAR RECURSOS PRÓPRIOS PARA SUA IMPLANTAÇÃO.</t>
+  </si>
+  <si>
+    <t>11710</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11710/2-requer-se_a_manutencao_ou_a_substituicao_do_equipamento_de_ar-condicionado_da_recepcao_da_unidade_de_saude_diagnostico_da_mulher.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A MANUTENÇÃO OU A SUBSTITUIÇÃO DO EQUIPAMENTO DE AR-CONDICIONADO DA RECEPÇÃO DA UNIDADE DE SAÚDE DIAGNÓSTICO DA MULHER, A FIM DE GARANTIR CONDIÇÕES ADEQUADAS DE ATENDIMENTO E CONFORTO TÉRMICO ÀS USUÁRIAS E AOS PROFISSIONAIS.</t>
+  </si>
+  <si>
+    <t>11711</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11711/10-requer_que_seja_realizado_o_servico_de_mobilidade_com_asfaltamento__drenagem_e_calcadas_visando_melhorar_o_acesso_da_populacao_local_na_avenida_jose_de_anchienta.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE MOBILIDADE, COM ASFALTAMENTO , DRENAGEM E CALÇADAS, VISANDO MELHORAR O ACESSO DA POPULAÇÃO LOCAL, NA AVENIDA JOSÉ DE ANCHIENTA,ENTRE A TRAVESSA L7 E TRAVESSA L8, NO BAIRRO FONTE NOVA EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11712</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11712/8-requer-se_que_seja_realizado_o_servico_de_capina_e_limpeza_na_avenida_7_de_setembro.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA E LIMPEZA NA AVENIDA 7 DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE A RUA JUSCELINO KUBITSCHEK E A RUA GARRASTAZU MÉDICI, LOCALIZADO NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11713</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11713/requerimento_-_conteiner_coelho_neto.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA - SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA UM CONTÊINER PARA COLETA DE LIXO NA RUA COELHO NETO DE CANTO COM A PRAÇA NAZILA COUTINHO, BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11714</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11714/requerimento_-_tampa_para_o_bueiro_na_avenida_irmaos_lobato_pereira.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA UMA TAMPA PARA O BUEIRO NA AVENIDA IRMÃOS LOBATO PEREIRA, BAIRRO NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>11716</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11716/requerimento_-_instalacao_de_cameras_de_seguranca_nas_vias_e_pracas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR MARCELO NUNES SOARES, SECRETÁRIO MUNICIPAL DE SEGURANÇA PÚBLICA - SMSP, SOLICITA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRINCIPAIS VIAS, PRAÇAS E PONTOS CRÍTICOS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11717</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11717/requerimento_-_manut._e_instalacao_de_iluminacao_na_praca_do_fonte_nova.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA _x000D_
+ILUMINAÇÃO PÚBLICA NA PRAÇA DO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11718</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11718/requerimento_-travessa_rio_preto_-igarape_da_fortaleza.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIO SENHOR  SEBASTIÃO FERREIRA DA ROCHA - PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA TERRA PLANAGEM E PAVIMENTAÇÃO ASFÁLTICA PARA TRAVESSA RIO PRETO, BAIRRO IGARAPÉ DA FORTALEZA.</t>
+  </si>
+  <si>
+    <t>11721</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11721/requerimento_a_pms_semop_que_seja_realizado_servicos_de_revitalizacao_da_estrada_do_delta_do_matapi_em_toda_a_sua_extensao__neste_municipio_de_santana..pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADO SERVIÇOS DE REVITALIZAÇÃO DA ESTRADA DO DELTA DO MATAPI EM TODA A SUA EXTENSÃO , NESTE MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11722</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11722/requerimento__a_pms_semop_que_seja_realizado_servicos_de_revitalizacao_da_estrada_do_elesbao_em_toda_a_sua_extensao_no_bairro_elesbao_neste_municipio._8.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA REALIZADO SERVIÇOS DE REVITALIZAÇÃO DA ESTRADA DO ELESBÃO EM TODA A SUA EXTENSÃO, NO BAIRRO ELESBÃO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11723</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11723/pav_do_sao_camil.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES COMO SISTEMA DE DRENAGEM, CALÇADA, MEIO-FIO E SARJETAS NO RAMAL SÃO CAMILO LOCALIZADO NO BAIRRO MATAPI MIRIM, EM SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11724</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11724/canteiro_central_avenida_santana_capina.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE CAPINA E LIMPEZA NO CANTEIRO CENTRAL DA AVENIDA SANTANA ENTRE TRANCREDO NEVES E EVERALDO VASCONCELOS BAIRRO FONTE NOVA, NESTE MUNICÍPIO DE SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11725</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11725/solicitar_limpeza_e_retirada_de_vegetacao_da_ponte_que_interliga_a_comunidade_do_elesbao_delta_e_matapi_mirim_neste_municipio..docx</t>
+  </si>
+  <si>
+    <t>SOLICITAR LIMPEZA E RETIRADA DE VEGETAÇÃO DA PONTE QUE INTERLIGA A COMUNIDADE DO ELESBÃO, DELTA E MATAPI MIRIM, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11726</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11726/requerimento_seme_professor_na_escola_josycleia_guimbal.doc</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA E PARA O SRAº. ROSILMA LOBATO PINHEIRO, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DA PREFEITURA DE SANTANA – SEME, QUE SEJA DISPONIBILIZADO, COM A MÁXIMA URGÊNCIA, UM PROFESSOR PARA ATENDER A TURMA DO 1º ANO DO ENSINO FUNDAMENTAL DA ESCOLA MUNICIPAL JOSYCLEIA GUIMBAL BORGES.</t>
+  </si>
+  <si>
+    <t>11727</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11727/req_reitreracao_do_815.docx</t>
+  </si>
+  <si>
+    <t>REQUER O ENVIO DE INFORMAÇÕES ACERCA DA REFORMA DO BUEIRO, LOCALIZADO NA RUA PASTOR SOZINHO, ENTRE A TRAVESSA TOCANTINÓPOLIS E A RUA CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO REMÉDIOS II, NO MUNICÍPIO DE SANTANA-AP. O PRESENTE REQUERIMENTO CONSTITUI REITERAÇÃO DO REQUERIMENTO Nº 815/2025, PREVIAMENTE ENCAMINHADO.</t>
+  </si>
+  <si>
+    <t>11728</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11728/iluminacao_publica_na_maruanum.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE MANUTENÇÃO E/OU INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA, COM IMPLANTAÇÃO DE POSTEAMENTO, FIAÇÃO, SUBSTITUIÇÃO DE LÂMPADAS, BRAÇOS E LUMINÁRIAS, NA COMUNIDADE SÃO JOSÉ DO MARUANUM, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11729</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11729/requerimento_seme_central_na_escola_josycleia_guimbal.doc</t>
+  </si>
+  <si>
+    <t>REQUER CÓPIAS DESTA PROPOSIÇÃO AO EXCELENTÍSSIMO SRº. SEBASTIÃO FERREIRA DA ROCHA, PREFEITO DO MUNICÍPIO DE SANTANA E PARA O SRAº. ROSILMA LOBATO PINHEIRO , SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DA PREFEITURA DE SANTANA – SEME, QUE SEJA REALIZADA, COM A MÁXIMA URGÊNCIA, A MANUTENÇÃO, REPARO E, QUANDO NECESSÁRIO, A SUBSTITUIÇÃO DAS CENTRAIS DE AR-CONDICIONADO DA ESCOLA MUNICIPAL JOSYCLEIA GUIMBAL BORGES.</t>
+  </si>
+  <si>
+    <t>11730</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11730/requerimento_pavimentacao_av_sao_paulo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM EXECUÇÃO DE OBRAS COMPLEMENTARES NA AVENIDA SÃO JOÃO APÓSTOLO, NO TRECHO COMPREENDIDO ENTRE A DUCA SERRA E O RAMAL DO ELESBÃO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11731</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11731/requerimento_tapa_buraco_7_de_setembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO POR TODA A EXTENSÃO DA AVENIDA 7 DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE A RUA EVERALDO VASCONCELOS E A RUA TANCREDO NEVES.</t>
+  </si>
+  <si>
+    <t>11732</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11732/requerimento__limpeza_av_sao_paulo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA URBANA AVENIDA SÃO PAULO, NO TRECHO COMPREENDIDO ENTRE A DUCA SERRA E O RAMAL DO ELESBÃO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11733</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11733/requerimento_tapa_buraco_coelho_neto.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA-BURACO POR TODA A EXTENSÃO DA AVENIDA COELHO NETO, NESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>11734</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11734/requerimento_tapa_buraco_7_de_setembro_hospitalidade.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO POR TODA A EXTENSÃO DA 7 DE SETEMBRO, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11735</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11735/requerimento_tapa_buraco_na_av_jose_de_anchieta.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA-BURACO NA AVENIDA JOSÉ ANCHIETA, NO TRECHO COMPREENDIDO ENTRE A RUA EVERALDO VASCONCELOS E A AVENIDA TANCREDO NEVES.</t>
+  </si>
+  <si>
+    <t>11736</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11736/requerimento__limpeza_15_de_novembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA DO CANTEIRO URBANA NA AVENIDA 15 DE NOVEMBRO COM A RUA PRESIDENTE EMÍLIO GARRASTAZÚ MÉDICI, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11737</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11737/requerimento_semafaro_cruzamento_da_madre_tereza.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS, AO SENHOR LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, REINTERAÇÃO AO REQUERIMENTO DE Nº 544/2025 ONDE SOLICITA OS SERVIÇOS DE ESTUDO TÉCNICO PARA IMPLEMENTAÇÃO  DE UM SEMÁFARO NA RUA JOSÉ B. OLIVEIRA GOMES, NO CRUZAMENTO COM R. VALTER CRUZ, BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11738</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11738/requerimento_no_campanha_de_vacinacao_picarreira.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER VACINAÇÃO DE ROTINA PARA CRIANÇAS, ADOLESCENTES, ADULTOS E IDOSOS, CONFORME O CALENDÁRIO DE VACINAÇÃO DO MINISTÉRIO DA SAÚDE, NO BAIRRO PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11739</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11739/ramal_do_gaviao_05-05_reiteracao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM REALIZADOS OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU MANUTENÇÃO NO RAMAL DO GAVIÃO, RAMAL DE ACESSO À COMUNIDADE CINCO CHAGAS, NO RIO MATAPI, MUNICÍPIO DE SANTANA-AP. ESTE REQUERIMENTO E UMA REITERAÇÃO DO REQUERIMENTO DE Nº 1263/2025.</t>
+  </si>
+  <si>
+    <t>11740</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11740/pavimentacao_em_bloquetes_na_rua_margarida_trindade_lima.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE PAVIMENTAÇÃO EM BLOQUETES NA TRAVESSA MARGARIDA TRINDADE DE LIMA, NO TRECHO COMPREENDIDO ENTRE AS AVENIDA SANTANA E RUA DO CANAL, NO BAIRRO PARAISO, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11741</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11741/5_chagas_trapiche_05-05_reiteracao.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A CONSTRUÇÃO DA PONTE DE ACESSO AO RIO (TRAPICHE) DA COMUNIDADE CINCO CHAGAS LOCALIZADA A MARGEM ESQUERDA DO RIO MATAPI – SANTANA-AP. ESTE REQUERIMENTO E UMA REITERAÇÃO DO REQUERIMENTO DE Nº 1027/2025.</t>
+  </si>
+  <si>
+    <t>11742</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11742/passarela_da_rui_barbosa_paraiso.pdf</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE CONSTRUÇÃO OU REQUALIFICAÇÃO ESTRUTURAL DE NOVA ESTRUTURA EM CONCRETO ARMADO DA PASSARELA, LOCALIZADA NA RUI BARBOSA, ENTRE GARRASTAZU MÉDICE E OSVALDO CRUZ, NO BAIRRO PARAISO, NESTE MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11743</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11743/iluminacao_publica_na_rua_margarida_trindade_lima.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, NA TRAVESSA MARGARIDA TRINDADE DE LIMA, NO TRECHO COMPREENDIDO ENTRE AS AVENIDA SANTANA E RUA DO CANAL, NO BAIRRO PARAISO NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11744</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11744/pavimentacao_na_travessa_jose_deolindo.pdf</t>
+  </si>
+  <si>
+    <t>REQUER QUE SEJAM REALIZADOS OS SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS COM OBRAS COMPLEMENTARES (SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS) NA TRAVESSA JOSÉ DEOLINDO DA SILVA, ENTRE PALMIRA DE MIRANDA ANDRADE E AVENIDA TOCANTINÓPOLIS, NO BAIRRO PROVEDOR II, NO MUNICÍPIO DE SANTANA – AP.</t>
+  </si>
+  <si>
+    <t>11745</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11745/requerimento_iluminacao_igarape_correia_matapi_grande.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NO IGARAPÉ CORREIA, PRÓXIMO AO BEL NAVE, NA COMUNIDADE DO MATAPI GRANDE.</t>
+  </si>
+  <si>
+    <t>11746</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11746/requerimento_iluminacao_av_rio_branco.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, POR TODA EXTENSÃO DA AVENIDA RIO BRANCO, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11747</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11747/requerimento__limpeza_padre_vitorio_galiane.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA NA RUA PADRE VITÓRIO GALIANE, NO TRECHO COMPREENDIDO ENTRE A CASTELO BRANCO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11748</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11748/requerimento_iluminacao_acquaville_rua_rio_calcoene.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, POR TODA EXTENSÃO DA RUA RIO CALÇOENE, NO BAIRRO ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11749</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11749/requerimento__limpeza_castro_alves_fonte_nova.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REQUER A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E A REMOÇÃO DE LIXEIRA VICIADA LOCALIZADA NA AVENIDA CASTRO ALVES, NO TRECHO COMPREENDIDO ENTRE A RUA L4, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11750</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11750/requerimento_tapa_buraco_sao_paulo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AVENIDA SÃO PAULO, NO TRECHO COMPREENDIDO ENTRE A RUA PRES. MANOEL DEODORO DA FONSECA, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11751</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11751/requerimento_tapa_buraco_dom_pedro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA AVENIDA DOM PEDRO, NO TRECHO COMPREENDIDO ENTRE A RUA CLÁUDIO LÚCIO MONTEIRO E A AVENIDA PRESIDENTE KENNEDY, NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11752</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11752/requerimento_tapa_buraco_tancredo_neves.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO NA RUA TANCREDO NEVES, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SÃO JOÃO APÓSTOLO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11753</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11753/requerimento_tapa_buraco_av_acquaville.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS SERVIÇOS DE TAPA-BURACO POR TODA EXTENSÃO DA AVENIDA ACQUAVILLE.</t>
+  </si>
+  <si>
+    <t>11754</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11754/requerimento_iluminacao_av_walter_lopes.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AVENIDA WALTER LOPES DA CRUZ, ENTRE A RUA SALVADOR DINIZ E A RUA PASTOR SOZINHO, NO BAIRRO NOVA BRASÍLIA.</t>
+  </si>
+  <si>
+    <t>11759</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11759/6-requer-se_a_contratacao_de_um_profissional_da_fonoaudiologia_no_capsi.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A CONTRATAÇÃO DE UM PROFISSIONAL DA FONOAUDIOLOGIA PARA OTIMIZAÇÃO DOS ATENDIMENTOS NO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTO-JUVENIL (CAPSI).</t>
+  </si>
+  <si>
+    <t>11760</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11760/4-requer-se_que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_publica_na_trav._25_de_dezembro_em_toda_sua_extensao_localizado_no_bairro_nova_brasilia..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE CAPINA, LIMPEZA E ILUMINAÇÃO PÚBLICA NA TRAV. 25 DE DEZEMBRO, EM TODA SUA EXTENSÃO, LOCALIZADO NO BAIRRO NOVA BRASILIA.</t>
+  </si>
+  <si>
+    <t>11761</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11761/3-requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_no_final_da_travessa_25_de_dezembro_em_toda_sua_extencao.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao Excelentíssimo Senhor SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE URGÊNCIA DE REFORMA DA PONTE QUE FICA NA PASSARELA NO FINAL DA TRAVESSA 25 DE DEZEMBRO EM TODA SUA EXTENÇÃO, NECESSITANDO URGENTE DE ATENÇÃO DE MOBILIDADE URBANA, NO BAIRRO NOVA BRASÍLIA EM SANTANA.</t>
+  </si>
+  <si>
+    <t>11762</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11762/7-requer-se_a_regularizacao_da_dispensacao_do_medicamento_risperidona_em_comprimido_no_centro_de_atencao_psicossocial_infanto-juvenil_capsi..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA.  A REGULARIZAÇÃO DA DISPENSAÇÃO DO MEDICAMENTO RISPERIDONA EM COMPRIMIDO NO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTO-JUVENIL (CAPSI).</t>
+  </si>
+  <si>
+    <t>11763</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11763/1-requer_que_seja_realizado_a_implantacao_ou_manutencao_da_iluminacao_publica_na_av._jose_de_anchieta_no_trecho_compreendido_entre_as_ruas_l7_e_l8_no_bairro_fonte_nova..docx</t>
+  </si>
+  <si>
+    <t>REQUER AOEXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA - PMS E AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP.  QUE SEJA REALIZADO A IMPLANTAÇÃO E/OU MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AV. JOSÉ DE ANCHIETA, NO TRECHO COMPREENDIDO ENTRE AS RUAS L7 E L8, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
+    <t>11764</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11764/5-requer-se_que_seja_realizado_o_servico_de_manutencao_predial_e_adequacao_das_instalacoes_eletricas_no_capsi.docx</t>
+  </si>
+  <si>
+    <t>REQUER AO ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO PREDIAL E ADEQUAÇÃO DAS INSTALAÇÕES ELÉTRICAS NO CENTRO DE ATENÇÃO PSICOSSOCIAL INFANTO-JUVENIL (CAPSI), LOCALIZADO NA RUA COSTA E SILVA, NO BAIRRO DOS REMÉDIOS, NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11765</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11765/requerimento_requerer_a_pms_semop_que_seja_construido_uma_passarela_em_concreto_armado_na_travessa_25_dezembro_ponte_de_madeira.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS/SEMOP QUE SEJA CONSTRUÍDO UMA PASSARELA EM CONCRETO ARMADO NA TRAVESSA 25 DEZEMBRO, PONTE DE MADEIRA, DA RUA PADRE VICTÓRIO GALLIANE ATÉ O FINAL,NO BAIRRO NOVA UNIÃO, VAGALUME.</t>
+  </si>
+  <si>
+    <t>11766</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11766/requerimento_requerer_a_pms_semop_que_seja_realizado_a_reforma_geral_da_escola_municipal_amazonas_localizada_na_avenida_15_de_novembro_neste_municipio_de_santana.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER A PMS SEMOP QUE SEJA REALIZADO A REFORMA GERAL DA ESCOLA MUNICIPAL AMAZONAS, LOCALIZADA NA AVENIDA 15 DE NOVEMBRO, NESTE MUNICÍPIO DE SANTANA</t>
+  </si>
+  <si>
+    <t>11767</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11767/requerimento_-_intalacao_e_iluminacao_na_rua_das_rosas_p._das_laranjeiras.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DAS ROSAS NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11768</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11768/requerimento_-_manutencao_e_instalacao_de_iluminacao_na_rua_das_tulipas.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA RUA DAS TULIPAS, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11769</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11769/requerimento_-_a_manutencao_e_instalacao_de_iluminacao_na_alameda_dos_girassois.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DA ALAMEDAS DOS GIRASSÓIS, NO BAIRRO PARQUE DAS LARANJEIRAS.</t>
+  </si>
+  <si>
+    <t>11770</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11770/requerimento_no_iluminacao_aquaville_galileia.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA QUADRA 79, AQUAVILLE GAROUPA</t>
+  </si>
+  <si>
+    <t>11771</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11771/requerimento_no_limpeza_ubs_picarreira.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ – SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, REQUER SERVIÇO DE LIMPEZA NA UBS PIÇARREIRA.</t>
+  </si>
+  <si>
+    <t>11772</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11772/requerimento_n_iluminacao_av_castro_alves_com_claudio_lucio.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA CASTRO ALVES ENTRE CLAÚDIO LÚCIO COM COSTA E SILVA.</t>
+  </si>
+  <si>
+    <t>11773</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11773/requerimento_n_iluminacao_av_castelo_branco.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA CASTELO BRANCO ENTRE AS RUAS PRESIDENTE JOHN F. KENNEDY E CLAÚDIO LÚCIO MONTEIRO.</t>
+  </si>
+  <si>
+    <t>11774</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11774/requerimento_n_iluminacao_rua_joao_leite_coutinho.doc</t>
+  </si>
+  <si>
+    <t>OFICIO AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO LEITE COUTINHO ENTRE AVENIDA DAS NAÇÕES E AVENIDA RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>11775</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11775/requerimento_no__tapa_buraco_mar_da_galileia-_acquaville_gauropa-assinado.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA-BURACO), NA RUA MAR DA GALILÉIA 753, LOCALIZADA NO BAIRRO ACQUAVILLE GAROUPA.</t>
+  </si>
+  <si>
+    <t>11776</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11776/requerimento_no__tapa_buraco_euclides_com_dom_pedro.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE OBRAS DE RECUPERAÇÃO ASFÁLTICA (TAPA-BURACO), NA RUA EUCLIDES RODRIGUES COM AVENIDA DOM PEDRO I.</t>
+  </si>
+  <si>
+    <t>11777</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11777/requerimento_n_iluminacao_rua_everaldo_vasconelos.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA EVERALDO VASCONCELOS ENTRE AVENIDA PRINCESA ISABEL E AVENIDA RIO BRANCO.</t>
+  </si>
+  <si>
+    <t>11778</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11778/requerimento_no_586-2025.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ANDERSON RICARDO ALMEIDA FEIO, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE LIMPEZA NA ÁREA EXTERNA  DA ESCOLA PADRE FULVIO.</t>
+  </si>
+  <si>
+    <t>11783</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11783/7_de_setembro.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A REALIZAÇÃO DE MANUTENÇÃO ASFÁLTICA, OU, DE FORMA EMERGENCIAL, SERVIÇO DE TAPA-BURACOS NA AVENIDA SETE DE SETEMBRO, NO TRECHO COMPREENDIDO ENTRE AS RUAS SALVADOR DINIZ E CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO ÁREA COMERCIAL DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11785</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11785/nova_uniao_bloquetes.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, SEBASTIÃO BALA ROCHA, SOLICITANDO A IMPLANTAÇÃO DE BLOQUETES OU ASFALTAMENTO NAS RUAS E AVENIDAS DO BAIRRO NOVA UNIÃO QUE AINDA NÃO CONTAM COM ESSE BENEFÍCIO.</t>
+  </si>
+  <si>
+    <t>11787</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11787/requerimento_no__no_semaforo_salvador_diniz.pdf</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR LUCAS DOS SANTOS NAHUM, SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DE SANTANA – STTRANS, SOLICITO QUE SEJA FEITO AJUSTE NO SEMÁFORO LOCALIZADO NO CRUZAMENTO DA RUA SALVADOR DINIZ E AVENIDA MARIA DE COLARES.</t>
+  </si>
+  <si>
+    <t>11789</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11789/solicitacao_de_afastamento_ver._carmem.pdf</t>
+  </si>
+  <si>
+    <t>Eu, Carmem Marinho Queiroz, vereadora regularmente filiada ao Partido Progressista, no pleno exercício de meu mandato parlamentar nesta Casa de Leis, venho, com o devido respeito, apresentar ao Presidente desta Casa Legislativa, Josivaldo Santos Abrantes, a Solicitação de licença para tratar de interesse particular, pelo prazo de 60 (sessenta) dias._x000D_
+Ressalto que o presente pedido observa os limites legais estabelecidos para a respectiva Sessão Legislativa, estando fundamentado no Art. 20, inciso II, da Lei Orgânica do Município de Santana, que assim dispõe:_x000D_
+Art. 20 – O vereador poderá licenciar-se:_x000D_
+II – para tratar, sem remuneração, de interesse particular, desde que o afastamento não ultrapasse sessenta dias por sessão legislativa.</t>
+  </si>
+  <si>
+    <t>11791</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11791/10-requer-se_a_devida_implantacao_de_sinalizacao_viaria_nas_ruas_do_entorno_da_praca_civica_bem_como_a_realizacao_de_blitz_educativa_com_a_finalidade_de_orientar_condutores_e_pedestres.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao Senhor LUCAS DOS SANTOS NAHUM – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS. A DEVIDA IMPLANTAÇÃO DE SINALIZAÇÃO VIÁRIA NAS RUAS DO ENTORNO DA PRAÇA CÍVICA, BEM COMO A REALIZAÇÃO DE BLITZ EDUCATIVA COM A FINALIDADE DE ORIENTAR CONDUTORES E PEDESTRES ACERCA DA ALTERAÇÃO DO TRÁFEGO DE MÃO DUPLA PARA VIA DE MÃO ÚNICA.</t>
+  </si>
+  <si>
+    <t>11793</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11793/2-requer-se_a_reiteracao_do_requerimento_no_692.2025_que_trata_da_solicitacao_de_informacoes_pertinentes_acerca_da_retomada_das_obras_do_estadio_municipal_vilelao.docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. A REITERAÇÃO DO REQUERIMENTO Nº 692/2025, QUE TRATA DA SOLICITAÇÃO DE INFORMAÇÕES PERTINENTES ACERCA DA RETOMADA DAS OBRAS DO ESTÁDIO MUNICIPAL VILELÃO, NO MUNICÍPIO DE SANTANA. SOLICITA-SE, AINDA, QUE SEJAM PRESTADOS ESCLARECIMENTOS ATUALIZADOS QUANTO AO ANDAMENTO DA OBRA, BEM COMO A POSSÍVEL DATA DE CONCLUSÃO E ENTREGA DO REFERIDO ESTÁDIO À POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>11794</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11794/7-_requer-se_informacoes_sobre_o_canil_municipal_de_santana_especialmente_quanto_as_acoes_de_castracao_e_ao_plano_de_controle_e_atencao_aos_animais_em_situacao_de_rua..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR MARCUS KEYNES SANTOS LIMA– SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE – SEMDUH. INFORMAÇÕES SOBRE O CANIL MUNICIPAL DE SANTANA, ESPECIALMENTE QUANTO ÀS AÇÕES DE CASTRAÇÃO E AO PLANO DE CONTROLE E ATENÇÃO AOS ANIMAIS EM SITUAÇÃO DE RUA.</t>
+  </si>
+  <si>
+    <t>11797</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11797/5-requer-se_a_aquisicao_e_entrega_de_uniformes_escolares_aos_alunos_da_rede_municipal_de_santana_visando_garantir_igualdade_organizacao_e_melhores_condicoes_de_permanencia_no_ambiente_escolar..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, A SENHORA ROSILMA LOBATO PINHEIRO– SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME. A AQUISIÇÃO E ENTREGA DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE MUNICIPAL DE SANTANA, VISANDO GARANTIR IGUALDADE, ORGANIZAÇÃO E MELHORES CONDIÇÕES DE PERMANÊNCIA NO AMBIENTE ESCOLAR.</t>
+  </si>
+  <si>
+    <t>11798</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11798/6-requer-se_a_elaboracao_e_implementacao_de_um_plano_de_atencao_ao_controle_de_zoonoses_no_municipio_de_santana..docx</t>
+  </si>
+  <si>
+    <t>REQUER ao EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR PLÍNIO SILVA DA LUZ– SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA. A ELABORAÇÃO E IMPLEMENTAÇÃO DE UM PLANO DE ATENÇÃO AO CONTROLE DE ZOONOSES NO MUNICÍPIO DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11799</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11799/requerimento_n_iluminacao_praca_da_juventude.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA PRAÇA DA JUVENTUDE, LOCALIZADA NO BAIRRO HOSPITALIDADE.</t>
+  </si>
+  <si>
+    <t>11800</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11800/requerimento_no_limpeza_no_cemiterio_municipal.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA , PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITO A REALIZAÇÃO DE SERVIÇOS DE LIMPEZA E MANUTENÇÃO NO CEMITÉRIO MUNICIPAL DE SANTANA.</t>
+  </si>
+  <si>
+    <t>11801</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11801/requerimento_no__agente_de_endemias_proximo_ao_balneario_do_abel.doc</t>
+  </si>
+  <si>
+    <t>AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO EXCELENTÍSSIMO SENHOR PLINIO SILVA DA LUZ, SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SOLICITO AÇÕES DOS AGENTES DE ENDEMIAS NO BAIRRO PROVEDOR, NA RUA ADALVARO ALVES CAVALCANTE (PRÓXIMO AO BALNEÁRIO DO ABEL).</t>
+  </si>
+  <si>
+    <t>11803</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11803/continuacao_dos_bloquetes_na_tocantinopolis.docx</t>
+  </si>
+  <si>
+    <t>REQUER A CONTINUAÇÃO DA PAVIMENTAÇÃO EM BLOQUETES NA TRAVESSA TOCANTINÓPOLIS, NO TRECHO COMPREENDIDO ENTRE AS TRAVESSAS 8 E 9, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11804</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11804/rua_navi_monte_das_oliveiras_cbuq.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES, TAIS COMO SISTEMA DE DRENAGEM, CALÇADAS, MEIO-FIO E SARJETAS, NA RUA NAVI, EM TODA A SUA EXTENSÃO, NO BAIRRO MONTE DAS OLIVEIRAS, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11805</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11805/continuacao_dos_bloquetes_na_nilo_coelho.docx</t>
+  </si>
+  <si>
+    <t>REQUER A CONTINUAÇÃO DA PAVIMENTAÇÃO EM BLOQUETES NO FINAL DA AVENIDA NILO COELHO, NO TRECHO COMPREENDIDO ENTRE AS TRAVESSAS MÁRIO DE ANDRADE E SENADOR TEOTÔNIO VILELA, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11806</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11806/tapa-buraco_na_rua_pastor_sozinho.docx</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO NA RUA PASTOR SOZINHO, NO TRECHO COMPREENDIDO ENTRE A TRAVESSA TOCANTINÓPOLIS E A TRAVESSA ATLÂNTIDA, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11807</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11807/limpeza_e_capina_na_rui_barbosa.pdf</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA (CAPINA) E RETIRADA DE ENTULHOS NA AVENIDA RUI BARBOSA, ENTRE A RUA DO CANAL DO PARAISO E OSVALDO CRUZ, LOCALIZADA NO BAIRRO PARAISO EM SANTANA-AP.</t>
+  </si>
+  <si>
+    <t>11808</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11808/tapa-buraco_na_costa_e_silva.docx</t>
+  </si>
+  <si>
+    <t>REQUER OS SERVIÇOS DE TAPA-BURACO NA RUA PRESIDENTE ARTHUR COSTA E SILVA, NO TRECHO COMPREENDIDO ENTRE A AVENIDA NILO COELHO E A TRAVESSA MÁRIO DE ANDRADE, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11809</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11809/cbuq_na_rua_tingle_nos_monte_das_oliveiras.docx</t>
+  </si>
+  <si>
+    <t>REQUER A REALIZAÇÃO DE SERVIÇOS DE PAVIMENTAÇÃO EM CBUQ (ASFALTO) OU EM BLOCOS, COM OBRAS COMPLEMENTARES, TAIS COMO SISTEMA DE DRENAGEM, CALÇADAS, MEIO-FIO E SARJETAS, NA RUA TINGLE, EM TODA A SUA EXTENSÃO, NO BAIRRO MONTE DAS OLIVEIRAS, NO MUNICÍPIO DE SANTANA/AP</t>
+  </si>
+  <si>
+    <t>11811</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11811/requerimento_iluminacao_juscelino_kubitschek.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA PRESIDENTE JUSCELINO KUBITSCHEK, NO TRECHO COMPREENDIDO ENTRE A AVENIDA SÃO PAULO APÓSTOLO E A RODOVIA JUSCELINO KUBITSCHEK.</t>
+  </si>
+  <si>
+    <t>11812</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11812/requerimento_iluminacao_na_claudio_lucio.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA CLÁUDIO LÚCIO MONTEIRO, NO TRECHO COMPREENDIDO ENTRE A TRAVESSA 18 E A RUA PASTOR SOZINHO.</t>
+  </si>
+  <si>
+    <t>11813</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11813/requerimento__lixeira_viciada_padre_vitorio_galiane.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, À REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E REMOÇÃO DA LIXEIRA VICIADA LOCALIZADA NA RUA PADRE VITÓRIO GALIANE, NO TRECHO COMPREENDIDO ENTRE A CASTELO BRANCO, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11814</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11814/organizacao_do_festival_do_rock.pdf</t>
+  </si>
+  <si>
+    <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS PARA A FUNDAÇÃO DE CULTURA DO MUNICÍPIO DE SANTANA -  DIRETORA PRESIDENTE SRA. ANA CLAUDIA CARDOSO DE AZEVEDO, SOLICITAR A REALIZAÇÃO DE UMA EDIÇÃO DO FESTIVAL DIA MUNDIAL DO ROCK NO MUNICÍPIO DE SANTANA/AP.</t>
+  </si>
+  <si>
+    <t>11816</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11816/requerimento_iluminacao_rua_c1.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA RUA C-1, ENTRE A AVENIDA B-1 E A RUA D-6A, NO BAIRRO VILA AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11817</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11817/requerimento_iluminacao_av_sao_joao_apostolo.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, COM TROCA DE LÂMPADAS, INSTALAÇÃO E SUBSTITUIÇÃO DE BRAÇOS E CABEÇAS DE LUMINÁRIAS, NA AVENIDA SÃO JOÃO APÓSTOLO, PRÓXIMO A ESCOLA FLORESCER, ENTRE A RUA PRES. MANOEL DA FONSECA E A TRAVESSA MATHEU DE LUCAS, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11818</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11818/requerimento_tapa_buraco_everaldo_vasconcelos.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DE SERVIÇOS DE TAPA-BURACO POR TODA A EXTENSÃO DA RUA EVERALDO VASCONCELOS, NO TRECHO COMPREENDIDO ENTRE A RODOVIA DUCA SERRA E A AVENIDA SANTANA.</t>
+  </si>
+  <si>
+    <t>11819</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11819/requerimento__limpeza_rua_c-1_vila_amazonas.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REALIZAÇÃO DOS SERVIÇOS DE ROÇAGEM E LIMPEZA NA RUA C-1, ENTRE A AVENIDA B-1 E A RUA D-6A, NO BAIRRO VILA AMAZONAS.</t>
+  </si>
+  <si>
+    <t>11820</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11820/requerimento__lixeira_viciada_jose_de_anchieta.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, À REALIZAÇÃO DOS SERVIÇOS DE LIMPEZA E REMOÇÃO DA LIXEIRA VICIADA LOCALIZADA NA AVENIDA JOSÉ DE ANCHIETA, NO TRECHO COMPREENDIDO ENTRE A RUA PRES. MANOEL DA FONSECA, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11821</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11821/requerimento_semop_drenagem_rio_branco.doc</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTISSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA – PREFEITO DO MUNICÍPIO DE SANTANA – PMS, AO SENHOR ELSON MONTEIRO BARBOSA– SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇOS DE DRENAGEM E ESCOAMENTO DE ÁGUAS PLUVIAIS NA AVENIDA RIO BRANCO, ENTRE A AVENIDA OSVALDO CRUZ, NAS PROXIMIDADES DO CANAL, NO BAIRRO PARAÍSO.</t>
+  </si>
+  <si>
+    <t>11823</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11823/requerimento_-_manutencao_iluminacao_na_praca_digital_-_bairro_provedor_ll.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA PRAÇA DIGITAL, NO BAIRRO PROVEDOR ll, AO LADO DA ESCOLA PESTANA.</t>
+  </si>
+  <si>
+    <t>11825</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11825/requerimento_-_manut._e_instalacao_da_iluminacao_na_7_de_setembro_fonte_nova.pdf</t>
+  </si>
+  <si>
+    <t>REQUER AO EXCELENTÍSSIMO SENHOR SEBASTIÃO FERREIRA DA ROCHA, PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR ELSON MONTEIRO BARBOSA, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITA A INSTALAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA 7 DE SETEMBRO, ENTRE AS TRAVESSA L4 E L12, NO BAIRRO FONTE NOVA.</t>
+  </si>
+  <si>
     <t>11041</t>
   </si>
   <si>
     <t>JUSFA</t>
   </si>
   <si>
     <t>Justificativa de Falta</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11041/justificativa_de_falta_marco_aurelio_2026.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11041/justificativa_de_falta_marco_aurelio_2026.docx</t>
   </si>
   <si>
     <t>COMUNICO A VOSSA EXCELÊNCIA QUE O PRESENTE MEMORANDO TEM POR FINALIDADE DE INFORMAR QUE POR MOTIVO DE VIAGEM COM AGENDA FORA DO MUNICÍPIO, QUE SEJA JUSTIFICADA A AUSENCIA DO VEREADOR DR. MARCO AURÉLIO NA 1ª E 2ª SESSÕES ORDINÁRIAS, RESPECTIVAMENTE NOS DIAS 05 E 10 DE FEVEREIRO DE 2026, PLEITEANDO, DESSA FORMA, QUE A REFERIDA FALTA SEJA DEVIDAMENTE JUSTIFICADA.</t>
   </si>
   <si>
     <t>11045</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11045/justificativa_de_falta_03.2026.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11045/justificativa_de_falta_03.2026.docx</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência na 2ª Sessão Ordinária da 10ª Legislatura, por motivos de agendas instucional fora do Municipio .</t>
   </si>
   <si>
     <t>11106</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11106/memorando_justificativa_de_falta.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11106/memorando_justificativa_de_falta.docx</t>
   </si>
   <si>
     <t>Venho, por meio deste, justificar minha ausência na 4ª e 5ª Sessão Ordinária da 2ª Sessão Legislativa da 10ª Legislatura a ser realizada no dia 24 e 26 de fevereiro de 2026, em virtude de consultas medicas, fora do estado. Ressalto que, mesmo ausente fisicamente, estarei acompanhando as pautas por meio dos canais institucionais disponíveis e permaneço à disposição para os devidos esclarecimento. Solicito que está justificativa seja registrada em ata para fins de regularidade.</t>
   </si>
   <si>
     <t>11135</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11135/memos_06_docx.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11135/memos_06_docx.docx</t>
   </si>
   <si>
     <t>JUSTIFICATIVA DE FALTA NA 3ª SESSÃO ORDINÁRIA DA VEREADORA ITHIARA MADUREIRA.</t>
+  </si>
+  <si>
+    <t>11161</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11161/memos_08.2026_justificativa_.docx</t>
+  </si>
+  <si>
+    <t>Comunico que ao presente memorando tem por finalidade de informar que por motivo de viagem com agenda institucional, evento LIDERA+ realizado pelo partido solidariedade tem o objetivo de formação politica para mulheres que está em sua 5ª edição, fora do município, que seja justificada a ausência da Vereadora Ithiara Madureira na 5ª sessões ordinárias, no dia 26 de Fevereiro de 2026, pleiteando, dessa forma, que a referida falta seja devidamente justificada.</t>
+  </si>
+  <si>
+    <t>11182</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11182/justificativa_vera_helena_lima_2o_encontro_lidera_.docx</t>
+  </si>
+  <si>
+    <t>COMUNICO A VOSSA EXCELÊNCIA O PRESENTE MEMORANDO TEM POR FINALIDADE DE INFORMAR QUE POR MOTIVO DE VIAGEM COM AGENDA FORA DO MUNICÍPIO, EM BRASÍLIA – DF PARA O 2º MÓDULO LIDERA +,  ESTA VEREADORA HELENA LIMA, NÃO ESTARÁ PRESENTES NA 5ª SESSÃO ORDINÁRIA, RESPECTIVAMENTE NO DIA 26 DE FEVEREIRO DE 2026, PLEITEANDO, DESSA FORMA, QUE A REFERIDA FALTA SEJA DEVIDAMENTE JUSTIFICADA.</t>
+  </si>
+  <si>
+    <t>11293</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11293/justificativa_de_falta_marco_aurelio_2026.docx</t>
+  </si>
+  <si>
+    <t>COMUNICO A VOSSA EXCELÊNCIA QUE O PRESENTE MEMORANDO TEM POR FINALIDADE JUSTIFICAR A AUSENCIA DO VEREADOR DR. MARCO AURÉLIO NA 9ª SESSÃO ORDINÁRIA, RESPECTIVAMENTE NO DIA, 17 DE MARÇO DE 2026, POR MOTIVO DE AGENDA EXTERNA PLEITEANDO, DESSA FORMA, QUE A REFERIDA FALTA SEJA DEVIDAMENTE JUSTIFICADA.</t>
+  </si>
+  <si>
+    <t>11295</t>
+  </si>
+  <si>
+    <t>ANGELO SANTOS</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11295/justificativa_de_falta_angelo_2026.docx</t>
+  </si>
+  <si>
+    <t>COMUNICO A VOSSA EXCELÊNCIA QUE, DEVIDO AO EXERCÍCIO DE ATIVIDADES PARLAMENTARES, ESTIVE IMPOSSIBILITADO DE PARTICIPAR DA 9ª SESSÃO ORDINÁRIA DO DIA 17 DE MARÇO DE 2026, PLEITEANDO, DESSA FORMA, QUE A REFERIDA FALTA SEJA DEVIDAMENTE JUSTIFICADA.</t>
+  </si>
+  <si>
+    <t>11568</t>
+  </si>
+  <si>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11568/memo_27.2026.docx</t>
+  </si>
+  <si>
+    <t>Excelentíssimo Presidente,_x000D_
+	_x000D_
+Comunico a vossa excelência que o presente memorando tem por finalidade de informar que por motivo de viagem com agenda institucional, evento LIDERA+ realizado pelo partido solidariedade tem o objetivo de formação politica para mulheres que está em sua 4ª edição, fora do município, que seja justificada a ausência da Vereadora Ithiara Madureira na 15ª sessão ordinária, no dia 23 de Abril de 2026, pleiteando, dessa forma, que a referida falta seja devidamente justificada._x000D_
+_x000D_
+	Sem mais para o momento, coloco-me à disposição para qualquer esclarecimento e agradecemos a atenção dispensada._x000D_
+	Atenciosamente,</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2723,68 +10207,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11042/ata_eletronica_da_1a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11048/ata_eletronica_da_2a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11085/ata_eletronica_da_3a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11139/ata_eletronica_da_1a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11084/mensagem_55.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11126/projeto_de_lei_de_utilidade_publica_instituto_raizes_do_saber.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11133/projeto_de_lei_altera_a_lei_n_550_j_de_28_de_novembro_de_2001_j_reestrutura_o_conselho_municipal_dos_direitos_da_mulher_no_municipio_de_santana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11154/projeto_de_lei_-_plano_de_acao_de_contigencia_alagamento.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11046/parecer_da_pcl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11047/parecer_da_cof.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11093/projeto_de_decreto_legialativo_no_001.26-titulo_de_cidadao_stn_thaysson.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11138/projeto_de_resolucao.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11153/projeto_resolucao_altera_o_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10959/ato_da_presidencia_2026_calendario_sessao.docx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10960/calendario_da_mesa_diretora_2026.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10999/mocao_de_aplausos_a_escola_de_samba_imperio_do_povo..docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11094/mocao_de_aplauso_no_001.26-_2o_sargento_do_corpo_de_bombeiros_militar_maiana.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11124/augusto_antunes_1.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10958/indicacao_001.26-_seed.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10992/indicacao_csa_agua_potavel_no_ramal_da_cobra.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10993/indicacao_de_quadra_no_elesbao.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11009/indicacao_implantacao_projeto_social__mais_sorriso_ambrosio_assinado.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11019/indicacao_002.26-_seed-gea.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_004.26-_csa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_003.26-_seed-gea.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11031/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11032/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11033/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11034/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11035/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11036/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11037/indicacao_governo_-_pavimentacao_travessas_maracana_e_bem-te-vi.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11038/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11039/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11040/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11052/policiamento_426.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11057/indicacao_fornecimento_de_agua_na_rua_padre_vitorio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11060/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_marechal_deodoro_da_fonseca_entre_coelho_neto_e_av._brasilia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11061/indicacao_governo_-_pavimentacao_da_travessa_deus_e_fiel_alameda_02_e_passagem_bom_viver_-_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11062/indicacao_governo_-_pavimentacao_asfaltica_das_vias_do_canal_do_paraiso_na_avenida_coelho_neto_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11063/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_2_provedor.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11064/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_adalvaro_cavalcante_-_ramal_do_abel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11065/indicacao_governo_-_pavimentacao_asfaltica_do_anexo_do_ramal_sao_camilo_bairro_elesbao.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11076/3-reforma_e_reestruturacao_da_escola_escola_estadual_professor_jose_ribamar_pestana..docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11077/2-_realizado_a_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva_..docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11078/1-_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva..docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11079/6-_realizado_a_revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11080/5-revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11081/7-_retomado_a_escola_escola_estadual_everaldo_da_silva_vasconcelos_junior_tenha_a_mesma_estrutura_padrao..docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11091/indicacao_-_recursos_para__aquisicao_de_epis_-_senador_lucas_barreto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11097/indicacao_solicitacao_de_maternidade_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11115/indica_uma_implantacao_de_uma_escola_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11134/9-_indicar_que_seja_realizado_o_projeto_ponte_firme_do_governo_do_estado_na_trevessa_h_pois_tem_uma_ponte_ao_fim_da_referida_travessa_no_bairro_paraiso_em_santana..docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11140/indicacao_-_caixa_dadua_matao_2_-_caesa-jorge_amanajas.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10961/praca_no_acquaville_1.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10962/igarape_da_fortaleza.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10963/requerimento_acao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10964/requerimento_asfalto_-_descida_da_avenida_nilo_coelho.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10965/requerimento_asfalto_-_descida_da_avenida_teotonio_vilela.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10966/requerimento_asfalto_-_travessa_tocantins_-_nilo_coelho_e_mario_andrade.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10967/requerimento_asfalto_-_travessa_tocantins_-_teotonio_vilelea_e_nilo_coelho.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10968/requerimento_asfalto_-_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10969/requerimento_no_no_iluminacao_rua_salvador_diniz_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10970/dom_pedro_i_-_paraiso_limpeza_e_retirada_de_entulho_assinado.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10971/passarela_na_dom_pedro_no_final_assinado.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10972/rua_igarape_mata_fome_-_hospitalidade___iluminacao_publica_sem_foto.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10974/rua_igarape_mata_fome_-_hospitalidade_-_pavimentacao_sem_foto.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10975/5-_contratadosas_tres_pedagogos_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10976/dom_pedro_i_-_fonte_nova_iluminacao_publica_assinado.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10977/3-_contratados_as_psicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10978/4-contratadosas_tres_neuropsicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10979/requerimento_pavimentacao_rua_jaqueline_atras_da_picarreira.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10980/2-contratadosas_cinco_terapeutas_ocupacionais_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10981/6-_realizado_a_aquisicao_de_material_para_musicoterapia_na_estimulacao_dos_pacientes_transtornos_do_espectro_autistatea_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10982/7-realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta__que_ficam_no_bairro_do_elesbao..docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10983/8-_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_avenida_rio_branco_que_ficam_no_bairro_da_hospitalidade_segundo_denuncia_de_moradores..docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10984/requerimento__limpeza_de_esgoto_tv_rio_maruanun.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10985/requerimento_defesa_civil_poda_da_arvore_sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10986/requerimento_pavimentacao_osvaldo_cruz_paraiso.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10987/requerimento_manutencao_das_lixeiras_em_pracas.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10988/requerimento_iluminacao_tv_tocantins_remedios1.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10989/requerimento_iluminacao_av_veiga_cabral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10990/requerimento_iluminacao_av._local_79_aquaville_tambaqui.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10991/requerimento__limpeza_rua_jaqueline_atras_da_ubs_picarreira.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10994/requerimento__reforma_da_quadra_da_escola__gentila_nobre.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10995/requerimento_lixeira_tv_souza_fundao_remedios1.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10996/requerimento_escola_padre_fulvio.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10997/requerimento__limpeza_na_rua_gertulio_vargas.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10998/requerimento_faixa_elevada_reiteracao.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11000/5-_realizado_o_servico_de_limpeza_e_manutencao_da_academia_da_saude_da_comunidade_do_igarape_do_lago..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11001/6-_realizado_o_servico_de_manutencao_da_iluminacao_interna_que_esta_queimada_da_ambulancia__que_fica_na_comunidade_do_igarape_do_lago..docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11002/7-_realizado_o_retorno_do_servico_de_coletas_laboratoriais_nas_zonas_rurais..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11003/8-_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11004/9-_urgente_de_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11005/requerimento_no_no_iluminacao_av_rui_barbosaa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11006/requerimento_no_iluminacao_av_jose_de_anchieta_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11007/requerimento_no_no_iluminacao__alameda_b-_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11008/requerimento_no_podagem.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11010/picarreira26.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11011/praca_civica_26.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11012/servico_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11013/drenagem26.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11014/guarda_municipal26.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11015/drenagem26..doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11016/2-_o_servico_de_sinalizacao_vertical_e_horizontal_nas_proximidades_das_escolas_municipais_que_ficam_no_bairro_iguarape_da_fortaleza..docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11017/1-realizado_o_servico_de_fiscalizacao_de_terrenos_baldios_e_verificacao_de_limpeza_manutencao_dos_terrenos_baldios_se_tornando_lixeiras_viciadas.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11018/ilha_de_santana-1.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11021/reforma_da_arena_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11023/limpeza_e_retirada_de_entulho_no_paraiso.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11024/4-_realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_na_avenida_7_de_setembro__no_bairro_area_comercial.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11025/a_implantacao_e_inclusao_de_pontos_de_comercializacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11026/3-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_que_ficam__do_canal.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11027/servicos_de_drenagem_pluvial_anchieta_assinado.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11028/realizacao_de_acoes_fiscalizatorias_e_educativas_assinado.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11029/passarela_localizada_na_raimundo_ferreira_guedes_entre_as_terceira_avenida_e_quarta_avenida.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11030/servicos_de_drenagem_pluvial_-_jardim_floresta_assinado.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11049/alojamento.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11050/sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11051/pontes.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11053/faixa_elevada_1.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11054/requerimento_-_solicitando_iluminacao_na_trv._angelo_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11055/requerimento_-_retomada_do_funcionamento_posto_de_saude_matao_3.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11056/requerimento-_solitacao_limpeza_na_trav.__angelo_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11058/requerimento_no_iluminacao_passarela_em_frente_ao_4_batalhao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11059/requerimento_no_sinalizacao_princesa_isabel-_hospitalidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11066/requerimento_pavimentacao_nova_uniao_reinteracao.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11067/requerimento__iluminacao_multirao_reinteracao.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11068/requerimento_jardim_de_deus_1_reinteracao.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11069/requerimento_de_caes_de_rua.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11070/requerimento_coleta_de_lixo_rio_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11071/requerimento_escola_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11072/requerimento_hospitalidade_rua.john_kenedy_reinteracao.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11073/requerimentopavimentacao_nova_uniaopiscina_reinteracao.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11074/requerimento__limpeza_av_rui_barbosa_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11075/requerimento_medico_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11082/8-_realizado_a_implantacao_de_agente_comunitario_de_saude_asc_no_bairro_jardim_floresta..docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11083/9-_ampliacao_da_equipe_de_servicos_gerais_creche_municipal_professora_liana_rodrigues_sardinha..docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11086/coleta_de_lixo_2.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11087/limpeza_geral_no_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11088/iluminacao_remedios_2_2.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11089/requerimento_-_caju_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11090/passarela_104b._novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11092/requerimento_nelciana_vasques_2.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11095/requerimento_no_001.26_-semop_-_solicitacao_de_reforma_ubs_matapi.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11096/requerimento_n_iluminacao_av_castro_alves-_assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11098/requerimento_no_lombadas_av_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11099/requerimento_no__agente_de_endemias_bairro_elesbao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11100/requerimento_tapa_buraco_av_sao_paulo_apostolo.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11101/requerimento_recapeamento_asfaltico__2026.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11102/requerimento_iluminacao_tv._alexandrina_provedor2.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11103/requerimento_limpeza_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11104/requerimento_asfalto_nas_alamedas_reinteracao.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11105/requerimento_semafaros_reiteracao_2026.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11107/requerimento_tapa_buraco_na_r._euclides_rodrigues.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11108/requerimento_asfalto_comunidade_sao_jose.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11109/requerimento_lixeira_castro_alves.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento__asfalto_av_rui_barbosa_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento__limpeza_r._pres._marechal.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11112/coleta_de_lixo_.......docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11113/reforma_da_associacao_dos_moradores_do_novo_horizonte_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11114/construcao_de_uma_unidade_publica_no_bairro_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11116/construir_uma_escola_no_bairro_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_cemiterio.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_ilha_de_santana_-_praca.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11119/requerimento_praca_do__mutirao.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_centro_comunitario_mutirao.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11121/jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11122/lixo_biblioteca.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11123/jardim_de_deus_iluminacao_1.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11125/tambaqui_iluminacao.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11127/6-contratadosas_dois_farmaceuticos_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_o_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11128/3-_realizado_a_instalacao_de_cameras_de_seguranca_na_rede_de_ensino_municipal_para_melhor_acompanhamento_e_seguranca_para_todo_o_quadro_educacional..docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11129/1-_realizado_o_servico_de_manutencao_e_ou_substituicao_da_bomba_submersa_que_esta_queimada_onde_a_unidade_basica_de_saudeubs_na_comunidade_do_igarape_do_lago.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11130/2-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_da_rua_walter_barbosa_de_araujo_denuncia_feita_por_moradores_do_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11131/7-_contratadosas_dois_estoquistas_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11132/5-realizado_o_servico_de_ampliacao_da_escola_municipal_paraiso_da_cidadania_escola_fica_no_bairro_paraiso.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11136/4-_servico_de_manutencao_limpeza_para_que_tenha_uma_coleta_de_lixo_efeciente_solicitacao_conteiner_na_ponte_do_padeiro_na_rua_presidente_kennedy_e_na_rua_a1..docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11137/requerimento_constituicao_da_comissao_especial.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11141/requerimento_no_003.26_-semop_-_solicitacao_de_tapa_buraco_av._mari_colares_com_salvado_de_diniz.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11142/requerimento_no_002.26_-semop_-_poda_de_arvore_av._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11143/8-_contratado_vigilante_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11144/semop_-_rec._asfaltica_trv_11com_7a.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11145/construcao_de_passarela_acucena_parque.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11146/construcao_de_passarela_alameda_dos_girassois_parque.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11147/iluminacao_publica_rua_acucena_parque_laranjeira_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11148/acquaville_tucunare_principal_pav.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11149/acquaville_tucunare_principal_iluminacao.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11150/requerimento_no__tapa_buraco_rua_mar_da_galileia-_acquavile_assinado.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11151/requerimento_no_campanha_de_vacinacao_area_comercial_assinado.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11152/requerimento_no_melhora_no_atendimeno_da_ubs_picarreira.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11155/reinteracoa_requerimento_praca_ilha_santana.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11156/reinteracao_parada_de_onibus_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11157/requerimento_iluminacao_rua_damiao_da_cruz_barreto.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11158/requerimento_tapa_buraco_acquaville.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11159/requerimento_reinteracao_iluminacao_princesa_isabel.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11041/justificativa_de_falta_marco_aurelio_2026.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11045/justificativa_de_falta_03.2026.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11106/memorando_justificativa_de_falta.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11135/memos_06_docx.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11042/ata_eletronica_da_1a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11048/ata_eletronica_da_2a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11085/ata_eletronica_da_3a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11183/ata_eletronica_da_4a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11185/resumo_ata.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11242/ata_eletronica_da_6a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11276/ata_eletronica_da_7a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11294/ata_negativa_da_8a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11358/ata_eletronica_da_9a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11362/ata_eletronica_da10a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11415/ata_eletronica_da_11a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11461/ata_eletronica_da_12a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11510/ata_eletronica_da_13a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11565/ata_eletronica_da_14a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11617/ata_eletronica_da_15a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11685/ata_eletronica_da_16a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11719/ata_eletronica_da_17a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11788/ata_eletronica_da_18a_sessao_ordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11139/ata_eletronica_da_1a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11163/ata_eletronica_da_2a_extraordinaria_da_2a_sessao_legislativa_da_10a_legislatura.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11355/msg_06_26_pl_alt_pgv_comp.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11781/msg_17_26_pl_redefinicao_de_zona_especial_de_interesse_ambiental_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11084/mensagem_55.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11126/projeto_de_lei_de_utilidade_publica_instituto_raizes_do_saber.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11133/projeto_de_lei_altera_a_lei_n_550_j_de_28_de_novembro_de_2001_j_reestrutura_o_conselho_municipal_dos_direitos_da_mulher_no_municipio_de_santana_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11154/projeto_de_lei_-_plano_de_acao_de_contigencia_alagamento.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11160/projeto_de_utilidade_publica_itt_-__ver._bruno.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11181/projeto_de_lei__002.26_recebimento_de_loteamento_e_bairros_planejados.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11188/projeto_de_lei_n_campanha_permanente_de_combate_a_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11189/projeto_de_lei_frente_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11209/projeto_de_lei__003.26_-_sala_de_teatro_experiemntal_edsivan.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11218/projeto_de_lei_programa_municipal_de_prevencao_e_conscientizacaoda_drc.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11225/projeto_de_lei_de_utilidade_publica_organizacao_religiosa_igreja_virtual_povo_de_deus.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11257/projeto_de_lei_politicas_bem_esta_animal.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11258/projeto_de_lei_-_pneu.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11287/projeto_de_lei__do_ver_rato_iptu.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11290/pl_alteracao_do_conselho_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11297/pl_concessao_de_reajuste_salarial_e_anexos_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11331/projeto_de_lei_aporofobia.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11332/projeto_biblioteca_publica_municipal.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11333/projeto_de_lei_-_cobertas_para_cacambas.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11359/mensagem_e_pl__cabeamentos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11365/projeto_de_lei_de_utilidade_publica_organizacao_religiosa_igreja_virtual_povo_de_deus.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11375/pl_-_dia_do_luto_e_homenagem_as_vitimas_de_feminicidio.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11457/pl_-_mae_atipicas.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11490/a_aquisicao_de_imovel_seme_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11494/projeto_de_lei_005.26_institui_a_politica_municipal_de_seguranca_alimentar_e_ambiental_do_acai_no_municipio_de_santana._assinado.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11540/projeto_de_lei_-_rua_sao_camilo_de_lellis_e_jutificativa_4_1.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11541/projeto_de_lei_-_travessa_antero_pantoja_palheta_logradouro.docx_1_1.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11566/projeto_nasfi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11599/projeto_utilidade_publica_inspit.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11600/projeto_de_lei_que_dispoe_sobre_a_divulgacao_da_relacao_de_medicamentos_de_distribuicao_gratuita_que_compoem_os_estoques_da_secretaria_municipal_de_saude_na_pagina_oficial_do_poder_executivo_na_internet.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11642/msg_12_26_pl_casa_amanhecer_ass.-2-49.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11652/projeto_de_lei_institui_o_programa_municipal_de_valorizacao_incentivo_e_apoio_as_liderancas_comunitarias_no_municipio_de_santana.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11660/3-pl_2026_-_mulher_empreendedor_santana.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11702/projeto_de_lei_que_institui_a_politica_municipal_de_apoio_ao_fornecimento_de_formulas_infantis_especiais_para_criancas_lactentes_no_municipio_de_santana_6.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11703/projeto_de_lei_que_institui_a_politica_municipal_de_garantia_de_alimentacao_aos_alunos_da_rede_publica_municipal_de_ensino_durante_os_periodos_de_ferias_e_recesso_escolar_5.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11720/ldo_2027.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11755/9-projeto_de_lei__regulamentacao_do_transito_para_bicicletas_eletricas.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11756/10-institui_o_sistema_municipal_de_monitoramento_e_transparencia_da_violencia_contra_a_mulher.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11780/projeto_de_lei_institui_diretrizes_para_a_triagem_precoce_do_transtorno_do_espectro_autista_tea_e_outras_alteracoes_do_desenvolvimento_infantil_no_municipio_de_santana_01.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11792/1-pl-institui_diretrizes_para_a_politica_municipal_de_atencao_integral_a_saude_da_mulher_no_climaterio_e_na_menopausa_no_municipio_de_santana_e_da_outras_providencias.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11046/parecer_da_pcl_15-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11047/parecer_da_cof.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11186/parecer_-__projeto_complementar_n_014.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11187/parecer_projeto_de_lei_compl_n_14_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11228/parecer_projeto_de_lei_n_94_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11229/parecer_-_pl.compl._16.2025_-_prof._assis.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11289/parecer_projeto_de_lei_n_89_2025_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11296/parecer_projeto_de_lei_n_02_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11356/parecer_-_p._l._n_017.2026_reajuste_prof.educacao_-_autoria_ver.bruno_rocha.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11357/parecer_projeto_de_lei_n_04_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11360/parecer_projeto_de_lei_n17_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11400/parecer_projeto_de_lei_n090_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11401/parecer_projeto_de_lei_n_91_2025_2.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11411/parecer_projeto_de_lei_n_001_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11412/parecer_projeto_de_lei_01.2026_autoria_ver._elma.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11413/parecer_projeto_de_lei_n_16_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11414/parecer_projeto_de_resolucao_02_2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11447/parecer_projeto_de_lei_n_03_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11458/parecer_projeto_de_decreto_04-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11459/parecer_projeto_de_decreto_05-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11460/parecer_sobre_proj._de_drecreto_-_06-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11504/parecer_projeto_de_lei_n_95_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11505/parecer_projeto_de_lei_n_06_2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11506/parecer_projeto_de_lei_n_012_2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11507/parecer_projeto_de_lei_n_08_2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11508/parecer_projeto_de_lei_n_85_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11643/parecer_projeto_de_lei_n_07_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11644/parecer_projeto_de_lei_n_05_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11645/parecer_projeto_de_lei_n_09_2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11782/parecer_projeto_de_lei_n_16_2026_-_pms.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11093/projeto_de_decreto_legialativo_no_001.26-titulo_de_cidadao_stn_thaysson.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11138/projeto_de_resolucao.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11153/projeto_resolucao_altera_o_regimento_interno.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11222/ato_da_mesa_diretora_n_01.2026_4_1.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10959/ato_da_presidencia_2026_calendario_sessao.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10960/calendario_da_mesa_diretora_2026.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10999/mocao_de_aplausos_a_escola_de_samba_imperio_do_povo..docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11094/mocao_de_aplauso_no_001.26-_2o_sargento_do_corpo_de_bombeiros_militar_maiana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11124/augusto_antunes_1.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11162/mocao_de_aplausos_as_feirante_da_avenida_santana..docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11291/mocao_de_louvor_apcs.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11399/mocao_de_aplausos_ao_dia_mundial_do_autismo_dia_02.04..docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11475/mocao_de_aplausos_a_associacao_de_ciclimos_pedal_sem_destino_pelo_projeto_pedalando_nas_escolas..docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11757/6-mocao_de_aplausos_a_valkeline_campos_mulher_santanense_que_representa_forca_coragem_e_superacao_destacando-se_por_sua_relevante_atuacao_na_seguranca_publica..docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11790/3-mocao_de_aplausos_aos_lideres_comunitarios_pela_passagem_do_seu_dia_celebrado_em_05_de_maio_de_2026.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11822/mocao_de_aplauso_nc2ba_002.26-_presidente_do_bairro_monte_das_oliveiras._assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10958/indicacao_001.26-_seed.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10992/indicacao_csa_agua_potavel_no_ramal_da_cobra.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10993/indicacao_de_quadra_no_elesbao.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11009/indicacao_implantacao_projeto_social__mais_sorriso_ambrosio_assinado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11019/indicacao_002.26-_seed-gea.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11020/indicacao_004.26-_csa.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11022/indicacao_003.26-_seed-gea.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11031/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11032/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11033/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11034/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11035/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11036/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11037/indicacao_governo_-_pavimentacao_travessas_maracana_e_bem-te-vi.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11038/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11039/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11040/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11052/policiamento_426.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11057/indicacao_fornecimento_de_agua_na_rua_padre_vitorio_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11060/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_marechal_deodoro_da_fonseca_entre_coelho_neto_e_av._brasilia.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11061/indicacao_governo_-_pavimentacao_da_travessa_deus_e_fiel_alameda_02_e_passagem_bom_viver_-_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11062/indicacao_governo_-_pavimentacao_asfaltica_das_vias_do_canal_do_paraiso_na_avenida_coelho_neto_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11063/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_2_provedor.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11064/indicacao_governo_-_pavimentacao_asfaltica_do_trecho_da_rua_adalvaro_cavalcante_-_ramal_do_abel.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11065/indicacao_governo_-_pavimentacao_asfaltica_do_anexo_do_ramal_sao_camilo_bairro_elesbao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11076/3-reforma_e_reestruturacao_da_escola_escola_estadual_professor_jose_ribamar_pestana..docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11077/2-_realizado_a_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva_..docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11078/1-_restruturacao_na_escola_escola_estadual_professor_rodoval_borges_da_silva..docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11079/6-_realizado_a_revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11080/5-revitalizacao_da_escola_escola_estadual_professora_joanira_del_castillo..docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11081/7-_retomado_a_escola_escola_estadual_everaldo_da_silva_vasconcelos_junior_tenha_a_mesma_estrutura_padrao..docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11091/indicacao_-_recursos_para__aquisicao_de_epis_-_senador_lucas_barreto.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11097/indicacao_solicitacao_de_maternidade_.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11115/indica_uma_implantacao_de_uma_escola_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11134/9-_indicar_que_seja_realizado_o_projeto_ponte_firme_do_governo_do_estado_na_trevessa_h_pois_tem_uma_ponte_ao_fim_da_referida_travessa_no_bairro_paraiso_em_santana..docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11140/indicacao_-_caixa_dadua_matao_2_-_caesa-jorge_amanajas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11164/1-_indicar_que_seja_realizado_o_servico_de__construcao_de_creche_escola_para_a_localidade_que_demanda_atencao_educacional_no_bairro_jardim_floresta..docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11165/ciretran.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11167/2-_o_servico_de__construcao_de_area_de_lazer_como_pracas_e_playgrounds_para_criancas__que_demanda_atencao_para_os_moradores_dos_bairros_jardim_de_deus_i_jardim_de_deus_ii_e.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11184/10-_realizado_instalacao_do_posto_de_abastecimento_para_carros_eletricos_e_ou_hibridos_no_municipio_de_santana..docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11201/2-_inclusao_no_projeto_mais_sorrisos_que_sejam_contempladas_pelo_governo_as_comunidades_do_anauerapucu_vila_nova_ilha_de_santana_matapi_mirim_comunidades_ribeirnhas..docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11210/1-_indicar_que_seja_realizado_o_servico_de__construcao_de_creche_escola_para_a_localidade_que_demanda_atencao_educacional_no_bairro_jardim_floresta..docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11226/assistencia_tecnica..doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11230/indicacao_governo_-_pavimentacao_rua_da_paz_e_sao_joao_apostolo_jardim_de_deus.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11231/indicacao_governo_-_pavimentacao_travessa_14_provedor_2.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11232/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11234/indicacao_governo_-_pavimentacao_do_ramal_sao_camilo_elesbao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11235/indicacao_governo_-_pavimentacao_rua_das_mangueiras_picarreira.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11236/indicacao_governo_-_pavimentacao_da_avenida_vale_verde.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11237/indicacao_governo_-_pavimentacao_da_rua_da_esperanca_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11238/indicacao_governo_-_pavimentacao_do_ramal_19_de_maio_estacao_dos_segredos_final_da_alameda_d_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11239/indicacao_governo_-_pavimentacao_alameda_bilo_passarinho.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11240/indicacao_governo_-_pavimentacao_da_travessa_dos_irmaos_rua_das_flores_e_rua_da_piscina_bairro_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11250/csa_fornecimento_de_agua_para_bairro_paraiso_e_fonte_nova.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11273/indicacao_governo_-_pavimentacao_asfaltica_da_travessa_08_e_17_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11277/4-_regularizacao_do_servico_de_abastecimento_de_agua_na_rua_sao_joao_apostolo_denuncia_feita_por_moradores_..docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11278/11-_reinterado_a_indicacao_no_186.2025-_escola_barroso_tostes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11279/5-_reforma_e_revitalizacao_da_escola_estadual_foz_do_rio_pirativa.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11280/7-_a_inclusao_no_projeto_ponte_firme_do_governo_do_estado_a_ponte_acucena..docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11281/8-_a_providencia_de_contratacao_ou_lotacao_de_profissionais_dois_tecnicos_em_enfermagem_para_a_casa_da_hospitalidade_em_santana..docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11282/9-_providencia_de_contratacao_ou_lotacao_de_profissionais_um_enfermeiro_para_a_casa_da_hospitalidade.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11302/2-_a_instalacao_do_super_facil_educacao.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11304/indicacao_ao_senador_davi_-_aquisicao_de_duas_picapes_-_cons._tutelar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11312/indicaac287ac283o_005.26_-_randolfe_rodrigues_-casa_da_mulher_santanense_assinado.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11337/indicacao_-_abastecimento_de_agua_csa.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11339/indicacao_-_descentralizacao_do_atendimento.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11344/indicacao_escola__barroso_tostes.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11351/indicacao_solicitacao_de_rocadeiras.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11352/indicacao_solicitacao_de_motor_bomba.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11353/indicacao_solicitacao_de_motosserras_-_copia.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11354/indicacao_solicitacao_de_talhas.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11366/6-_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_alameda_girassois_no_final_da_rua_esta_a_ponte_dos_girassois..docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11367/8-_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_rua_a1_no_final_da_rua_esta_a_ponte_do_padeiro..docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11371/indicacao_csa_recuperacao_salvador_diniz.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11379/indicacao_-_sala_lilas_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11382/piscina_1.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11398/indicacao_csa_recuperacao_dom_pedro.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11403/8-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_tendas_barracas_adequadas_para_o_manejo_dos_feirantes..docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11406/1-atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_banheiros.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11408/4-atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_policiamento..docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11424/indicacao_csa_agua_fonte_nova.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11429/indicacao_solicitacao_de_informaao_sobre_guincho.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11435/semaforosok.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11436/rio_preto.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11437/rondas.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11441/feira-1.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11449/5-_providencia_de_contratacao_ou_lotacao_de_dois_professores_de_educacao_fisica_para_a_unidade_centro_de_referencias_em_autismo_mundo_azul.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11450/7-_providencia_de_contratacao_ou_lotacao_de_quatro_professores_de_atendimento_educacional_especializado_a._e._e.__para_a_unidade_centro_de_referencias_em_autismo_mundo_azul..docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11452/6-_providencia_de_contratacao_ou_lotacao_de_dois_fisioterapeutas_em_educacao_para_a_unidade_centro_de_referencias_em_autismo_mundo_azul..docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11483/ministerio_publico.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11509/indicacao_ao_senador_davi_alcolumbre_construcao_de_centro_comunitario.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11511/9-_providencia_de_contratacao_ou_lotacao_de_tres_profissionais_de_enfermagem_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11512/indica_a_companhia_de_agua_e_esgoto_do_amapa_caesa.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11514/7-_assistencia_de_cadeiras_de_rodas_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11520/indicacao_recapeamento_asfaltico_duca_serra.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11542/f-_oab.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11543/10-_descentralizacao_do_centro_da_dor_que_cuida_das_pessoas_de_fibromialgia_de_todo_o_estadoum_espaco_para_atendimento_com_servicos_para_os_pacientes_no_municipio_de_santana.docx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11548/casa_da_mulher.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11549/indicacao_-_pm_solicitando_patrulhamento_ostensivo.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11551/indicacao_-_inclusao_de_mais_coletivos.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11585/indicacao_dnit_fiscalizacao_de_carretas_de_pinho.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11586/indicacao_cea_equatorial_porte_matapi_mirim.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11592/agua_2.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11593/everaldo_1.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11610/indicacao_ao_senador_davi_-_aquisicao_de_maquinario_-_sampesc.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11611/3-indicar_a_destinacao_de_uma_parcela_de_cotas_no_ambito_do_projeto_habita_amapa_para_mulheres_em_situacao_de_vulnerabilidade_social.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11612/2-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_no_final_da_av.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11613/1-_indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_trav.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11614/5-indicar_que_seja_realizado_a_devida_manutencao_ou_a_substituicao_dos_semaforos_do_municipio_de_santana..docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11615/4-indicar_a_implementacao_e_ampliacao_do_programa_luz_baixa_com_a_utilizacao_de_energia_solar_visando_a_reducao_do_valor_das_tarifas_de_energia_eletrica_para_a_populacao_beneficiada..docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11627/9-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_trav._j_.final._e_passarela_trav._j.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11640/indicacao_csa_provedor_2_travessa_15.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11672/coordenadora_cufa.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11686/indicacao_recapeamento_asfaltico_salvador_diniz.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11688/indicacao_claudio_lucio_recapeamento_asfaltico.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11704/5-indica-se_a_realizacao_de_estudo_tecnico_para_viabilizar_a_construcao_de_um_parque_multissensorial_inclusivo_no_municipio_de_santana.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11705/9-indicar_a_disponibilizacao_de_recursos_para_a_construcao_de_uma_unidade_de_pronto_atendimento_upa_no_municipio_de_santana_destinada_a_prestacao_de_servicos_de_saude_de_media_complexidade.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11715/indicacao_-_reforma_da_quadra_da_escola_alberto_santos_dumont.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11758/2-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_passarela_no_final_da_travessa_25_de_dezembro_em_toda_sua_extencao.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11779/indicacao_a_concessao_de_certificados_de_reconhecimento_ou_medalhas_de_merito_comunitario_aos_policiais_militares_do_4o_batalhao_de_policia_militar_de_santana.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11784/parque_das_laranjeiras_energia1.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11786/parque_das_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11795/4-indica-se_a_disponibilizacao_de_recursos_para_aquisicao_e_entrega_de_uniformes_escolares_aos_alunos_da_rede_municipal_..docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11796/8-indica-se_a_realizacao_de_avaliacao_tecnica_para_a_insercao_do_sistema_de_regulacao_sisreg_na_unidade_do_super_facil.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11802/indicacao_solicitacao_de_maternidade_.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11810/indicacao_drenagem_rio_branco.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11815/organizacao_do_festival_do_rock.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11824/indicacao_-_manutencao_das_centrais_de_ar_da_escola_joanira_del_castillo..pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11826/indicacao_-_reforma_da_arena_caldeirao_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11827/indicacao_-_senador_davi_-_caminhoes.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11828/indicacao_-_senador_davi_-_tratores_agricolas__e_tratores_com_pa_carregadeiras.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11829/indicacao_-_senador_davi_-_tratores_e_escavadeiras.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10961/praca_no_acquaville_1.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10962/igarape_da_fortaleza.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10963/requerimento_acao_de_saude.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10964/requerimento_asfalto_-_descida_da_avenida_nilo_coelho.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10965/requerimento_asfalto_-_descida_da_avenida_teotonio_vilela.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10966/requerimento_asfalto_-_travessa_tocantins_-_nilo_coelho_e_mario_andrade.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10967/requerimento_asfalto_-_travessa_tocantins_-_teotonio_vilelea_e_nilo_coelho.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10968/requerimento_asfalto_-_rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10969/requerimento_no_no_iluminacao_rua_salvador_diniz_assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10970/dom_pedro_i_-_paraiso_limpeza_e_retirada_de_entulho_assinado.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10971/passarela_na_dom_pedro_no_final_assinado.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10972/rua_igarape_mata_fome_-_hospitalidade___iluminacao_publica_sem_foto.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10974/rua_igarape_mata_fome_-_hospitalidade_-_pavimentacao_sem_foto.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10975/5-_contratadosas_tres_pedagogos_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10976/dom_pedro_i_-_fonte_nova_iluminacao_publica_assinado.docx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10977/3-_contratados_as_psicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10978/4-contratadosas_tres_neuropsicopedagogo_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10979/requerimento_pavimentacao_rua_jaqueline_atras_da_picarreira.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10980/2-contratadosas_cinco_terapeutas_ocupacionais_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10981/6-_realizado_a_aquisicao_de_material_para_musicoterapia_na_estimulacao_dos_pacientes_transtornos_do_espectro_autistatea_para_o_centro_de_reabilitacao_mario_dias_tavares..docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10982/7-realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta__que_ficam_no_bairro_do_elesbao..docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10983/8-_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_avenida_rio_branco_que_ficam_no_bairro_da_hospitalidade_segundo_denuncia_de_moradores..docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10984/requerimento__limpeza_de_esgoto_tv_rio_maruanun.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10985/requerimento_defesa_civil_poda_da_arvore_sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10986/requerimento_pavimentacao_osvaldo_cruz_paraiso.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10987/requerimento_manutencao_das_lixeiras_em_pracas.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10988/requerimento_iluminacao_tv_tocantins_remedios1.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10989/requerimento_iluminacao_av_veiga_cabral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10990/requerimento_iluminacao_av._local_79_aquaville_tambaqui.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10991/requerimento__limpeza_rua_jaqueline_atras_da_ubs_picarreira.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10994/requerimento__reforma_da_quadra_da_escola__gentila_nobre.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10995/requerimento_lixeira_tv_souza_fundao_remedios1.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10996/requerimento_escola_padre_fulvio.doc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10997/requerimento__limpeza_na_rua_gertulio_vargas.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/10998/requerimento_faixa_elevada_reiteracao.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11000/5-_realizado_o_servico_de_limpeza_e_manutencao_da_academia_da_saude_da_comunidade_do_igarape_do_lago..docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11001/6-_realizado_o_servico_de_manutencao_da_iluminacao_interna_que_esta_queimada_da_ambulancia__que_fica_na_comunidade_do_igarape_do_lago..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11002/7-_realizado_o_retorno_do_servico_de_coletas_laboratoriais_nas_zonas_rurais..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11003/8-_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11004/9-_urgente_de_reforma_do_telhado_da_escola_municipal_leonice_dias_borges..docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11005/requerimento_no_no_iluminacao_av_rui_barbosaa.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11006/requerimento_no_iluminacao_av_jose_de_anchieta_.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11007/requerimento_no_no_iluminacao__alameda_b-_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11008/requerimento_no_podagem.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11010/picarreira26.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11011/praca_civica_26.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11012/servico_de_drenagem.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11013/drenagem26.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11014/guarda_municipal26.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11015/drenagem26..doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11016/2-_o_servico_de_sinalizacao_vertical_e_horizontal_nas_proximidades_das_escolas_municipais_que_ficam_no_bairro_iguarape_da_fortaleza..docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11017/1-realizado_o_servico_de_fiscalizacao_de_terrenos_baldios_e_verificacao_de_limpeza_manutencao_dos_terrenos_baldios_se_tornando_lixeiras_viciadas.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11018/ilha_de_santana-1.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11021/reforma_da_arena_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11023/limpeza_e_retirada_de_entulho_no_paraiso.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11024/4-_realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_na_avenida_7_de_setembro__no_bairro_area_comercial.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11025/a_implantacao_e_inclusao_de_pontos_de_comercializacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11026/3-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_que_ficam__do_canal.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11027/servicos_de_drenagem_pluvial_anchieta_assinado.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11028/realizacao_de_acoes_fiscalizatorias_e_educativas_assinado.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11029/passarela_localizada_na_raimundo_ferreira_guedes_entre_as_terceira_avenida_e_quarta_avenida.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11030/servicos_de_drenagem_pluvial_-_jardim_floresta_assinado.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11049/alojamento.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11050/sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11051/pontes.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11053/faixa_elevada_1.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11054/requerimento_-_solicitando_iluminacao_na_trv._angelo_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11055/requerimento_-_retomada_do_funcionamento_posto_de_saude_matao_3.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11056/requerimento-_solitacao_limpeza_na_trav.__angelo_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11058/requerimento_no_iluminacao_passarela_em_frente_ao_4_batalhao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11059/requerimento_no_sinalizacao_princesa_isabel-_hospitalidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11066/requerimento_pavimentacao_nova_uniao_reinteracao.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11067/requerimento__iluminacao_multirao_reinteracao.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11068/requerimento_jardim_de_deus_1_reinteracao.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11069/requerimento_de_caes_de_rua.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11070/requerimento_coleta_de_lixo_rio_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11071/requerimento_escola_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11072/requerimento_hospitalidade_rua.john_kenedy_reinteracao.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11073/requerimentopavimentacao_nova_uniaopiscina_reinteracao.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11074/requerimento__limpeza_av_rui_barbosa_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11075/requerimento_medico_vila_nova_reinteracao.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11082/8-_realizado_a_implantacao_de_agente_comunitario_de_saude_asc_no_bairro_jardim_floresta..docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11083/9-_ampliacao_da_equipe_de_servicos_gerais_creche_municipal_professora_liana_rodrigues_sardinha..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11086/coleta_de_lixo_2.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11087/limpeza_geral_no_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11088/iluminacao_remedios_2_2.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11089/requerimento_-_caju_.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11090/passarela_104b._novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11092/requerimento_nelciana_vasques_2.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11095/requerimento_no_001.26_-semop_-_solicitacao_de_reforma_ubs_matapi.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11096/requerimento_n_iluminacao_av_castro_alves-_assinado.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11098/requerimento_no_lombadas_av_rio_branco.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11099/requerimento_no__agente_de_endemias_bairro_elesbao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11100/requerimento_tapa_buraco_av_sao_paulo_apostolo.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11101/requerimento_recapeamento_asfaltico__2026.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11102/requerimento_iluminacao_tv._alexandrina_provedor2.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11103/requerimento_limpeza_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11104/requerimento_asfalto_nas_alamedas_reinteracao.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11105/requerimento_semafaros_reiteracao_2026.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11107/requerimento_tapa_buraco_na_r._euclides_rodrigues.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11108/requerimento_asfalto_comunidade_sao_jose.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11109/requerimento_lixeira_castro_alves.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11110/requerimento__asfalto_av_rui_barbosa_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11111/requerimento__limpeza_r._pres._marechal.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11112/coleta_de_lixo_.......docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11113/reforma_da_associacao_dos_moradores_do_novo_horizonte_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11114/construcao_de_uma_unidade_publica_no_bairro_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11116/construir_uma_escola_no_bairro_jardim_floresta.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11117/requerimento_cemiterio.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11118/requerimento_ilha_de_santana_-_praca.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11119/requerimento_praca_do__mutirao.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11120/requerimento_centro_comunitario_mutirao.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11121/jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11122/lixo_biblioteca.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11123/jardim_de_deus_iluminacao_1.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11125/tambaqui_iluminacao.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11127/6-contratadosas_dois_farmaceuticos_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_o_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11128/3-_realizado_a_instalacao_de_cameras_de_seguranca_na_rede_de_ensino_municipal_para_melhor_acompanhamento_e_seguranca_para_todo_o_quadro_educacional..docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11129/1-_realizado_o_servico_de_manutencao_e_ou_substituicao_da_bomba_submersa_que_esta_queimada_onde_a_unidade_basica_de_saudeubs_na_comunidade_do_igarape_do_lago.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11130/2-realizado_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_em_toda_a_extensao_da_rua_walter_barbosa_de_araujo_denuncia_feita_por_moradores_do_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11131/7-_contratadosas_dois_estoquistas_um_para_o_turno_da_manha_e_um_para_o_turno_da_tarde_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11132/5-realizado_o_servico_de_ampliacao_da_escola_municipal_paraiso_da_cidadania_escola_fica_no_bairro_paraiso.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11136/4-_servico_de_manutencao_limpeza_para_que_tenha_uma_coleta_de_lixo_efeciente_solicitacao_conteiner_na_ponte_do_padeiro_na_rua_presidente_kennedy_e_na_rua_a1..docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11137/requerimento_constituicao_da_comissao_especial.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11141/requerimento_no_003.26_-semop_-_solicitacao_de_tapa_buraco_av._mari_colares_com_salvado_de_diniz.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11142/requerimento_no_002.26_-semop_-_poda_de_arvore_av._sete_de_setembro.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11143/8-_contratado_vigilante_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11144/semop_-_rec._asfaltica_trv_11com_7a.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11145/construcao_de_passarela_acucena_parque.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11146/construcao_de_passarela_alameda_dos_girassois_parque.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11147/iluminacao_publica_rua_acucena_parque_laranjeira_2.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11148/acquaville_tucunare_principal_pav.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11149/acquaville_tucunare_principal_iluminacao.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11150/requerimento_no__tapa_buraco_rua_mar_da_galileia-_acquavile_assinado.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11151/requerimento_no_campanha_de_vacinacao_area_comercial_assinado.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11152/requerimento_no_melhora_no_atendimeno_da_ubs_picarreira.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11155/reinteracoa_requerimento_praca_ilha_santana.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11156/reinteracao_parada_de_onibus_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11157/requerimento_iluminacao_rua_damiao_da_cruz_barreto.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11158/requerimento_tapa_buraco_acquaville.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11159/requerimento_reinteracao_iluminacao_princesa_isabel.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11166/picarreira_1.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11168/8-_o_servico_de_manutencao_limpeza_e_retirada_de_lixeira_viciada_que_esta_na_esquina_entre_a_avenida_coelho_neto_e_a_avenida_brasilia..doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11169/4-_o_servico_de_manutencao_do_telhado_da_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11170/7-_o_servico_urgente_de_abastecimento_de_combustivel_para_a_ambulancia_da_comunidade_do_igarape_do_lago_de_acordo_com_denuncia..docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11171/vacinacao_1.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11172/acessibilidade_1.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11173/feira_do_produtor.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11174/3-__servico_de_instalacao_de_gerador_para_a_conservacao_dos_medicamentos_para_a_coordenadoria_de_assistencia_farmaceutica_de_santana_caf..docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11175/5-_reinteracao_do_requerimento_no_303-_feira_da_avenida_santana..docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11176/requerimento_iluminacao_acquaville_rio_branco.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11177/requerimento_iluminacao_av_rio_sao_francisco_acquaville.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11178/requerimento_iluminacao_rua_rio_volga_acquaville.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11179/requerimento_manutecao_da_associacao_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11180/requerimento_iluminacao_rua_joao_leite_coutinho.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11190/requerimento_caf_medicamentos.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11191/requerimento_iluminacao_pres._kennedy.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11192/requerimento_gcm_esclarecimento.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11193/requerimento_iluminacao_rua_everaldo_vasconcelo.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11194/requerimento_pavimentacao_canal_paraiso_margarida.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11195/requerimento_iluminacao_av_rui_barbosa.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11196/requerimento_veiculo_mal_estacionado.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11197/9-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_e_entulhos_ao_entorno_da_arena_do_multirao_do_paraiso..docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11198/4-_reinterado_o_requerimento_no_1014-_urbanizacao_com_asfaltamento_ou_bloquetagem_drenagem_calcadas_e_meio_fio_nas_ruas_e_avenidas_do_bairro_monte_das_oliveiras..docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11199/requerimento_pavimentacao_provedor_2_tv_26.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11200/1-_o_servico_de_restruturacao_com_reforma_e_com_mobiliario_da_unidade_basica_de_saude__do_alto_pirativa_que_fica_na_comunidade_alto_do_pirativa..docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11202/3-_reinterado_o_requerimento_no_1019-_implantacao_e_manutencao_da_iluminacao_publica_nas_ruas_e_avenidas_do_bairro_monte_das_oliveiras.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11203/5-o_servico_de_mobilidade_com_asfaltamento_ou_bloquetagem_drenagem_calcadas_e_meio_fio_visando_melhorar_o_acesso_da_populacao_local_na_avenida_brasilia_com_a_rua_osvaldo_cruz..docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11204/requerimento_tapa_buraco_paraiso_av_santana.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11205/requerimento_tapa_buraco_garrastazu_medici.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11206/6-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_considerando_a_ausencia_de_lixeiras_ao_redor_da_praca_que_fica_entre_a_avenida_coelho_neto_com_a_rua_osvaldo_cruz..docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11207/8-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_de_toda_a_area_de_ressaca_da_ponte_dos_girassois..docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11208/7-_o_servico_de_manutencao_limpeza_e_retirada_de_lixo_de_todas_as_areas_de_ressaca_do_bairro_parque_das_laranjeiras..docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11211/reiteracao_de_passarelas_do_noronha_ramal_do_delta.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11212/drenagem_e_pav_no_trecho_norte_da_travessa_l8_ao_parque_das_laranjeiras.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11213/reiteracao_de_passarelas_geral_no_bairro_elesbao.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11214/reiteracao_de_pav_no_final_da_adalvaro_proximo_ao_balneario_do_abel.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11215/reiteracao_da_limpeza_urbana_na_travessa_20.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11216/iluminacao_pedro_costa_favela_-_daniel_1.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11217/reiteracao_da_construcao_de_uma_quadra_na_biraghi.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11219/requerimento_no_005.26_-semop_-_construcao_de_passarela_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11220/requerimento_no_004.26_-semop_-_recuperacao_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11221/requerimento_no_006.26_-semop_-_reforma_da_passarela_do_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11223/aee_profissionais_1.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11224/agentes_de_transito_1.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11227/igarape_da_rotaleza.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11233/requerimento_odontomovel_dia_internacional_da_mulher.docx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11241/requerimento_no_testes_rapidos_-_ubs_igarape_da_fortaleza_assinado.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11243/requerimento_no_limpeza_da_praca_vila_olimpica_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11244/requerimento_-_ubs_picarreira.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11245/requerimento_ubs_elesbao_-_ampliacao_da_estrutura_fisica.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11246/requerimento_-_ubs_elesbao__odontologicos.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11247/requerimento_ubs_elesbao_-_assistente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11248/requerimento_ubs_elesbao_-_profissional_tecnicoa.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11249/tapa_buraco_na_sete_de_setembro.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11251/implantacao_de_um_anexo_no_matapi_mirim.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11252/req._01_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11253/requerimento_semop_nova_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11254/requerimento_tapa_buraco_castro_alvez.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11255/requerimento_tapa_buraco_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11256/requerimento_tapa_buraco_delta.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11259/requerimento_seme_nova_escolas_municipais.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11260/requerimento_no_limpeza_ao_lado_da_praca_nazila_coutinho_assinado.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11261/requerimento_tapa_buraco_av_nacoes_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11262/requerimento_tapa_buraco_castro_alves._paraiso.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11263/requerimento_tapa_buraco_tv.20_provedor.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11265/requerimento_no_capinagem_na_avenida_sao_paulo_apostolo-_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11266/requerimento_no_limpeza_de_bueiro_euclides_rodrigues_assinado.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11267/requerimento_no__agente_de_endemias_bairro_provedor_i_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11268/areas_verdes.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11269/macas.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11270/poluicao_sonora.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11271/servicos.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11272/farmaceutico.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11274/requerimento_no_008.26_-semop_que_seja_realizado_servicos_de_revitalizacao_da_avenida_santana..pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11275/requerimento_no_007.26_-semop_terraplanagem_e_asfaltamento_em_toda_a_sua_extensao_do_ramal_da_totoia..pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11283/3-_pavimentacao_e_ou_bloquetamento_do_trecho_ao_lado_da_ubs_da_picarreira_bairro_elesbao..docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11284/10-_providencia_de_contratacao_ou_lotacao_de_cuidadores_para_a_casa_da_hospitalidade.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11285/1-_iluminacao_publica_na_passarela_da_avenida_15_de_novembro_fonte_nova.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11286/6-_iluminacao_publica_para_todo_o_bairro_parque_das_laranjeiras..docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11288/requerimento_cvs.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11292/requerimento_cms_-_codigo_sanitario-_adelson.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11298/requerimento_no_campanha_de_vacinacao_hospitalidade_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11299/1-_pavimentacao_na_travessa_20_de_acordo_com_denuncia_de_moradores_provedor_2..docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11301/requerimento_no_recuperacao_dos_brinquedos_da_praca_civica_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11303/requerimento_construcao_de_capela_mortuaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11305/3-_esclarecimentos_da_paralisacao_da_obrae_que_seja_retomada_a_construcao_da_creche_professor_redmilson_..docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11306/requerimento_nac2ba_008.26_-semop_que_seja_realizado_serviac2a7os_de_revitalizaac287ac283o_da_avenida_santana._assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11307/requerimento_nac2ba_009.26_-semop_revitalizaac287ac283o_da_rua_clac281udio_lac29acio_monteiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11308/10-_providencia_de_contratacao_ou_lotacao_de_pedagogo_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11309/requerimento_no_011.26_-_seme_inicio_das_aulas_do_anexo_sao_raimundo_do_pirativa.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11310/9-providencia_de_contratacao_ou_lotacao_de_profissional_de_artesanato_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11311/indicaac287ac283o_005.26_-_randolfe_rodrigues_-casa_da_mulher_santanense_assinado.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11313/7-_manutencao_da_estrutura_fisica_da_unidade_nas_salas_de_enfermagem_e_de_psicologia_no_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11314/ramal_da_olaria_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11315/reiteracao_da_travessa_20_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11316/travessa_11_iluminacao_publica.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11317/8-_servico_de_manutencao_da_cerca_eletrica_visando_maior__seguranca_no_espaco_no_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11318/reiteracao_rua_da_paz_na_maria_colares.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11319/4-_manutencao_limpeza_e_retirada_de_lixeira_viciada_e_entulhos_na_regiao_da_avenida_das_nacoes..docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11320/reiteracao_da_travessa_11_bueiro.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11321/reiteracao_rua_da_paz.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11322/5-__manutencao_limpeza_e_retirada_de_lixeira_viciada_e_entulhos_no_trecho_da_avenida_dom_pedro_i..docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11323/regulamentacao_da_lei_13.1935___2019.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11324/6-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_e_meio_fio_na_alameda_bem-_te-_vi.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11325/reiteracao_da_iluminacao_publica_na_joao_bitencurt.docx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11326/requerimento_na_limpeza_bairro_fe_em_deus.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11327/requerimento_na_servico_de_pavimentacao_em_cbuq_asfalto_e_escoamento_de_agua_na_travessa_vinte..docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11328/requerimento_iluminacao_-_claudionor_rocha.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11329/requerimento_-_impressora_claudionor_rocha.docx.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11330/requerimento_-_materiais_de_limpeza_claudionor_rocha.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11334/requerimento_-_impressora_claudionor_rocha.docx.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11335/requerimento_ubs_-_telhado_picarreira.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11336/requerimento_-_ubs_elesbao.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11338/requerimento_-_comp._claudionor_rocha.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11340/requerimento_-_avenida_coelho_neto-_autoria_ver._bruno.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11341/requerimento_iluminacao_-_claudionor_rocha.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11342/requerimento__limpeza_castro_alves.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11343/requerimento__rocagem_manoel_deodoro_paraiso.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11345/requerimento_tapa_buraco_l3_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11346/requerimento_tapa_buraco_dom_pedro_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11347/requerimento_iluminacao_villa_amazonas.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11348/requerimento_tapa_buraco_sao_paulo_padre_vitorio.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11349/requerimento_iluminacao_dom_pedro_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11350/requerimento_defesa_civil_poda_da_arvore_na_adalvaro.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11363/requerimento_na_limpeza__da_travessa_geronimo_de_albuquerque.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11364/requerimento_na_servico_de_pavimentacao_em_frente_a_passarela_do_bpm.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11368/1-_providencia_de_contratacao_de_recepcionista__para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11369/3-_reativacao_da_sala_de_enfermagem_do_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11370/4-_iluminacao_publica_das_travessas_12_e_13_e_toda_a_sua_extensao_que_fica_no_bairro_provedor_2..docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11372/5-_iluminacao_publica_das_avenida_das_acacias_e_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11373/7-iluminacao_publica_da_alameda_girassois_e_da_ponte_girassois_e_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11374/9-_servico_de_manutencao_limpeza_drenagem_pavimentacao_e_ou_bloquetamento_e_iluminacao_publica_da_rua_a1..docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11376/requerimento_-_combustivel_para_a_ambulancia_piacaca.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11377/requerimento_provedor1_instalacao_de_brinquedos_praca.doc" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11378/requerimento_-_combustivel_para_igarape.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11380/requerimento_fonte_nova_instalacao_de_brinquedos_na_praca.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11381/reinteracao_requerimento_centro_comunitario_provedor_1.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11383/guard_rail.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11384/limpeza_jardim_floresta_2.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11385/requerimento_reinteracao_da_arena_provedor_1.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11386/requerimento__lixeira_viciada_15_de_novembro_canal.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11387/saude_da_mulher_1.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11388/reinteracao_requerimento_praca_provedor_1.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11389/requerimento_reforma_do_muro_de_contencao_de_santana.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11390/requerimento_reiterando_o_req._39-2025_-_reforma_de_comporta.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11391/requerimento_estudo_remocao_e_indenizacao_de_casas_dentro_do_canal_av._dom_pedro.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11392/requerimento_reforma_praca_da_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11393/requerimento_no__agente_de_endemias_ramal_do_matapi__assinado.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11394/requerimento_n_iluminacao_para_av_rio_branco_com_rua_a-1.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11395/requerimento_n_iluminacao_av_brasilia.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11396/requerimento_no_caixa_de_perfurocortante_para_ubs_antonio_sirieiro-_assinado.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11397/requerimento_no_limpeza_ao_lado_do_centro_social_urbano-_assinado.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11402/requerimento_no_requer_informacoes_sbre_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11404/6-_atencao_a_feira_que_ocorre_na_avenida_santana_na_seguranca_no_transito..docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11405/7-_atencao_a_feira_que_ocorre_na_avenida_santana_para_estacionamento_no_local.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11407/5-_atencao_a_feira_que_ocorre_na_avenida_santana_com_ajuste_de_local_adequado_ou_pre_estabelecido_para_os_feirantes..docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11409/2-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_abastecimento_de_agua..docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11410/9-_requer_que_seja_realizado_atencao_a_feira_que_ocorre_no_bairro_remedios_i_..docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11416/limpeza_e_capina_na_l12.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11417/bloquetes_na_l12.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11418/limpeza_na_castro_alves_de_canto_com_l04.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11419/passarela_na_garrastazu_com_oswaldo.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11420/pavimentacao_em_bloquetes_na_travesa_l09.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11421/iluminacao_publica_na_avenida_15_de_novembro.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11422/passarela_do_guerreiro.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11423/secretaria_municipal_de_saude_da_ubs.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11426/requerimento_sttrans_faixa_e_simbolos_estacionamento.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11427/requerimento_tapa_buraco_tv_l8.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11428/requerimento__bloquetes_fe_em_deus.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11430/requerimento_tapa_buraco_av_maria_colares.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11431/requerimento_reforma_semasc.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11432/requerimento__limpeza_padre_vitorio_galiani.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11433/requerimento_absorvente_semsa_em_ubs_saude.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11434/requerimento__limpeza_07_de_semtebro.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11438/travessa_23_manutencao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11439/banheiros.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11440/travessa_24_manutencao_asfaltica.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11442/requerimento_no_capinagem_rua_salvador_diniz.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11443/requerimento_no_campanha_de_vacinacao_elesbao_assinado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11444/requerimento_no_limpeza_da_ubs_elesbao_assinado.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11445/requerimento_no_capinagem_rua_salvador_diniz-_assinado.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11446/requerimento_no__asfalto_quadra_78-_acquaville-_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11448/1-_providencia_de_contratacao_de_um_psicologo_para_o_centro_de_atencao_psicossocial_alcool_e_drogas_caps-ad..docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11451/9-_aumento_da_frequencia_da_coleta_de_lixo_na_rua_do_delta_bairro_picarreira_ocorre_apenas_uma_vez_por_semana_o_que_tem_causado_acumulo_de_lixo_na_passagem_filadelfia.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11453/4-_revitalizacao_do_parque_que_fica_proximo_a_quadra_de_esportes_que_se_encontra_sem_condicoes_de_uso_pelas_criancas_da_comunidade_atencao_de_limpeza_urgente_da_rua_a1.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11454/3-_urgencia_o_servico_de_revitalizacao_da_quadra_de_esportes_com_cobertura_para_as_atividades_da_comunidade_da_rua_a1..docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11455/8-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_meio_fio_e_iluminacao_publica_da_rua_osvaldo_cruz_..docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11456/2-_pavimentacao_e_ou_bloquetagem_com_drenagem_calcadas_meio_fio_e_iluminacao_publica_da_rua_a1_que_passa_ao_lado_da_instituicao_apae..docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11462/req_travessa_l4_08.04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11463/reiteracao_do_numero_1054_l9_08.04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11464/reiteracao_req_apolonio_08.04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11465/reiteracao_req_deodoro_da_fonseca_08.04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11466/req_sttrans_reg_moto_eletrica_08.04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11467/req_semop_semduh_04.2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11468/requerimento_no_limpeza_ao_lado_da_escola_rodoval_borges_assinado.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11469/requerimento_no_capinagem_av_rio_branco_-_hospitalidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11470/requerimento_no_limpeza_do_canal-_hospitalidade_assinado.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11471/requerimento_n_iluminacao_ramal_da_olaria-_elesbao.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11472/requerimento_no__recupreracao_asfaltica_av_brasilia_assinado.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11473/requerimento_no_campanha_de_vacinacao_parque_das_laranjeiras_assinado.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11474/6-melhoria_na_iluminacao_publica_na_avenida_lucena_de_azevedo.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11476/7-pavimentacao_com_drenagem_na_via_local_004_..docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11477/3-reposicao_de_equipamentos_como_mantas_capas_de_chuvas_e_mochilas_para_as_atividades_do_servico_de_atendimento_movel_de_urgencia_samu_de_santana..docx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11478/4-melhoria_na_iluminacao_publica_proximo_ao_instituto_federal_do_amapa_ifap..docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11479/5-_pavimentacao_e_ou_bloquetagem_com_drenagem_com_tratamento_do_esgoto_calcadas_e_iluminacao_publica_da_travessa_rio_preto..docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11480/requerimento_-__faixa_de_pedestre__av_maria_colares_com_a_euclides_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11481/requerimento_n_iluminacao_av_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11482/requerimento_no__recuprcao_asfaltica_av_sao_joao_com_garrastazu_assinado.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11484/aplicativo...doc" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11485/3-_atencao_a_feira_que_ocorre_na_avenida_santana_com_assistencia_de_iluminacao_publica..docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11486/1-_urgencia_de_reforma_da_ponte_que_fica_na_rua_osvaldo_cruz_entre_a_avenida_coelho_neto_e_avenida_rio_branco_no_bairro_paraiso.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11487/9-_bebedouro_para_o_centro_de_reabilitacao_mario_dias_tavares_cer..docx" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11488/2-_reforma_da_ponte_que_fica_na_travessa_25_de_dezembro..docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11489/8-_reinterar_o_requerimento_no_146-2026-_que_seja_realizado_o_servico_urgente_de_reabastecimento_de_combustivel_para_a_ambulancia_da_comunidade_do_igarape_do_lago.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11491/requerimento_no_03_requer_a_pms_semop_que_seja_realizado_servico_de_pavimentacao_com_blocos_de_concreto_na_rua_canal_do_paraiso_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11492/requerimento_no_02_requerer_a_pms_semop_que_seja_realizado_a_revitalizacao_da_travessa_22_no_perimetro_da_avenida_oito_com_a_travessa_20_no_bairro_provedor_2.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11493/requerimento_no_05_requer_a_pms_semob_a_limpeza_do_meio_fio_coberto_por_matos_localizado_na_av_maria_colares_entre_a_avenida_costa_silva_e_jhon_kennedy_bairro_hospitalidade..pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11495/requerimento_no_04_requer_a_pms_semob_intervencao_de_capina_e_rocagem_de_matgal_localizada_na_rua_acquaville_bairro_loteamento_acquaville_tucunare..pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11496/requerimento_tapa_buraco_pastor_sozinho.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11497/requerimento_tapa_buraco_rua_machado_de_assis.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11498/requerimento_tapa_buraco_r_manoel_deodoro_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11499/requerimento_tapa_buraco_av_7_de_setembro.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11500/requerimento_construcao_ubs_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11501/requerimento_tapa_buraco_av_maria_colares.doc" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11502/requerimento_iluminacao_castro_alves_paraiso.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11503/faixa_rodoval_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11513/requer_o_direcionamento_de_uma_ambulancia__sao_jose_do_maruanum.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11515/semaforo_maria_colares_reiteracao.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11516/semaforo_hospitalidade__reiteracao.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11517/1-_providencia_de_contratacao_ou_lotacao_de_um_pedagogo_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11518/semaforo_everaldo.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11519/requerimento__limpeza_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11521/semaforo_das_avenida_das_nacoes.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11522/2-providencia_de_contratacao_ou_lotacao_de_psicologo_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11523/requerimento_absorvente_semasc.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11524/requerimento_iluminacao_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11525/4-_providencia_de_contratacao_ou_lotacao_de_cuidadora_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11527/semaforo_av_stelio_de_oliveira.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11528/requerimento_construcao_da_ponte_elesbao_delta.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11529/requerimento__iliminacao_na_ponte_do_elesbao_matapi_mirim.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11530/semaforo__euclides_rodrigues.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11531/3-_providencia_de_contratacao_ou_lotacao_de_fisioterapeuta_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11532/requerimento__limpeza_da_passarela_do_elesbao.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11533/requerimento_pavimentacao_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11534/requerimento_defesa_civil_poda_da_arvore_na_adalvaro.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11535/passarela_na_comunidade_sao_jose_do_maruanum.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11536/requerimento_defesa_civil_poda_da_passarela_beira_rio_elesbao_matapi_mirim.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11537/5-_providencia_de_contratacao_ou_lotacao_de_motorista_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11538/6-_providencia_de_contratacao_ou_lotacao_de_assistente_social_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11539/8-_disponibilizacao_de_equipe_multidisciplinar_com_assitencia_de_medicamentos_educador_fisico_e_atendimento_odontologico_para_a_unidade_da_casa_da_hospitalidade-_abrigo_dos_idosos..docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11544/alojamentos.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11545/traverssa_20.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11546/mureta.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11547/estagio.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11550/requerimento_no_testes_rapidos_-_ubs_igarape_da_fortaleza_-_copia.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11552/requerimento_n_iluminacao_ramal_d_delta.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11553/requerimento_n_iluminacao_av_maria_isabel-_novo_horizonte_assinado.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11554/requerimento_n_iluminacao_av_odecia_marques_pereira-_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11555/requerimento_n_iluminacao_av_jose_cesar_braga-_novo_horizonte_assinado.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11556/requerimento_n_iluminacao_av_portilho_de_melo.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11557/requerimento_n_iluminacao_av_manoel_francisco_guedes-_novo_horizonte_assinado.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11558/requerimento_no__bloqueteamento_tv_bernado.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11559/requerimento_no__recupreracao_asfaltica_mar_galileia_-_acquaville_assinado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11560/requerimento_n_iluminacao_bairro_novo_horizonte_assinado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11561/requerimento_n10_requer_a_pms_sppms_que_seja_construida_a_casa_da_mulher_santanense2c_no_municipio_de_santana._assinado.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11562/requerimento_n_11_que_seja_iniciado_as_aulas_na_escola_municipal_de_educacao_infantil_anexo_sao_raimundo_do_pirativa_na_comunidade_sao_raimundo_do_privativa.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11563/requerimento_n_08_requerer_que_seja_realizado_servicos_de_revitalizacao_da_avenida_santana_em_toda_a_sua_extensao2c_neste_municipio_de_santana_assinado.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11564/requerimento_n_09_requer_a_pms_semop_que_seja_realizado_servico_de_revitalizacao_da_rua_claudio_lucio_monteiro2c_neste_municipio_de_santana._assinado.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11567/1-o_servico_de_pavimentacao_com_drenagem_na_av._sao_joao_apostolo_em_toda_sua_extencao_que_fica_nos_bairros_paraiso_e_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11569/2-servico_de_iluminacao_publica_na_av._sao_joao_apostolo_em_toda_sua_extencao_que_fica_nos_bairros_paraiso_e_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11570/3-servico_de_iluminacao_publica_na_av.maria_colares_entre_as_ruas_claudio_lucio_e_machado_de_assis_que_fica_no_bairro_hospitalidade..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11571/5-reiterado_o_requerimento_no_22.2026-_que_seja_realizado_o_servico_de_inclusao_e_ou_manutencao_de_iluminacao_publica_em_toda_a_extensao_do_ramal_da_olaria_e_para_a_rua_do_delta.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11572/4-servico_de_iluminacao_publica_em_todo_o_bairro_acquaville..docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11573/6-_requer_que_seja_realizado_o_servico_de_iluminacao_publica_em_todo_o_bairro_matapi_mirim..docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11574/7-que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_da_av._manoel_f._gudes_e_toda_a_sua_extensao_que_fica_no_bairro_novo_horizonte..docx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11575/8-reiterado_o_requerimento_no_499.2025_que_seja_solicitado_a_retomada_do_servico_de_conclusao_da_obra_da_escola_municipal_benedito_cardoso_dos_santos_bairro_novo_horizonte_santana..docx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11576/9-que_seja_realizado_o_servico_de_recapeameno_com_drenagem_na_rua_everaldo_vasconcelos_entre_av.castro_alves_e_av.jose_de_anchieta_que_fica_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11577/requerimento_da_arena_do_padeiro.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11578/requerimento_tapa_buraco_ramal_do_elebao.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11579/requerimento_pavimentacao_na_rua_1_apae.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11580/requerimento_pavimentacao_na_rua_da_paz_jardim_deus1.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11581/requerimento_iluminacao_ramal_do_elesbao.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11582/requerimento__iliminacao_na_rua_1hospitalidade.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11583/requerimento__limpeza_elesbao.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11584/requerimento__limpeza_av_das_nacoes.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11587/requerimento_-_praca_manuel_videira_-_bairro_vila_amazonas..pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11588/requerimento_n_iluminacao_praca_de_alimentacao.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11589/requerimento_no__tapa_buraco_quadra_77-_acquaville_gauropa.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11590/requerimento_n_iluminacao_rio_madeira_acquaville_tucunare.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11591/requerimento_n_iluminacao_rua_mar_azon_assinado.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11594/requerimento_solicitando_sala_de_medicacao_ubs_floriano_rego.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11595/podagem_de_arvore_em_frente_a_ubs.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11596/tapa_buraco_na_maria_colares_paraiso.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11597/reiteracao_do_elias_ramal_do_delta.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11598/requerimento_solicitando_tec._enfermagem_ubs_floriano_rego.docx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11601/requerimento_no__agente_de_endemias_bairro_acquaville_garoupa.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11602/requerimento_avenida_sao_joao_apostolo.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11603/requerimento_sobre_o_programa_da_familia_assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11604/campanha_1.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11605/requerimento_-_sttrans_a_normalizacao_dos_sinais_de_transito.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11606/lupus.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11607/av._brasilia_1.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11608/requerimento_-_iluminacao_na_feira_do_bairro_remedios.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11609/limpeza_e_remocao_de_entulhos_poda_de_arvores_e_recuperacao_das_calcadas_da_feira_dos_remedios.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11616/6-requer_que_seja_realizado_a_devida_manutencao_ou_a_substituicao_dos_semaforos_do_municipio_de_santana.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11618/7-requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_trav.docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11619/8-_requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_no_final_da_av.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11620/9-indicar_que_seja_realizado_atencao_do_projeto_ponte_firme_promovida_pelo_governo_do_estado_na_trav._j_.final._e_passarela_trav._j.docx" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11621/picarreira_mangueira.docx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11622/tapa_buraco_da_costa_e_silva.docx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11623/avenida_brasilia.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11624/requerimento_da_pavimentacao_avenida_brasilia_bairro_hospitalidade.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11625/requerimento_tapa_buraco_7_de_setembro.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11626/av_coelho_neto_limpeza_e_capina.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11628/reiteracao_do_numero_1115.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11629/padre_vitorio_galiane_limpeza_e_capina_25_de_dezembro.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11630/requerimento__iluminacao_costa_e_silva.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11631/padre_vitorio_galiane_passrela_25_de_dezembro.docx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11632/iluminacao_publica_na_rua_da_paz.docx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11633/requerimento_pavimentacao_na_alameda_bem_ti_vi.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11634/pav_cbuq_na_rua_da_paz.docx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11635/requerimento_iluminacao_provedor_1_l_15.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11636/requerimento_tapa_buraco_joao_leite_coutinho.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11637/requerimento_tapa_buraco_av_maria_colares.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11638/requerimento__iluminacao_stelio_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11639/requerimento__iluminacao_castro_alves_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11641/requerimento_iluminacao_alameda_bem_ti_vi.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11646/requerimento_n_iluminacao_praca_do_forum.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11647/requerimento_n_iluminacao_av_manoel_francisco.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11648/requerimento_n_capinagem_praca_do_forum_assinado.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11649/requerimento_n_iluminacao_av_benedito_de_jesus_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11650/requerimento_n_iluminacao_av_irmaos_lobato_monteiro-_novo_horizonte_assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11651/requerimento_n_iluminacao_av_armando_firmino_de_matos_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11653/requerimento_na_servico_de_pavimentacao_rua_presidente_kennedy.docx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11654/requerimento__requerer_a_pms_semop_que_seja_realizada_a_revitalizacao_da_rua_rio_xingu_em_toda_a_sua_extensao_localizada_no_bairro_igarape_da_fortaleza_neste_municipio_de_santana._.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11655/requerimento_requerer_a_pms_semop_que_seja_realizado_servicos_de_terraplanagem_drenagem_meio_fio_calcada_e_asfaltamento_da_rua_rio_preto_da_rua_rio_solimoes.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11656/requerimento_requerer_a_pms_semop_que_seja_realizada_a_revitalizacao_da_travessa_alfredo_coelho_rosa_em_toda_a_sua_extensao_localizada_no_bairro_igarape_da_fortaleza_neste_municipio_de_santana..pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11657/requerimento_requerer_a_pms_semop_que_seja_realizado_a_continuidade_de_terraplanagem_e_bloqueteamento_da_avenida_arcangelo_da_cardoso_localizada_na_ilha_de_santana..pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11658/semop_-_rec._alameda_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11659/semop_-_iluminacao_alameda_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11661/2-que_seja_realizado_o_servico_de_pavimentacao_com_drenagem_na_av._15_de_novembro_entre_a_rua_dos_imigrantes_e_rua_walter_barbosa_de_araujo_que_fica_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11662/4-que_seja_realizado_o_servico_de_pavimentacao_com_drenagem_no_ramal_19_de_maio_em_toda_sua_extensao_que_fica_no_bairro_nova_uniao..docx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11663/1-que_seja_realizado_o_servico_de_capina_e_limpeza_da_rua_ramal_do_delta_e_toda_a_sua_extensao_que_fica_no_bairro_picarreira..docx" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11664/9-requer-se_a_realizacao_do_servico_de_pavimentacao_com_a_devida_implantacao_de_sistema_de_drenagem_na_alameda_bem-te-vi_em_toda_a_sua_extensao_localizada_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11665/6-requer_a_contratacao_de_cuidadores_para_atender_a_demanda_dos_alunos_do_ensino_especial_da_escola_municipal_amazonas..docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11666/requerimento_pms_cufa_terreno.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11667/sttrans_-_faixa_de_pedestre_na_colares_e_euclides.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11668/7-requer_a_realizacao_de_manutencao_ou_se_necessario_a_substituicao_da_central_de_ar_da_brinquedoteca_da_escola_municipal_amazonas..docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11669/10-requer-se_a_regularizacao_da_dispensacao_de_medicamentos_destinados_aos_pacientes_hipertensos_e_diabeticos_na_unidade_de_saude_diagnostico_da_mulher.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11670/8-_requer_a_manutencao_da_maquina_de_mamografia_do_centro_de_diagnostico_de_saude_da_mulher_localizado_na_rua_claudio_lucio_monteiro_no_bairro_comercial..docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11671/5-que_seja_realizado_o_servico_de_capina_limpeza_e_retirada_de_lixeira_viciada_na_rodovia_salvador_diniz_em_toda_a_sua_extensao_que_fica_no_bairro_igarape_da_fortaleza..docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11673/semop_-_iluminacao_av_brasilia.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11674/reiteracao_do_piacaca_quadra.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11675/reiteracao_do_piacaca_ajoamento_de_equipamentos_das_escolas_e_professores.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11676/reiteracao_do_piacaca.docx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11677/travessa_10__passarela_remedio_2.docx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11678/iluminacao_da_passarela_m.colares_11.06_....docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11679/requerimento_da_pavimentacao_travessa_2_gaucho.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11680/requerimento_limpeza_urbana_avenida_coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11681/requerimento_ramal_19_de_maio.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11682/requerimento_alameda_b.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11683/requerimentolimpeza_e_rocagem__vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11684/requerimento_playgroud_na_praca__nazila_-_coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11687/requerimento_solicitacao_absorventes.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11689/requerimento_medicacao_em_ubs.docx" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11690/requerimento_no__pavimentaao_costa_e_silva.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11691/requerimento__bloquetes_novo_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11693/requerimento_tapa_buraco_cladio_lucio.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11694/requerimento_no__agente_de_endemias_nova_uniao.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11695/requerimento_tapa_buraco_l5_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11696/requerimento_tapa_buraco_acquaville.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11697/requerimento_n_iluminacao_princesa_isabel.docx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11698/requerimento_assistente_socal_maria_tadel.docx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11699/requerimento__lixeira_viciada_na_av._castro_alves.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11700/requerimento_n_iluminacao_travessa_manga.docx" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11701/requerimento__limpeza_av_santana.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11706/3-requer-se_que_realize_com_a_maxima_urgencia_a_fiscalizacao_do_parque_instalado_em_frente_a_camara_de_vereadores_de_santana.docx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11707/7-_requer_que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_das_ruas_l7_e_l8.__em_toda_a_sua_extensao_que_fica_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11708/1-requer_a_contratacao_de_farmaceutico_para_atuacao_no_turno_da_tarde_na_unidade_de_saude_diagnostico_da_mulher.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11709/4-requer_a_criacao_de_um_parque_multissensorial_inclusivo_no_municipio_preferencialmente_em_pracas_ja_existentes_voltado_a_criancas_com_tea_e_outras_condicoes_do_neurodesenvolvimento.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11710/2-requer-se_a_manutencao_ou_a_substituicao_do_equipamento_de_ar-condicionado_da_recepcao_da_unidade_de_saude_diagnostico_da_mulher.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11711/10-requer_que_seja_realizado_o_servico_de_mobilidade_com_asfaltamento__drenagem_e_calcadas_visando_melhorar_o_acesso_da_populacao_local_na_avenida_jose_de_anchienta.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11712/8-requer-se_que_seja_realizado_o_servico_de_capina_e_limpeza_na_avenida_7_de_setembro.docx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11713/requerimento_-_conteiner_coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11714/requerimento_-_tampa_para_o_bueiro_na_avenida_irmaos_lobato_pereira.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11716/requerimento_-_instalacao_de_cameras_de_seguranca_nas_vias_e_pracas.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11717/requerimento_-_manut._e_instalacao_de_iluminacao_na_praca_do_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11718/requerimento_-travessa_rio_preto_-igarape_da_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11721/requerimento_a_pms_semop_que_seja_realizado_servicos_de_revitalizacao_da_estrada_do_delta_do_matapi_em_toda_a_sua_extensao__neste_municipio_de_santana..pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11722/requerimento__a_pms_semop_que_seja_realizado_servicos_de_revitalizacao_da_estrada_do_elesbao_em_toda_a_sua_extensao_no_bairro_elesbao_neste_municipio._8.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11723/pav_do_sao_camil.docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11724/canteiro_central_avenida_santana_capina.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11725/solicitar_limpeza_e_retirada_de_vegetacao_da_ponte_que_interliga_a_comunidade_do_elesbao_delta_e_matapi_mirim_neste_municipio..docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11726/requerimento_seme_professor_na_escola_josycleia_guimbal.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11727/req_reitreracao_do_815.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11728/iluminacao_publica_na_maruanum.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11729/requerimento_seme_central_na_escola_josycleia_guimbal.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11730/requerimento_pavimentacao_av_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11731/requerimento_tapa_buraco_7_de_setembro.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11732/requerimento__limpeza_av_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11733/requerimento_tapa_buraco_coelho_neto.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11734/requerimento_tapa_buraco_7_de_setembro_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11735/requerimento_tapa_buraco_na_av_jose_de_anchieta.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11736/requerimento__limpeza_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11737/requerimento_semafaro_cruzamento_da_madre_tereza.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11738/requerimento_no_campanha_de_vacinacao_picarreira.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11739/ramal_do_gaviao_05-05_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11740/pavimentacao_em_bloquetes_na_rua_margarida_trindade_lima.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11741/5_chagas_trapiche_05-05_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11742/passarela_da_rui_barbosa_paraiso.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11743/iluminacao_publica_na_rua_margarida_trindade_lima.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11744/pavimentacao_na_travessa_jose_deolindo.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11745/requerimento_iluminacao_igarape_correia_matapi_grande.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11746/requerimento_iluminacao_av_rio_branco.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11747/requerimento__limpeza_padre_vitorio_galiane.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11748/requerimento_iluminacao_acquaville_rua_rio_calcoene.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11749/requerimento__limpeza_castro_alves_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11750/requerimento_tapa_buraco_sao_paulo.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11751/requerimento_tapa_buraco_dom_pedro.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11752/requerimento_tapa_buraco_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11753/requerimento_tapa_buraco_av_acquaville.doc" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11754/requerimento_iluminacao_av_walter_lopes.doc" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11759/6-requer-se_a_contratacao_de_um_profissional_da_fonoaudiologia_no_capsi.docx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11760/4-requer-se_que_seja_realizado_o_servico_de_capina_limpeza_e_iluminacao_publica_na_trav._25_de_dezembro_em_toda_sua_extensao_localizado_no_bairro_nova_brasilia..docx" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11761/3-requer_que_seja_realizado_o_servico_de_urgencia_de_reforma_da_ponte_que_fica_na_passarela_no_final_da_travessa_25_de_dezembro_em_toda_sua_extencao.docx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11762/7-requer-se_a_regularizacao_da_dispensacao_do_medicamento_risperidona_em_comprimido_no_centro_de_atencao_psicossocial_infanto-juvenil_capsi..docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11763/1-requer_que_seja_realizado_a_implantacao_ou_manutencao_da_iluminacao_publica_na_av._jose_de_anchieta_no_trecho_compreendido_entre_as_ruas_l7_e_l8_no_bairro_fonte_nova..docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11764/5-requer-se_que_seja_realizado_o_servico_de_manutencao_predial_e_adequacao_das_instalacoes_eletricas_no_capsi.docx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11765/requerimento_requerer_a_pms_semop_que_seja_construido_uma_passarela_em_concreto_armado_na_travessa_25_dezembro_ponte_de_madeira.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11766/requerimento_requerer_a_pms_semop_que_seja_realizado_a_reforma_geral_da_escola_municipal_amazonas_localizada_na_avenida_15_de_novembro_neste_municipio_de_santana.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11767/requerimento_-_intalacao_e_iluminacao_na_rua_das_rosas_p._das_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11768/requerimento_-_manutencao_e_instalacao_de_iluminacao_na_rua_das_tulipas.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11769/requerimento_-_a_manutencao_e_instalacao_de_iluminacao_na_alameda_dos_girassois.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11770/requerimento_no_iluminacao_aquaville_galileia.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11771/requerimento_no_limpeza_ubs_picarreira.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11772/requerimento_n_iluminacao_av_castro_alves_com_claudio_lucio.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11773/requerimento_n_iluminacao_av_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11774/requerimento_n_iluminacao_rua_joao_leite_coutinho.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11775/requerimento_no__tapa_buraco_mar_da_galileia-_acquaville_gauropa-assinado.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11776/requerimento_no__tapa_buraco_euclides_com_dom_pedro.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11777/requerimento_n_iluminacao_rua_everaldo_vasconelos.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11778/requerimento_no_586-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11783/7_de_setembro.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11785/nova_uniao_bloquetes.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11787/requerimento_no__no_semaforo_salvador_diniz.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11789/solicitacao_de_afastamento_ver._carmem.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11791/10-requer-se_a_devida_implantacao_de_sinalizacao_viaria_nas_ruas_do_entorno_da_praca_civica_bem_como_a_realizacao_de_blitz_educativa_com_a_finalidade_de_orientar_condutores_e_pedestres.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11793/2-requer-se_a_reiteracao_do_requerimento_no_692.2025_que_trata_da_solicitacao_de_informacoes_pertinentes_acerca_da_retomada_das_obras_do_estadio_municipal_vilelao.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11794/7-_requer-se_informacoes_sobre_o_canil_municipal_de_santana_especialmente_quanto_as_acoes_de_castracao_e_ao_plano_de_controle_e_atencao_aos_animais_em_situacao_de_rua..docx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11797/5-requer-se_a_aquisicao_e_entrega_de_uniformes_escolares_aos_alunos_da_rede_municipal_de_santana_visando_garantir_igualdade_organizacao_e_melhores_condicoes_de_permanencia_no_ambiente_escolar..docx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11798/6-requer-se_a_elaboracao_e_implementacao_de_um_plano_de_atencao_ao_controle_de_zoonoses_no_municipio_de_santana..docx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11799/requerimento_n_iluminacao_praca_da_juventude.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11800/requerimento_no_limpeza_no_cemiterio_municipal.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11801/requerimento_no__agente_de_endemias_proximo_ao_balneario_do_abel.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11803/continuacao_dos_bloquetes_na_tocantinopolis.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11804/rua_navi_monte_das_oliveiras_cbuq.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11805/continuacao_dos_bloquetes_na_nilo_coelho.docx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11806/tapa-buraco_na_rua_pastor_sozinho.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11807/limpeza_e_capina_na_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11808/tapa-buraco_na_costa_e_silva.docx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11809/cbuq_na_rua_tingle_nos_monte_das_oliveiras.docx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11811/requerimento_iluminacao_juscelino_kubitschek.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11812/requerimento_iluminacao_na_claudio_lucio.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11813/requerimento__lixeira_viciada_padre_vitorio_galiane.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11814/organizacao_do_festival_do_rock.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11816/requerimento_iluminacao_rua_c1.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11817/requerimento_iluminacao_av_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11818/requerimento_tapa_buraco_everaldo_vasconcelos.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11819/requerimento__limpeza_rua_c-1_vila_amazonas.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11820/requerimento__lixeira_viciada_jose_de_anchieta.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11821/requerimento_semop_drenagem_rio_branco.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11823/requerimento_-_manutencao_iluminacao_na_praca_digital_-_bairro_provedor_ll.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11825/requerimento_-_manut._e_instalacao_da_iluminacao_na_7_de_setembro_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11041/justificativa_de_falta_marco_aurelio_2026.docx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11045/justificativa_de_falta_03.2026.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11106/memorando_justificativa_de_falta.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11135/memos_06_docx.docx" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11161/memos_08.2026_justificativa_.docx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11182/justificativa_vera_helena_lima_2o_encontro_lidera_.docx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11293/justificativa_de_falta_marco_aurelio_2026.docx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11295/justificativa_de_falta_angelo_2026.docx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2026/11568/memo_27.2026.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H200"/>
+  <dimension ref="A1:H865"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="78.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2855,5136 +10338,22426 @@
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
         <v>29</v>
       </c>
-      <c r="B6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
         <v>35</v>
-      </c>
-[...19 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E8" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" t="s">
         <v>39</v>
-      </c>
-[...19 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>41</v>
+      </c>
+      <c r="D9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
-      </c>
-[...19 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>51</v>
+        <v>13</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="H10" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
+        <v>13</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="F11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="D12" t="s">
-        <v>59</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>60</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>62</v>
+        <v>54</v>
       </c>
       <c r="H12" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D13" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>17</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="H14" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>73</v>
+        <v>64</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="H15" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="D16" t="s">
-        <v>74</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>75</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>79</v>
+        <v>70</v>
       </c>
       <c r="H16" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>84</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>85</v>
+        <v>74</v>
       </c>
       <c r="H17" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>87</v>
+        <v>76</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>17</v>
+        <v>77</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>81</v>
       </c>
       <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>13</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="E19" t="s">
+      <c r="H19" t="s">
         <v>83</v>
-      </c>
-[...7 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="E20" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="F20" t="s">
-        <v>61</v>
+        <v>13</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>97</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>98</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="E21" t="s">
-        <v>96</v>
+        <v>86</v>
       </c>
       <c r="F21" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="H21" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
+        <v>93</v>
+      </c>
+      <c r="E22" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" t="s">
         <v>95</v>
       </c>
-      <c r="E22" t="s">
+      <c r="G22" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="F22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
+        <v>93</v>
+      </c>
+      <c r="E23" t="s">
+        <v>94</v>
+      </c>
+      <c r="F23" t="s">
         <v>95</v>
       </c>
-      <c r="E23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="1" t="s">
-        <v>107</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" t="s">
         <v>95</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>113</v>
+        <v>21</v>
       </c>
       <c r="D25" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F25" t="s">
-        <v>61</v>
+        <v>107</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>117</v>
+        <v>25</v>
       </c>
       <c r="D26" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" t="s">
         <v>95</v>
       </c>
-      <c r="E26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G26" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
       </c>
       <c r="H26" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>120</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>121</v>
+        <v>29</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E27" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F27" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="H27" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>126</v>
+        <v>33</v>
       </c>
       <c r="D28" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E28" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="H28" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="D29" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E29" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F29" t="s">
         <v>122</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H29" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>134</v>
+        <v>41</v>
       </c>
       <c r="D30" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E30" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F30" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="H30" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>138</v>
+        <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E31" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F31" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="H31" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>142</v>
+        <v>49</v>
       </c>
       <c r="D32" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E32" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F32" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>143</v>
+        <v>133</v>
       </c>
       <c r="H32" t="s">
-        <v>144</v>
+        <v>134</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>145</v>
+        <v>135</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>146</v>
+        <v>53</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E33" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F33" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>147</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>148</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>149</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>150</v>
+        <v>57</v>
       </c>
       <c r="D34" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E34" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F34" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="H34" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>154</v>
+        <v>61</v>
       </c>
       <c r="D35" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E35" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F35" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>155</v>
+        <v>142</v>
       </c>
       <c r="H35" t="s">
-        <v>156</v>
+        <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>158</v>
+        <v>65</v>
       </c>
       <c r="D36" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E36" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F36" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="H36" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>161</v>
+        <v>147</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>162</v>
+        <v>69</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F37" t="s">
-        <v>91</v>
+        <v>107</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="H37" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>166</v>
+        <v>73</v>
       </c>
       <c r="D38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" t="s">
+        <v>103</v>
+      </c>
+      <c r="F38" t="s">
         <v>95</v>
       </c>
-      <c r="E38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G38" s="1" t="s">
-        <v>167</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>170</v>
+        <v>77</v>
       </c>
       <c r="D39" t="s">
+        <v>102</v>
+      </c>
+      <c r="E39" t="s">
+        <v>103</v>
+      </c>
+      <c r="F39" t="s">
         <v>95</v>
       </c>
-      <c r="E39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G39" s="1" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
       <c r="H39" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>173</v>
+        <v>156</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>174</v>
+        <v>81</v>
       </c>
       <c r="D40" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E40" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F40" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>175</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>176</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>177</v>
+        <v>160</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>178</v>
+        <v>161</v>
       </c>
       <c r="D41" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E41" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F41" t="s">
-        <v>122</v>
+        <v>157</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>179</v>
+        <v>162</v>
       </c>
       <c r="H41" t="s">
-        <v>180</v>
+        <v>163</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>181</v>
+        <v>164</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>182</v>
+        <v>165</v>
       </c>
       <c r="D42" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E42" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F42" t="s">
-        <v>122</v>
+        <v>114</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>183</v>
+        <v>166</v>
       </c>
       <c r="H42" t="s">
-        <v>184</v>
+        <v>167</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>186</v>
+        <v>169</v>
       </c>
       <c r="D43" t="s">
+        <v>102</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
         <v>95</v>
       </c>
-      <c r="E43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
-        <v>187</v>
+        <v>170</v>
       </c>
       <c r="H43" t="s">
-        <v>188</v>
+        <v>171</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>189</v>
+        <v>172</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>190</v>
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E44" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F44" t="s">
-        <v>122</v>
+        <v>107</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>191</v>
+        <v>174</v>
       </c>
       <c r="H44" t="s">
-        <v>192</v>
+        <v>175</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>193</v>
+        <v>176</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="D45" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E45" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F45" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>195</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>196</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>198</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E46" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F46" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>199</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>201</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
+        <v>102</v>
+      </c>
+      <c r="E47" t="s">
+        <v>103</v>
+      </c>
+      <c r="F47" t="s">
         <v>95</v>
       </c>
-      <c r="E47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>205</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>206</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E48" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F48" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E49" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F49" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="H49" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="D50" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E50" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F50" t="s">
-        <v>84</v>
+        <v>195</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
       <c r="D51" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E51" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F51" t="s">
-        <v>219</v>
+        <v>157</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>222</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>223</v>
+        <v>207</v>
       </c>
       <c r="D52" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E52" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F52" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>224</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>226</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>227</v>
+        <v>211</v>
       </c>
       <c r="D53" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E53" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F53" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>229</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>230</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>232</v>
+        <v>215</v>
       </c>
       <c r="D54" t="s">
+        <v>102</v>
+      </c>
+      <c r="E54" t="s">
+        <v>103</v>
+      </c>
+      <c r="F54" t="s">
         <v>95</v>
       </c>
-      <c r="E54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G54" s="1" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="H54" t="s">
-        <v>234</v>
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>235</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>236</v>
+        <v>219</v>
       </c>
       <c r="D55" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="E55" t="s">
-        <v>96</v>
+        <v>103</v>
       </c>
       <c r="F55" t="s">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>237</v>
+        <v>220</v>
       </c>
       <c r="H55" t="s">
-        <v>238</v>
+        <v>221</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>10</v>
+        <v>223</v>
       </c>
       <c r="D56" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E56" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F56" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="H56" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>244</v>
+        <v>226</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>17</v>
+        <v>227</v>
       </c>
       <c r="D57" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E57" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F57" t="s">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>245</v>
+        <v>228</v>
       </c>
       <c r="H57" t="s">
-        <v>246</v>
+        <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>247</v>
+        <v>230</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>21</v>
+        <v>231</v>
       </c>
       <c r="D58" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E58" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F58" t="s">
         <v>122</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>248</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
-        <v>249</v>
+        <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>250</v>
+        <v>234</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>40</v>
+        <v>235</v>
       </c>
       <c r="D59" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E59" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F59" t="s">
-        <v>122</v>
+        <v>95</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="H59" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>44</v>
+        <v>239</v>
       </c>
       <c r="D60" t="s">
+        <v>102</v>
+      </c>
+      <c r="E60" t="s">
+        <v>103</v>
+      </c>
+      <c r="F60" t="s">
+        <v>178</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="E60" t="s">
+      <c r="H60" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>255</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>113</v>
+        <v>243</v>
       </c>
       <c r="D61" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E61" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F61" t="s">
-        <v>122</v>
+        <v>178</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="H61" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>117</v>
+        <v>247</v>
       </c>
       <c r="D62" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E62" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F62" t="s">
         <v>122</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H62" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>121</v>
+        <v>251</v>
       </c>
       <c r="D63" t="s">
-        <v>240</v>
+        <v>102</v>
       </c>
       <c r="E63" t="s">
-        <v>241</v>
+        <v>103</v>
       </c>
       <c r="F63" t="s">
-        <v>122</v>
+        <v>178</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>263</v>
+        <v>252</v>
       </c>
       <c r="H63" t="s">
-        <v>264</v>
+        <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>265</v>
+        <v>254</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>126</v>
+        <v>10</v>
       </c>
       <c r="D64" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E64" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F64" t="s">
-        <v>106</v>
+        <v>257</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>266</v>
+        <v>258</v>
       </c>
       <c r="H64" t="s">
-        <v>267</v>
+        <v>259</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>268</v>
+        <v>260</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>130</v>
+        <v>17</v>
       </c>
       <c r="D65" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E65" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F65" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>269</v>
+        <v>262</v>
       </c>
       <c r="H65" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>271</v>
+        <v>264</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="D66" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E66" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F66" t="s">
-        <v>228</v>
+        <v>261</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="H66" t="s">
-        <v>273</v>
+        <v>266</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>274</v>
+        <v>267</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>138</v>
+        <v>25</v>
       </c>
       <c r="D67" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E67" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F67" t="s">
-        <v>228</v>
+        <v>257</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>275</v>
+        <v>268</v>
       </c>
       <c r="H67" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>146</v>
+        <v>29</v>
       </c>
       <c r="D68" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E68" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F68" t="s">
-        <v>228</v>
+        <v>257</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>278</v>
+        <v>271</v>
       </c>
       <c r="H68" t="s">
-        <v>279</v>
+        <v>272</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>150</v>
+        <v>33</v>
       </c>
       <c r="D69" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E69" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F69" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>274</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>276</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>154</v>
+        <v>37</v>
       </c>
       <c r="D70" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E70" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F70" t="s">
-        <v>228</v>
+        <v>257</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>284</v>
+        <v>277</v>
       </c>
       <c r="H70" t="s">
-        <v>285</v>
+        <v>278</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>286</v>
+        <v>279</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>158</v>
+        <v>41</v>
       </c>
       <c r="D71" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E71" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F71" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="H71" t="s">
-        <v>288</v>
+        <v>281</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>289</v>
+        <v>282</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>162</v>
+        <v>45</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E72" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F72" t="s">
-        <v>84</v>
+        <v>261</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>290</v>
+        <v>283</v>
       </c>
       <c r="H72" t="s">
-        <v>291</v>
+        <v>284</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>292</v>
+        <v>285</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>166</v>
+        <v>49</v>
       </c>
       <c r="D73" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E73" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F73" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>293</v>
+        <v>286</v>
       </c>
       <c r="H73" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>295</v>
+        <v>288</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>170</v>
+        <v>53</v>
       </c>
       <c r="D74" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E74" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F74" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>296</v>
+        <v>289</v>
       </c>
       <c r="H74" t="s">
-        <v>297</v>
+        <v>290</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>298</v>
+        <v>291</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>174</v>
+        <v>57</v>
       </c>
       <c r="D75" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E75" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F75" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>299</v>
+        <v>292</v>
       </c>
       <c r="H75" t="s">
-        <v>300</v>
+        <v>293</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>178</v>
+        <v>61</v>
       </c>
       <c r="D76" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E76" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F76" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
       <c r="H76" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>182</v>
+        <v>65</v>
       </c>
       <c r="D77" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E77" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F77" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="H77" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>186</v>
+        <v>69</v>
       </c>
       <c r="D78" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E78" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F78" t="s">
-        <v>45</v>
+        <v>261</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>308</v>
+        <v>301</v>
       </c>
       <c r="H78" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>190</v>
+        <v>73</v>
       </c>
       <c r="D79" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E79" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F79" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="H79" t="s">
-        <v>312</v>
+        <v>305</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>194</v>
+        <v>77</v>
       </c>
       <c r="D80" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E80" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F80" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="H80" t="s">
-        <v>315</v>
+        <v>308</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>316</v>
+        <v>309</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>198</v>
+        <v>81</v>
       </c>
       <c r="D81" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E81" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F81" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>317</v>
+        <v>310</v>
       </c>
       <c r="H81" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>202</v>
+        <v>161</v>
       </c>
       <c r="D82" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E82" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F82" t="s">
-        <v>45</v>
+        <v>313</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>320</v>
+        <v>314</v>
       </c>
       <c r="H82" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>322</v>
+        <v>316</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="D83" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E83" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F83" t="s">
-        <v>45</v>
+        <v>313</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>323</v>
+        <v>317</v>
       </c>
       <c r="H83" t="s">
-        <v>324</v>
+        <v>318</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>325</v>
+        <v>319</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>210</v>
+        <v>169</v>
       </c>
       <c r="D84" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E84" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F84" t="s">
-        <v>45</v>
+        <v>313</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="H84" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>214</v>
+        <v>173</v>
       </c>
       <c r="D85" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E85" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F85" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="H85" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>331</v>
+        <v>325</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>218</v>
+        <v>177</v>
       </c>
       <c r="D86" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E86" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F86" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>332</v>
+        <v>326</v>
       </c>
       <c r="H86" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>223</v>
+        <v>182</v>
       </c>
       <c r="D87" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E87" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F87" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>335</v>
+        <v>329</v>
       </c>
       <c r="H87" t="s">
-        <v>336</v>
+        <v>330</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>227</v>
+        <v>186</v>
       </c>
       <c r="D88" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E88" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F88" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>338</v>
+        <v>332</v>
       </c>
       <c r="H88" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>340</v>
+        <v>334</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="D89" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E89" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F89" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>341</v>
+        <v>335</v>
       </c>
       <c r="H89" t="s">
-        <v>342</v>
+        <v>336</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>236</v>
+        <v>194</v>
       </c>
       <c r="D90" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E90" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F90" t="s">
-        <v>45</v>
+        <v>257</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="H90" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>347</v>
+        <v>199</v>
       </c>
       <c r="D91" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E91" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F91" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>348</v>
+        <v>341</v>
       </c>
       <c r="H91" t="s">
-        <v>349</v>
+        <v>342</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>350</v>
+        <v>343</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>351</v>
+        <v>203</v>
       </c>
       <c r="D92" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E92" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F92" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>352</v>
+        <v>344</v>
       </c>
       <c r="H92" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>354</v>
+        <v>346</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>355</v>
+        <v>207</v>
       </c>
       <c r="D93" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="E93" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
       <c r="F93" t="s">
-        <v>84</v>
+        <v>257</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>356</v>
+        <v>347</v>
       </c>
       <c r="H93" t="s">
-        <v>357</v>
+        <v>348</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>359</v>
+        <v>10</v>
       </c>
       <c r="D94" t="s">
-        <v>240</v>
+        <v>350</v>
       </c>
       <c r="E94" t="s">
-        <v>241</v>
+        <v>351</v>
       </c>
       <c r="F94" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>360</v>
+        <v>352</v>
       </c>
       <c r="H94" t="s">
-        <v>361</v>
+        <v>353</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>363</v>
+        <v>10</v>
       </c>
       <c r="D95" t="s">
-        <v>240</v>
+        <v>355</v>
       </c>
       <c r="E95" t="s">
-        <v>241</v>
+        <v>356</v>
       </c>
       <c r="F95" t="s">
-        <v>84</v>
+        <v>357</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>364</v>
+        <v>358</v>
       </c>
       <c r="H95" t="s">
-        <v>365</v>
+        <v>359</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>367</v>
+        <v>17</v>
       </c>
       <c r="D96" t="s">
-        <v>240</v>
+        <v>355</v>
       </c>
       <c r="E96" t="s">
-        <v>241</v>
+        <v>356</v>
       </c>
       <c r="F96" t="s">
-        <v>106</v>
+        <v>357</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="H96" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>371</v>
+        <v>10</v>
       </c>
       <c r="D97" t="s">
-        <v>240</v>
+        <v>364</v>
       </c>
       <c r="E97" t="s">
-        <v>241</v>
+        <v>365</v>
       </c>
       <c r="F97" t="s">
-        <v>106</v>
+        <v>357</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="H97" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>375</v>
+        <v>10</v>
       </c>
       <c r="D98" t="s">
-        <v>240</v>
+        <v>369</v>
       </c>
       <c r="E98" t="s">
-        <v>241</v>
+        <v>370</v>
       </c>
       <c r="F98" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="H98" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>379</v>
+        <v>17</v>
       </c>
       <c r="D99" t="s">
-        <v>240</v>
+        <v>369</v>
       </c>
       <c r="E99" t="s">
-        <v>241</v>
+        <v>370</v>
       </c>
       <c r="F99" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="H99" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>383</v>
+        <v>10</v>
       </c>
       <c r="D100" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E100" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F100" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="H100" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>387</v>
+        <v>17</v>
       </c>
       <c r="D101" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E101" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F101" t="s">
-        <v>91</v>
+        <v>122</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="H101" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>391</v>
+        <v>21</v>
       </c>
       <c r="D102" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E102" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F102" t="s">
-        <v>228</v>
+        <v>385</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="H102" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>395</v>
+        <v>25</v>
       </c>
       <c r="D103" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E103" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F103" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="H103" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>398</v>
+        <v>391</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>399</v>
+        <v>29</v>
       </c>
       <c r="D104" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E104" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F104" t="s">
-        <v>91</v>
+        <v>392</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
       <c r="H104" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>402</v>
+        <v>395</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>403</v>
+        <v>33</v>
       </c>
       <c r="D105" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E105" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F105" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="H105" t="s">
-        <v>405</v>
+        <v>397</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>406</v>
+        <v>398</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>407</v>
+        <v>37</v>
       </c>
       <c r="D106" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E106" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F106" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>408</v>
+        <v>399</v>
       </c>
       <c r="H106" t="s">
-        <v>409</v>
+        <v>400</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>410</v>
+        <v>401</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>411</v>
+        <v>41</v>
       </c>
       <c r="D107" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E107" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F107" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>412</v>
+        <v>402</v>
       </c>
       <c r="H107" t="s">
-        <v>413</v>
+        <v>403</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>414</v>
+        <v>404</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>415</v>
+        <v>45</v>
       </c>
       <c r="D108" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E108" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F108" t="s">
-        <v>228</v>
+        <v>405</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>416</v>
+        <v>406</v>
       </c>
       <c r="H108" t="s">
-        <v>417</v>
+        <v>407</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>418</v>
+        <v>408</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>419</v>
+        <v>49</v>
       </c>
       <c r="D109" t="s">
-        <v>240</v>
+        <v>377</v>
       </c>
       <c r="E109" t="s">
-        <v>241</v>
+        <v>378</v>
       </c>
       <c r="F109" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>420</v>
+        <v>409</v>
       </c>
       <c r="H109" t="s">
-        <v>421</v>
+        <v>410</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>422</v>
+        <v>411</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>423</v>
+        <v>10</v>
       </c>
       <c r="D110" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E110" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F110" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>424</v>
+        <v>414</v>
       </c>
       <c r="H110" t="s">
-        <v>425</v>
+        <v>415</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>426</v>
+        <v>416</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>427</v>
+        <v>17</v>
       </c>
       <c r="D111" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E111" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F111" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>428</v>
+        <v>417</v>
       </c>
       <c r="H111" t="s">
-        <v>429</v>
+        <v>418</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>430</v>
+        <v>419</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>431</v>
+        <v>21</v>
       </c>
       <c r="D112" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E112" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F112" t="s">
-        <v>228</v>
+        <v>114</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>432</v>
+        <v>420</v>
       </c>
       <c r="H112" t="s">
-        <v>433</v>
+        <v>421</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>434</v>
+        <v>422</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>435</v>
+        <v>25</v>
       </c>
       <c r="D113" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E113" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F113" t="s">
-        <v>84</v>
+        <v>423</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="H113" t="s">
-        <v>437</v>
+        <v>425</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>438</v>
+        <v>426</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>439</v>
+        <v>29</v>
       </c>
       <c r="D114" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E114" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F114" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>440</v>
+        <v>427</v>
       </c>
       <c r="H114" t="s">
-        <v>441</v>
+        <v>428</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>442</v>
+        <v>429</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>443</v>
+        <v>33</v>
       </c>
       <c r="D115" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E115" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F115" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>444</v>
+        <v>430</v>
       </c>
       <c r="H115" t="s">
-        <v>445</v>
+        <v>431</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>446</v>
+        <v>432</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>447</v>
+        <v>37</v>
       </c>
       <c r="D116" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E116" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F116" t="s">
-        <v>228</v>
+        <v>122</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>448</v>
+        <v>433</v>
       </c>
       <c r="H116" t="s">
-        <v>449</v>
+        <v>434</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>450</v>
+        <v>435</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>451</v>
+        <v>41</v>
       </c>
       <c r="D117" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E117" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F117" t="s">
-        <v>228</v>
+        <v>436</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>452</v>
+        <v>437</v>
       </c>
       <c r="H117" t="s">
-        <v>453</v>
+        <v>438</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>454</v>
+        <v>439</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>455</v>
+        <v>45</v>
       </c>
       <c r="D118" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E118" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F118" t="s">
-        <v>91</v>
+        <v>436</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>456</v>
+        <v>440</v>
       </c>
       <c r="H118" t="s">
-        <v>457</v>
+        <v>441</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>458</v>
+        <v>442</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>459</v>
+        <v>49</v>
       </c>
       <c r="D119" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E119" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F119" t="s">
-        <v>91</v>
+        <v>436</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>460</v>
+        <v>443</v>
       </c>
       <c r="H119" t="s">
-        <v>461</v>
+        <v>444</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>462</v>
+        <v>445</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>463</v>
+        <v>53</v>
       </c>
       <c r="D120" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E120" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F120" t="s">
-        <v>91</v>
+        <v>436</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>464</v>
+        <v>446</v>
       </c>
       <c r="H120" t="s">
-        <v>465</v>
+        <v>447</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>466</v>
+        <v>448</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>467</v>
+        <v>57</v>
       </c>
       <c r="D121" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E121" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F121" t="s">
-        <v>91</v>
+        <v>436</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>468</v>
+        <v>449</v>
       </c>
       <c r="H121" t="s">
-        <v>469</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>470</v>
+        <v>451</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>471</v>
+        <v>61</v>
       </c>
       <c r="D122" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E122" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F122" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
       <c r="H122" t="s">
-        <v>473</v>
+        <v>453</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>474</v>
+        <v>454</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>475</v>
+        <v>65</v>
       </c>
       <c r="D123" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E123" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F123" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>476</v>
+        <v>455</v>
       </c>
       <c r="H123" t="s">
-        <v>477</v>
+        <v>456</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>478</v>
+        <v>457</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>479</v>
+        <v>69</v>
       </c>
       <c r="D124" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E124" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F124" t="s">
-        <v>219</v>
+        <v>436</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>480</v>
+        <v>458</v>
       </c>
       <c r="H124" t="s">
-        <v>481</v>
+        <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>482</v>
+        <v>460</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>483</v>
+        <v>73</v>
       </c>
       <c r="D125" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E125" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F125" t="s">
-        <v>106</v>
+        <v>436</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>484</v>
+        <v>461</v>
       </c>
       <c r="H125" t="s">
-        <v>485</v>
+        <v>462</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>486</v>
+        <v>463</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>487</v>
+        <v>77</v>
       </c>
       <c r="D126" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E126" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F126" t="s">
-        <v>106</v>
+        <v>436</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>488</v>
+        <v>464</v>
       </c>
       <c r="H126" t="s">
-        <v>489</v>
+        <v>465</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>491</v>
+        <v>81</v>
       </c>
       <c r="D127" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E127" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F127" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>492</v>
+        <v>467</v>
       </c>
       <c r="H127" t="s">
-        <v>493</v>
+        <v>468</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>494</v>
+        <v>469</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>495</v>
+        <v>161</v>
       </c>
       <c r="D128" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E128" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F128" t="s">
-        <v>45</v>
+        <v>423</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>496</v>
+        <v>470</v>
       </c>
       <c r="H128" t="s">
-        <v>497</v>
+        <v>471</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>498</v>
+        <v>472</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>499</v>
+        <v>165</v>
       </c>
       <c r="D129" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E129" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F129" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>500</v>
+        <v>473</v>
       </c>
       <c r="H129" t="s">
-        <v>501</v>
+        <v>474</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>502</v>
+        <v>475</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>503</v>
+        <v>169</v>
       </c>
       <c r="D130" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E130" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F130" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>504</v>
+        <v>476</v>
       </c>
       <c r="H130" t="s">
-        <v>505</v>
+        <v>477</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>506</v>
+        <v>478</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>507</v>
+        <v>173</v>
       </c>
       <c r="D131" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E131" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F131" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>508</v>
+        <v>479</v>
       </c>
       <c r="H131" t="s">
-        <v>509</v>
+        <v>480</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>510</v>
+        <v>481</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>511</v>
+        <v>177</v>
       </c>
       <c r="D132" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E132" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F132" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>512</v>
+        <v>482</v>
       </c>
       <c r="H132" t="s">
-        <v>513</v>
+        <v>483</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>514</v>
+        <v>484</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>515</v>
+        <v>182</v>
       </c>
       <c r="D133" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E133" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F133" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>516</v>
+        <v>485</v>
       </c>
       <c r="H133" t="s">
-        <v>517</v>
+        <v>486</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>518</v>
+        <v>487</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>519</v>
+        <v>186</v>
       </c>
       <c r="D134" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E134" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F134" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>520</v>
+        <v>488</v>
       </c>
       <c r="H134" t="s">
-        <v>521</v>
+        <v>489</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>522</v>
+        <v>490</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>523</v>
+        <v>190</v>
       </c>
       <c r="D135" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E135" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F135" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>524</v>
+        <v>491</v>
       </c>
       <c r="H135" t="s">
-        <v>525</v>
+        <v>492</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>526</v>
+        <v>493</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>527</v>
+        <v>194</v>
       </c>
       <c r="D136" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E136" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F136" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>528</v>
+        <v>494</v>
       </c>
       <c r="H136" t="s">
-        <v>529</v>
+        <v>495</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>530</v>
+        <v>496</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>531</v>
+        <v>199</v>
       </c>
       <c r="D137" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E137" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F137" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>532</v>
+        <v>497</v>
       </c>
       <c r="H137" t="s">
-        <v>533</v>
+        <v>498</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>534</v>
+        <v>499</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>535</v>
+        <v>203</v>
       </c>
       <c r="D138" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E138" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F138" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>536</v>
+        <v>500</v>
       </c>
       <c r="H138" t="s">
-        <v>537</v>
+        <v>501</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>538</v>
+        <v>502</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>539</v>
+        <v>207</v>
       </c>
       <c r="D139" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E139" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F139" t="s">
-        <v>228</v>
+        <v>178</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>540</v>
+        <v>503</v>
       </c>
       <c r="H139" t="s">
-        <v>541</v>
+        <v>504</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>542</v>
+        <v>505</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>543</v>
+        <v>211</v>
       </c>
       <c r="D140" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E140" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F140" t="s">
-        <v>228</v>
+        <v>178</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>544</v>
+        <v>506</v>
       </c>
       <c r="H140" t="s">
-        <v>545</v>
+        <v>507</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>546</v>
+        <v>508</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>547</v>
+        <v>215</v>
       </c>
       <c r="D141" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E141" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F141" t="s">
-        <v>228</v>
+        <v>118</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>548</v>
+        <v>509</v>
       </c>
       <c r="H141" t="s">
-        <v>549</v>
+        <v>510</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>550</v>
+        <v>511</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>551</v>
+        <v>219</v>
       </c>
       <c r="D142" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E142" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F142" t="s">
-        <v>219</v>
+        <v>423</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>552</v>
+        <v>512</v>
       </c>
       <c r="H142" t="s">
-        <v>553</v>
+        <v>513</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>554</v>
+        <v>514</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>555</v>
+        <v>223</v>
       </c>
       <c r="D143" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E143" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F143" t="s">
-        <v>228</v>
+        <v>515</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>556</v>
+        <v>516</v>
       </c>
       <c r="H143" t="s">
-        <v>557</v>
+        <v>517</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>558</v>
+        <v>518</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>559</v>
+        <v>227</v>
       </c>
       <c r="D144" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E144" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F144" t="s">
-        <v>219</v>
+        <v>178</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>560</v>
+        <v>519</v>
       </c>
       <c r="H144" t="s">
-        <v>561</v>
+        <v>520</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>562</v>
+        <v>521</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>563</v>
+        <v>231</v>
       </c>
       <c r="D145" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E145" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F145" t="s">
-        <v>61</v>
+        <v>118</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>564</v>
+        <v>522</v>
       </c>
       <c r="H145" t="s">
-        <v>565</v>
+        <v>523</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>566</v>
+        <v>524</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>567</v>
+        <v>235</v>
       </c>
       <c r="D146" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E146" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F146" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>568</v>
+        <v>525</v>
       </c>
       <c r="H146" t="s">
-        <v>569</v>
+        <v>526</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>570</v>
+        <v>527</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>571</v>
+        <v>239</v>
       </c>
       <c r="D147" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E147" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F147" t="s">
-        <v>106</v>
+        <v>385</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>572</v>
+        <v>528</v>
       </c>
       <c r="H147" t="s">
-        <v>573</v>
+        <v>529</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>574</v>
+        <v>530</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>575</v>
+        <v>243</v>
       </c>
       <c r="D148" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E148" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F148" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>576</v>
+        <v>531</v>
       </c>
       <c r="H148" t="s">
-        <v>577</v>
+        <v>532</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>578</v>
+        <v>533</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>579</v>
+        <v>247</v>
       </c>
       <c r="D149" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E149" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F149" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>580</v>
+        <v>534</v>
       </c>
       <c r="H149" t="s">
-        <v>581</v>
+        <v>535</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>582</v>
+        <v>536</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>583</v>
+        <v>251</v>
       </c>
       <c r="D150" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E150" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F150" t="s">
-        <v>584</v>
+        <v>178</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>585</v>
+        <v>537</v>
       </c>
       <c r="H150" t="s">
-        <v>586</v>
+        <v>538</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>587</v>
+        <v>539</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>588</v>
+        <v>540</v>
       </c>
       <c r="D151" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E151" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F151" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>589</v>
+        <v>541</v>
       </c>
       <c r="H151" t="s">
-        <v>590</v>
+        <v>542</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>591</v>
+        <v>543</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>592</v>
+        <v>544</v>
       </c>
       <c r="D152" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E152" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F152" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>593</v>
+        <v>545</v>
       </c>
       <c r="H152" t="s">
-        <v>594</v>
+        <v>546</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>595</v>
+        <v>547</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>596</v>
+        <v>548</v>
       </c>
       <c r="D153" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E153" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F153" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>597</v>
+        <v>549</v>
       </c>
       <c r="H153" t="s">
-        <v>598</v>
+        <v>550</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>599</v>
+        <v>551</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>600</v>
+        <v>552</v>
       </c>
       <c r="D154" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E154" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F154" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>601</v>
+        <v>553</v>
       </c>
       <c r="H154" t="s">
-        <v>602</v>
+        <v>554</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>603</v>
+        <v>555</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>604</v>
+        <v>556</v>
       </c>
       <c r="D155" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E155" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F155" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>605</v>
+        <v>557</v>
       </c>
       <c r="H155" t="s">
-        <v>606</v>
+        <v>558</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>607</v>
+        <v>559</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>608</v>
+        <v>560</v>
       </c>
       <c r="D156" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E156" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F156" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>609</v>
+        <v>561</v>
       </c>
       <c r="H156" t="s">
-        <v>610</v>
+        <v>562</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>611</v>
+        <v>563</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>612</v>
+        <v>564</v>
       </c>
       <c r="D157" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E157" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F157" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>613</v>
+        <v>565</v>
       </c>
       <c r="H157" t="s">
-        <v>614</v>
+        <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>615</v>
+        <v>567</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>616</v>
+        <v>568</v>
       </c>
       <c r="D158" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E158" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F158" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>617</v>
+        <v>569</v>
       </c>
       <c r="H158" t="s">
-        <v>618</v>
+        <v>570</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>619</v>
+        <v>571</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>620</v>
+        <v>572</v>
       </c>
       <c r="D159" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E159" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F159" t="s">
-        <v>45</v>
+        <v>436</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>621</v>
+        <v>573</v>
       </c>
       <c r="H159" t="s">
-        <v>622</v>
+        <v>574</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>623</v>
+        <v>575</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>624</v>
+        <v>576</v>
       </c>
       <c r="D160" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E160" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F160" t="s">
-        <v>228</v>
+        <v>436</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>625</v>
+        <v>577</v>
       </c>
       <c r="H160" t="s">
-        <v>626</v>
+        <v>578</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>627</v>
+        <v>579</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>628</v>
+        <v>580</v>
       </c>
       <c r="D161" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E161" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F161" t="s">
-        <v>228</v>
+        <v>436</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>629</v>
+        <v>581</v>
       </c>
       <c r="H161" t="s">
-        <v>630</v>
+        <v>582</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>631</v>
+        <v>583</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>632</v>
+        <v>584</v>
       </c>
       <c r="D162" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E162" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F162" t="s">
-        <v>228</v>
+        <v>436</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>633</v>
+        <v>585</v>
       </c>
       <c r="H162" t="s">
-        <v>634</v>
+        <v>586</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>635</v>
+        <v>587</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>636</v>
+        <v>588</v>
       </c>
       <c r="D163" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E163" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F163" t="s">
-        <v>228</v>
+        <v>515</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>637</v>
+        <v>589</v>
       </c>
       <c r="H163" t="s">
-        <v>638</v>
+        <v>590</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>639</v>
+        <v>591</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>640</v>
+        <v>592</v>
       </c>
       <c r="D164" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E164" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F164" t="s">
-        <v>641</v>
+        <v>436</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>642</v>
+        <v>593</v>
       </c>
       <c r="H164" t="s">
-        <v>643</v>
+        <v>594</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>644</v>
+        <v>595</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>645</v>
+        <v>596</v>
       </c>
       <c r="D165" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E165" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F165" t="s">
-        <v>641</v>
+        <v>178</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>646</v>
+        <v>597</v>
       </c>
       <c r="H165" t="s">
-        <v>647</v>
+        <v>598</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>648</v>
+        <v>599</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>649</v>
+        <v>600</v>
       </c>
       <c r="D166" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E166" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F166" t="s">
-        <v>641</v>
+        <v>178</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>650</v>
+        <v>601</v>
       </c>
       <c r="H166" t="s">
-        <v>651</v>
+        <v>602</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>652</v>
+        <v>603</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>653</v>
+        <v>604</v>
       </c>
       <c r="D167" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E167" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F167" t="s">
-        <v>641</v>
+        <v>178</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>654</v>
+        <v>605</v>
       </c>
       <c r="H167" t="s">
-        <v>655</v>
+        <v>606</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>656</v>
+        <v>607</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>657</v>
+        <v>608</v>
       </c>
       <c r="D168" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E168" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F168" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>658</v>
+        <v>609</v>
       </c>
       <c r="H168" t="s">
-        <v>659</v>
+        <v>610</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
-        <v>660</v>
+        <v>611</v>
       </c>
       <c r="B169" t="s">
         <v>9</v>
       </c>
       <c r="C169" t="s">
-        <v>661</v>
+        <v>612</v>
       </c>
       <c r="D169" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E169" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F169" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>662</v>
+        <v>613</v>
       </c>
       <c r="H169" t="s">
-        <v>663</v>
+        <v>614</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
-        <v>664</v>
+        <v>615</v>
       </c>
       <c r="B170" t="s">
         <v>9</v>
       </c>
       <c r="C170" t="s">
-        <v>665</v>
+        <v>616</v>
       </c>
       <c r="D170" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E170" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F170" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>666</v>
+        <v>617</v>
       </c>
       <c r="H170" t="s">
-        <v>667</v>
+        <v>618</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>668</v>
+        <v>619</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>669</v>
+        <v>620</v>
       </c>
       <c r="D171" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E171" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F171" t="s">
-        <v>91</v>
+        <v>178</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>670</v>
+        <v>621</v>
       </c>
       <c r="H171" t="s">
-        <v>671</v>
+        <v>622</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>672</v>
+        <v>623</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>673</v>
+        <v>624</v>
       </c>
       <c r="D172" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E172" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F172" t="s">
-        <v>84</v>
+        <v>436</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>674</v>
+        <v>625</v>
       </c>
       <c r="H172" t="s">
-        <v>675</v>
+        <v>626</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>676</v>
+        <v>627</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
-        <v>677</v>
+        <v>628</v>
       </c>
       <c r="D173" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E173" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F173" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>678</v>
+        <v>629</v>
       </c>
       <c r="H173" t="s">
-        <v>679</v>
+        <v>630</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>680</v>
+        <v>631</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
-        <v>681</v>
+        <v>632</v>
       </c>
       <c r="D174" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E174" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F174" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>682</v>
+        <v>633</v>
       </c>
       <c r="H174" t="s">
-        <v>683</v>
+        <v>634</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>684</v>
+        <v>635</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
-        <v>685</v>
+        <v>636</v>
       </c>
       <c r="D175" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E175" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F175" t="s">
-        <v>84</v>
+        <v>118</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>686</v>
+        <v>637</v>
       </c>
       <c r="H175" t="s">
-        <v>687</v>
+        <v>638</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>688</v>
+        <v>639</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>689</v>
+        <v>640</v>
       </c>
       <c r="D176" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E176" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F176" t="s">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>690</v>
+        <v>641</v>
       </c>
       <c r="H176" t="s">
-        <v>691</v>
+        <v>642</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
-        <v>692</v>
+        <v>643</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
-        <v>693</v>
+        <v>644</v>
       </c>
       <c r="D177" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E177" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F177" t="s">
-        <v>84</v>
+        <v>423</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>694</v>
+        <v>645</v>
       </c>
       <c r="H177" t="s">
-        <v>695</v>
+        <v>646</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>696</v>
+        <v>647</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
-        <v>697</v>
+        <v>648</v>
       </c>
       <c r="D178" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E178" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F178" t="s">
-        <v>84</v>
+        <v>423</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>698</v>
+        <v>649</v>
       </c>
       <c r="H178" t="s">
-        <v>699</v>
+        <v>650</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>700</v>
+        <v>651</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>701</v>
+        <v>652</v>
       </c>
       <c r="D179" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E179" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F179" t="s">
-        <v>36</v>
+        <v>423</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>702</v>
+        <v>653</v>
       </c>
       <c r="H179" t="s">
-        <v>703</v>
+        <v>654</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>704</v>
+        <v>655</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
-        <v>705</v>
+        <v>656</v>
       </c>
       <c r="D180" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E180" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F180" t="s">
-        <v>61</v>
+        <v>423</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>706</v>
+        <v>657</v>
       </c>
       <c r="H180" t="s">
-        <v>707</v>
+        <v>658</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
-        <v>708</v>
+        <v>659</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>709</v>
+        <v>660</v>
       </c>
       <c r="D181" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E181" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F181" t="s">
-        <v>61</v>
+        <v>178</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>710</v>
+        <v>661</v>
       </c>
       <c r="H181" t="s">
-        <v>711</v>
+        <v>662</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>712</v>
+        <v>663</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>713</v>
+        <v>664</v>
       </c>
       <c r="D182" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E182" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F182" t="s">
-        <v>84</v>
+        <v>178</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>714</v>
+        <v>665</v>
       </c>
       <c r="H182" t="s">
-        <v>715</v>
+        <v>666</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>716</v>
+        <v>667</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>717</v>
+        <v>668</v>
       </c>
       <c r="D183" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E183" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F183" t="s">
-        <v>718</v>
+        <v>114</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>719</v>
+        <v>669</v>
       </c>
       <c r="H183" t="s">
-        <v>720</v>
+        <v>670</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>721</v>
+        <v>671</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>722</v>
+        <v>672</v>
       </c>
       <c r="D184" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E184" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F184" t="s">
-        <v>228</v>
+        <v>118</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>723</v>
+        <v>673</v>
       </c>
       <c r="H184" t="s">
-        <v>724</v>
+        <v>674</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>725</v>
+        <v>675</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
-        <v>726</v>
+        <v>676</v>
       </c>
       <c r="D185" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E185" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F185" t="s">
-        <v>228</v>
+        <v>385</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>727</v>
+        <v>677</v>
       </c>
       <c r="H185" t="s">
-        <v>728</v>
+        <v>678</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>729</v>
+        <v>679</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>730</v>
+        <v>680</v>
       </c>
       <c r="D186" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E186" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F186" t="s">
-        <v>228</v>
+        <v>114</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>731</v>
+        <v>681</v>
       </c>
       <c r="H186" t="s">
-        <v>732</v>
+        <v>682</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>733</v>
+        <v>683</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
-        <v>734</v>
+        <v>684</v>
       </c>
       <c r="D187" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E187" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F187" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>735</v>
+        <v>685</v>
       </c>
       <c r="H187" t="s">
-        <v>736</v>
+        <v>686</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>737</v>
+        <v>687</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
-        <v>738</v>
+        <v>688</v>
       </c>
       <c r="D188" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E188" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F188" t="s">
-        <v>228</v>
+        <v>157</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>739</v>
+        <v>689</v>
       </c>
       <c r="H188" t="s">
-        <v>740</v>
+        <v>690</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>741</v>
+        <v>691</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>742</v>
+        <v>692</v>
       </c>
       <c r="D189" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E189" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F189" t="s">
-        <v>106</v>
+        <v>157</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>743</v>
+        <v>693</v>
       </c>
       <c r="H189" t="s">
-        <v>744</v>
+        <v>694</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
-        <v>745</v>
+        <v>695</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
-        <v>746</v>
+        <v>696</v>
       </c>
       <c r="D190" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E190" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F190" t="s">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="G190" s="1" t="s">
-        <v>747</v>
+        <v>697</v>
       </c>
       <c r="H190" t="s">
-        <v>748</v>
+        <v>698</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
-        <v>749</v>
+        <v>699</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>750</v>
+        <v>700</v>
       </c>
       <c r="D191" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E191" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F191" t="s">
-        <v>106</v>
+        <v>423</v>
       </c>
       <c r="G191" s="1" t="s">
-        <v>751</v>
+        <v>701</v>
       </c>
       <c r="H191" t="s">
-        <v>752</v>
+        <v>702</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
-        <v>753</v>
+        <v>703</v>
       </c>
       <c r="B192" t="s">
         <v>9</v>
       </c>
       <c r="C192" t="s">
-        <v>754</v>
+        <v>704</v>
       </c>
       <c r="D192" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E192" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F192" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G192" s="1" t="s">
-        <v>755</v>
+        <v>705</v>
       </c>
       <c r="H192" t="s">
-        <v>756</v>
+        <v>706</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
-        <v>757</v>
+        <v>707</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>758</v>
+        <v>708</v>
       </c>
       <c r="D193" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E193" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F193" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>759</v>
+        <v>709</v>
       </c>
       <c r="H193" t="s">
-        <v>760</v>
+        <v>710</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>761</v>
+        <v>711</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>762</v>
+        <v>712</v>
       </c>
       <c r="D194" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E194" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F194" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>763</v>
+        <v>713</v>
       </c>
       <c r="H194" t="s">
-        <v>764</v>
+        <v>714</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>765</v>
+        <v>715</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>766</v>
+        <v>716</v>
       </c>
       <c r="D195" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E195" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F195" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>767</v>
+        <v>717</v>
       </c>
       <c r="H195" t="s">
-        <v>768</v>
+        <v>718</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>769</v>
+        <v>719</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>770</v>
+        <v>720</v>
       </c>
       <c r="D196" t="s">
-        <v>240</v>
+        <v>412</v>
       </c>
       <c r="E196" t="s">
-        <v>241</v>
+        <v>413</v>
       </c>
       <c r="F196" t="s">
-        <v>45</v>
+        <v>178</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>771</v>
+        <v>721</v>
       </c>
       <c r="H196" t="s">
-        <v>772</v>
+        <v>722</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>773</v>
+        <v>723</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>10</v>
+        <v>724</v>
       </c>
       <c r="D197" t="s">
-        <v>774</v>
+        <v>412</v>
       </c>
       <c r="E197" t="s">
-        <v>775</v>
+        <v>413</v>
       </c>
       <c r="F197" t="s">
-        <v>641</v>
+        <v>178</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>776</v>
+        <v>725</v>
       </c>
       <c r="H197" t="s">
-        <v>777</v>
+        <v>726</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>778</v>
+        <v>727</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>17</v>
+        <v>728</v>
       </c>
       <c r="D198" t="s">
-        <v>774</v>
+        <v>412</v>
       </c>
       <c r="E198" t="s">
-        <v>775</v>
+        <v>413</v>
       </c>
       <c r="F198" t="s">
-        <v>228</v>
+        <v>178</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>779</v>
+        <v>729</v>
       </c>
       <c r="H198" t="s">
-        <v>780</v>
+        <v>730</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>781</v>
+        <v>731</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>21</v>
+        <v>732</v>
       </c>
       <c r="D199" t="s">
-        <v>774</v>
+        <v>412</v>
       </c>
       <c r="E199" t="s">
-        <v>775</v>
+        <v>413</v>
       </c>
       <c r="F199" t="s">
-        <v>45</v>
+        <v>385</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>782</v>
+        <v>733</v>
       </c>
       <c r="H199" t="s">
-        <v>783</v>
+        <v>734</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>735</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>736</v>
+      </c>
+      <c r="D200" t="s">
+        <v>412</v>
+      </c>
+      <c r="E200" t="s">
+        <v>413</v>
+      </c>
+      <c r="F200" t="s">
+        <v>515</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>737</v>
+      </c>
+      <c r="H200" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>739</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>740</v>
+      </c>
+      <c r="D201" t="s">
+        <v>412</v>
+      </c>
+      <c r="E201" t="s">
+        <v>413</v>
+      </c>
+      <c r="F201" t="s">
+        <v>178</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H201" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>743</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>744</v>
+      </c>
+      <c r="D202" t="s">
+        <v>412</v>
+      </c>
+      <c r="E202" t="s">
+        <v>413</v>
+      </c>
+      <c r="F202" t="s">
+        <v>515</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>745</v>
+      </c>
+      <c r="H202" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>747</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>748</v>
+      </c>
+      <c r="D203" t="s">
+        <v>412</v>
+      </c>
+      <c r="E203" t="s">
+        <v>413</v>
+      </c>
+      <c r="F203" t="s">
+        <v>178</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H203" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>751</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>752</v>
+      </c>
+      <c r="D204" t="s">
+        <v>412</v>
+      </c>
+      <c r="E204" t="s">
+        <v>413</v>
+      </c>
+      <c r="F204" t="s">
+        <v>114</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H204" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>755</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>756</v>
+      </c>
+      <c r="D205" t="s">
+        <v>412</v>
+      </c>
+      <c r="E205" t="s">
+        <v>413</v>
+      </c>
+      <c r="F205" t="s">
+        <v>392</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H205" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>759</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>760</v>
+      </c>
+      <c r="D206" t="s">
+        <v>412</v>
+      </c>
+      <c r="E206" t="s">
+        <v>413</v>
+      </c>
+      <c r="F206" t="s">
+        <v>178</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>761</v>
+      </c>
+      <c r="H206" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>763</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>764</v>
+      </c>
+      <c r="D207" t="s">
+        <v>412</v>
+      </c>
+      <c r="E207" t="s">
+        <v>413</v>
+      </c>
+      <c r="F207" t="s">
+        <v>385</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H207" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>767</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>768</v>
+      </c>
+      <c r="D208" t="s">
+        <v>412</v>
+      </c>
+      <c r="E208" t="s">
+        <v>413</v>
+      </c>
+      <c r="F208" t="s">
+        <v>118</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H208" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>771</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>772</v>
+      </c>
+      <c r="D209" t="s">
+        <v>412</v>
+      </c>
+      <c r="E209" t="s">
+        <v>413</v>
+      </c>
+      <c r="F209" t="s">
+        <v>118</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>773</v>
+      </c>
+      <c r="H209" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>775</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>776</v>
+      </c>
+      <c r="D210" t="s">
+        <v>412</v>
+      </c>
+      <c r="E210" t="s">
+        <v>413</v>
+      </c>
+      <c r="F210" t="s">
+        <v>114</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H210" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>779</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>780</v>
+      </c>
+      <c r="D211" t="s">
+        <v>412</v>
+      </c>
+      <c r="E211" t="s">
+        <v>413</v>
+      </c>
+      <c r="F211" t="s">
+        <v>114</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H211" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>783</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
         <v>784</v>
       </c>
-      <c r="B200" t="s">
-[...14 lines deleted...]
-      <c r="G200" s="1" t="s">
+      <c r="D212" t="s">
+        <v>412</v>
+      </c>
+      <c r="E212" t="s">
+        <v>413</v>
+      </c>
+      <c r="F212" t="s">
+        <v>385</v>
+      </c>
+      <c r="G212" s="1" t="s">
         <v>785</v>
       </c>
-      <c r="H200" t="s">
+      <c r="H212" t="s">
         <v>786</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>787</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>788</v>
+      </c>
+      <c r="D213" t="s">
+        <v>412</v>
+      </c>
+      <c r="E213" t="s">
+        <v>413</v>
+      </c>
+      <c r="F213" t="s">
+        <v>385</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H213" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>791</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>792</v>
+      </c>
+      <c r="D214" t="s">
+        <v>412</v>
+      </c>
+      <c r="E214" t="s">
+        <v>413</v>
+      </c>
+      <c r="F214" t="s">
+        <v>436</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H214" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>795</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>796</v>
+      </c>
+      <c r="D215" t="s">
+        <v>412</v>
+      </c>
+      <c r="E215" t="s">
+        <v>413</v>
+      </c>
+      <c r="F215" t="s">
+        <v>178</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>797</v>
+      </c>
+      <c r="H215" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>799</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>800</v>
+      </c>
+      <c r="D216" t="s">
+        <v>412</v>
+      </c>
+      <c r="E216" t="s">
+        <v>413</v>
+      </c>
+      <c r="F216" t="s">
+        <v>178</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H216" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>803</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>804</v>
+      </c>
+      <c r="D217" t="s">
+        <v>412</v>
+      </c>
+      <c r="E217" t="s">
+        <v>413</v>
+      </c>
+      <c r="F217" t="s">
+        <v>178</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H217" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>807</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>808</v>
+      </c>
+      <c r="D218" t="s">
+        <v>412</v>
+      </c>
+      <c r="E218" t="s">
+        <v>413</v>
+      </c>
+      <c r="F218" t="s">
+        <v>178</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H218" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>811</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>812</v>
+      </c>
+      <c r="D219" t="s">
+        <v>412</v>
+      </c>
+      <c r="E219" t="s">
+        <v>413</v>
+      </c>
+      <c r="F219" t="s">
+        <v>178</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H219" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>815</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>816</v>
+      </c>
+      <c r="D220" t="s">
+        <v>412</v>
+      </c>
+      <c r="E220" t="s">
+        <v>413</v>
+      </c>
+      <c r="F220" t="s">
+        <v>178</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H220" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>819</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>820</v>
+      </c>
+      <c r="D221" t="s">
+        <v>412</v>
+      </c>
+      <c r="E221" t="s">
+        <v>413</v>
+      </c>
+      <c r="F221" t="s">
+        <v>114</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>821</v>
+      </c>
+      <c r="H221" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>823</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>824</v>
+      </c>
+      <c r="D222" t="s">
+        <v>412</v>
+      </c>
+      <c r="E222" t="s">
+        <v>413</v>
+      </c>
+      <c r="F222" t="s">
+        <v>392</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H222" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>827</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>828</v>
+      </c>
+      <c r="D223" t="s">
+        <v>412</v>
+      </c>
+      <c r="E223" t="s">
+        <v>413</v>
+      </c>
+      <c r="F223" t="s">
+        <v>114</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H223" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>831</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>832</v>
+      </c>
+      <c r="D224" t="s">
+        <v>412</v>
+      </c>
+      <c r="E224" t="s">
+        <v>413</v>
+      </c>
+      <c r="F224" t="s">
+        <v>114</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>833</v>
+      </c>
+      <c r="H224" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>835</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>836</v>
+      </c>
+      <c r="D225" t="s">
+        <v>412</v>
+      </c>
+      <c r="E225" t="s">
+        <v>413</v>
+      </c>
+      <c r="F225" t="s">
+        <v>178</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>837</v>
+      </c>
+      <c r="H225" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>839</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>840</v>
+      </c>
+      <c r="D226" t="s">
+        <v>412</v>
+      </c>
+      <c r="E226" t="s">
+        <v>413</v>
+      </c>
+      <c r="F226" t="s">
+        <v>178</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H226" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>843</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>844</v>
+      </c>
+      <c r="D227" t="s">
+        <v>412</v>
+      </c>
+      <c r="E227" t="s">
+        <v>413</v>
+      </c>
+      <c r="F227" t="s">
+        <v>118</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>845</v>
+      </c>
+      <c r="H227" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>847</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>848</v>
+      </c>
+      <c r="D228" t="s">
+        <v>412</v>
+      </c>
+      <c r="E228" t="s">
+        <v>413</v>
+      </c>
+      <c r="F228" t="s">
+        <v>178</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H228" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>851</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>852</v>
+      </c>
+      <c r="D229" t="s">
+        <v>412</v>
+      </c>
+      <c r="E229" t="s">
+        <v>413</v>
+      </c>
+      <c r="F229" t="s">
+        <v>122</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>853</v>
+      </c>
+      <c r="H229" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>855</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>856</v>
+      </c>
+      <c r="D230" t="s">
+        <v>412</v>
+      </c>
+      <c r="E230" t="s">
+        <v>413</v>
+      </c>
+      <c r="F230" t="s">
+        <v>385</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>857</v>
+      </c>
+      <c r="H230" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>859</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>860</v>
+      </c>
+      <c r="D231" t="s">
+        <v>412</v>
+      </c>
+      <c r="E231" t="s">
+        <v>413</v>
+      </c>
+      <c r="F231" t="s">
+        <v>385</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H231" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>863</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>864</v>
+      </c>
+      <c r="D232" t="s">
+        <v>412</v>
+      </c>
+      <c r="E232" t="s">
+        <v>413</v>
+      </c>
+      <c r="F232" t="s">
+        <v>178</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>865</v>
+      </c>
+      <c r="H232" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>867</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>868</v>
+      </c>
+      <c r="D233" t="s">
+        <v>412</v>
+      </c>
+      <c r="E233" t="s">
+        <v>413</v>
+      </c>
+      <c r="F233" t="s">
+        <v>178</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H233" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>871</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>872</v>
+      </c>
+      <c r="D234" t="s">
+        <v>412</v>
+      </c>
+      <c r="E234" t="s">
+        <v>413</v>
+      </c>
+      <c r="F234" t="s">
+        <v>423</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H234" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>875</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>876</v>
+      </c>
+      <c r="D235" t="s">
+        <v>412</v>
+      </c>
+      <c r="E235" t="s">
+        <v>413</v>
+      </c>
+      <c r="F235" t="s">
+        <v>114</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H235" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>879</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>880</v>
+      </c>
+      <c r="D236" t="s">
+        <v>412</v>
+      </c>
+      <c r="E236" t="s">
+        <v>413</v>
+      </c>
+      <c r="F236" t="s">
+        <v>392</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H236" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>883</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>884</v>
+      </c>
+      <c r="D237" t="s">
+        <v>412</v>
+      </c>
+      <c r="E237" t="s">
+        <v>413</v>
+      </c>
+      <c r="F237" t="s">
+        <v>118</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>885</v>
+      </c>
+      <c r="H237" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>887</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>888</v>
+      </c>
+      <c r="D238" t="s">
+        <v>412</v>
+      </c>
+      <c r="E238" t="s">
+        <v>413</v>
+      </c>
+      <c r="F238" t="s">
+        <v>118</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>889</v>
+      </c>
+      <c r="H238" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>891</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>892</v>
+      </c>
+      <c r="D239" t="s">
+        <v>412</v>
+      </c>
+      <c r="E239" t="s">
+        <v>413</v>
+      </c>
+      <c r="F239" t="s">
+        <v>118</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>893</v>
+      </c>
+      <c r="H239" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>895</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>896</v>
+      </c>
+      <c r="D240" t="s">
+        <v>412</v>
+      </c>
+      <c r="E240" t="s">
+        <v>413</v>
+      </c>
+      <c r="F240" t="s">
+        <v>118</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H240" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>899</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>900</v>
+      </c>
+      <c r="D241" t="s">
+        <v>412</v>
+      </c>
+      <c r="E241" t="s">
+        <v>413</v>
+      </c>
+      <c r="F241" t="s">
+        <v>118</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>901</v>
+      </c>
+      <c r="H241" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>903</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>10</v>
+      </c>
+      <c r="D242" t="s">
+        <v>904</v>
+      </c>
+      <c r="E242" t="s">
+        <v>905</v>
+      </c>
+      <c r="F242" t="s">
+        <v>385</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H242" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>908</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>17</v>
+      </c>
+      <c r="D243" t="s">
+        <v>904</v>
+      </c>
+      <c r="E243" t="s">
+        <v>905</v>
+      </c>
+      <c r="F243" t="s">
+        <v>385</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H243" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>911</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>21</v>
+      </c>
+      <c r="D244" t="s">
+        <v>904</v>
+      </c>
+      <c r="E244" t="s">
+        <v>905</v>
+      </c>
+      <c r="F244" t="s">
+        <v>436</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H244" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>914</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>25</v>
+      </c>
+      <c r="D245" t="s">
+        <v>904</v>
+      </c>
+      <c r="E245" t="s">
+        <v>905</v>
+      </c>
+      <c r="F245" t="s">
+        <v>436</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H245" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>917</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>29</v>
+      </c>
+      <c r="D246" t="s">
+        <v>904</v>
+      </c>
+      <c r="E246" t="s">
+        <v>905</v>
+      </c>
+      <c r="F246" t="s">
+        <v>436</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H246" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>920</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>33</v>
+      </c>
+      <c r="D247" t="s">
+        <v>904</v>
+      </c>
+      <c r="E247" t="s">
+        <v>905</v>
+      </c>
+      <c r="F247" t="s">
+        <v>436</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H247" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>923</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>37</v>
+      </c>
+      <c r="D248" t="s">
+        <v>904</v>
+      </c>
+      <c r="E248" t="s">
+        <v>905</v>
+      </c>
+      <c r="F248" t="s">
+        <v>436</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H248" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>926</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>41</v>
+      </c>
+      <c r="D249" t="s">
+        <v>904</v>
+      </c>
+      <c r="E249" t="s">
+        <v>905</v>
+      </c>
+      <c r="F249" t="s">
+        <v>436</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H249" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>929</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>45</v>
+      </c>
+      <c r="D250" t="s">
+        <v>904</v>
+      </c>
+      <c r="E250" t="s">
+        <v>905</v>
+      </c>
+      <c r="F250" t="s">
+        <v>423</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>930</v>
+      </c>
+      <c r="H250" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>932</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>49</v>
+      </c>
+      <c r="D251" t="s">
+        <v>904</v>
+      </c>
+      <c r="E251" t="s">
+        <v>905</v>
+      </c>
+      <c r="F251" t="s">
+        <v>515</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>933</v>
+      </c>
+      <c r="H251" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>935</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>53</v>
+      </c>
+      <c r="D252" t="s">
+        <v>904</v>
+      </c>
+      <c r="E252" t="s">
+        <v>905</v>
+      </c>
+      <c r="F252" t="s">
+        <v>515</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H252" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>938</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>57</v>
+      </c>
+      <c r="D253" t="s">
+        <v>904</v>
+      </c>
+      <c r="E253" t="s">
+        <v>905</v>
+      </c>
+      <c r="F253" t="s">
+        <v>515</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H253" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>941</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>65</v>
+      </c>
+      <c r="D254" t="s">
+        <v>904</v>
+      </c>
+      <c r="E254" t="s">
+        <v>905</v>
+      </c>
+      <c r="F254" t="s">
+        <v>515</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H254" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>944</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>69</v>
+      </c>
+      <c r="D255" t="s">
+        <v>904</v>
+      </c>
+      <c r="E255" t="s">
+        <v>905</v>
+      </c>
+      <c r="F255" t="s">
+        <v>178</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H255" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>947</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>73</v>
+      </c>
+      <c r="D256" t="s">
+        <v>904</v>
+      </c>
+      <c r="E256" t="s">
+        <v>905</v>
+      </c>
+      <c r="F256" t="s">
+        <v>515</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H256" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>950</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>77</v>
+      </c>
+      <c r="D257" t="s">
+        <v>904</v>
+      </c>
+      <c r="E257" t="s">
+        <v>905</v>
+      </c>
+      <c r="F257" t="s">
+        <v>178</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H257" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>953</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>81</v>
+      </c>
+      <c r="D258" t="s">
+        <v>904</v>
+      </c>
+      <c r="E258" t="s">
+        <v>905</v>
+      </c>
+      <c r="F258" t="s">
+        <v>178</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H258" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>956</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>161</v>
+      </c>
+      <c r="D259" t="s">
+        <v>904</v>
+      </c>
+      <c r="E259" t="s">
+        <v>905</v>
+      </c>
+      <c r="F259" t="s">
+        <v>114</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H259" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>959</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>165</v>
+      </c>
+      <c r="D260" t="s">
+        <v>904</v>
+      </c>
+      <c r="E260" t="s">
+        <v>905</v>
+      </c>
+      <c r="F260" t="s">
+        <v>178</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H260" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>962</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>169</v>
+      </c>
+      <c r="D261" t="s">
+        <v>904</v>
+      </c>
+      <c r="E261" t="s">
+        <v>905</v>
+      </c>
+      <c r="F261" t="s">
+        <v>178</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H261" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>965</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>173</v>
+      </c>
+      <c r="D262" t="s">
+        <v>904</v>
+      </c>
+      <c r="E262" t="s">
+        <v>905</v>
+      </c>
+      <c r="F262" t="s">
+        <v>178</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="H262" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>968</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>177</v>
+      </c>
+      <c r="D263" t="s">
+        <v>904</v>
+      </c>
+      <c r="E263" t="s">
+        <v>905</v>
+      </c>
+      <c r="F263" t="s">
+        <v>178</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H263" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>971</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>182</v>
+      </c>
+      <c r="D264" t="s">
+        <v>904</v>
+      </c>
+      <c r="E264" t="s">
+        <v>905</v>
+      </c>
+      <c r="F264" t="s">
+        <v>114</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>972</v>
+      </c>
+      <c r="H264" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>974</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>186</v>
+      </c>
+      <c r="D265" t="s">
+        <v>904</v>
+      </c>
+      <c r="E265" t="s">
+        <v>905</v>
+      </c>
+      <c r="F265" t="s">
+        <v>114</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>975</v>
+      </c>
+      <c r="H265" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>977</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>190</v>
+      </c>
+      <c r="D266" t="s">
+        <v>904</v>
+      </c>
+      <c r="E266" t="s">
+        <v>905</v>
+      </c>
+      <c r="F266" t="s">
+        <v>114</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>978</v>
+      </c>
+      <c r="H266" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>980</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>194</v>
+      </c>
+      <c r="D267" t="s">
+        <v>904</v>
+      </c>
+      <c r="E267" t="s">
+        <v>905</v>
+      </c>
+      <c r="F267" t="s">
+        <v>114</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H267" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>983</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>199</v>
+      </c>
+      <c r="D268" t="s">
+        <v>904</v>
+      </c>
+      <c r="E268" t="s">
+        <v>905</v>
+      </c>
+      <c r="F268" t="s">
+        <v>114</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>984</v>
+      </c>
+      <c r="H268" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>986</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>203</v>
+      </c>
+      <c r="D269" t="s">
+        <v>904</v>
+      </c>
+      <c r="E269" t="s">
+        <v>905</v>
+      </c>
+      <c r="F269" t="s">
+        <v>114</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>987</v>
+      </c>
+      <c r="H269" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>989</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>207</v>
+      </c>
+      <c r="D270" t="s">
+        <v>904</v>
+      </c>
+      <c r="E270" t="s">
+        <v>905</v>
+      </c>
+      <c r="F270" t="s">
+        <v>114</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>990</v>
+      </c>
+      <c r="H270" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>992</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>211</v>
+      </c>
+      <c r="D271" t="s">
+        <v>904</v>
+      </c>
+      <c r="E271" t="s">
+        <v>905</v>
+      </c>
+      <c r="F271" t="s">
+        <v>114</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H271" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>995</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>215</v>
+      </c>
+      <c r="D272" t="s">
+        <v>904</v>
+      </c>
+      <c r="E272" t="s">
+        <v>905</v>
+      </c>
+      <c r="F272" t="s">
+        <v>114</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="H272" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>998</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>219</v>
+      </c>
+      <c r="D273" t="s">
+        <v>904</v>
+      </c>
+      <c r="E273" t="s">
+        <v>905</v>
+      </c>
+      <c r="F273" t="s">
+        <v>114</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>999</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>223</v>
+      </c>
+      <c r="D274" t="s">
+        <v>904</v>
+      </c>
+      <c r="E274" t="s">
+        <v>905</v>
+      </c>
+      <c r="F274" t="s">
+        <v>114</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>227</v>
+      </c>
+      <c r="D275" t="s">
+        <v>904</v>
+      </c>
+      <c r="E275" t="s">
+        <v>905</v>
+      </c>
+      <c r="F275" t="s">
+        <v>114</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>231</v>
+      </c>
+      <c r="D276" t="s">
+        <v>904</v>
+      </c>
+      <c r="E276" t="s">
+        <v>905</v>
+      </c>
+      <c r="F276" t="s">
+        <v>114</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>235</v>
+      </c>
+      <c r="D277" t="s">
+        <v>904</v>
+      </c>
+      <c r="E277" t="s">
+        <v>905</v>
+      </c>
+      <c r="F277" t="s">
+        <v>178</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>239</v>
+      </c>
+      <c r="D278" t="s">
+        <v>904</v>
+      </c>
+      <c r="E278" t="s">
+        <v>905</v>
+      </c>
+      <c r="F278" t="s">
+        <v>178</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>243</v>
+      </c>
+      <c r="D279" t="s">
+        <v>904</v>
+      </c>
+      <c r="E279" t="s">
+        <v>905</v>
+      </c>
+      <c r="F279" t="s">
+        <v>178</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>247</v>
+      </c>
+      <c r="D280" t="s">
+        <v>904</v>
+      </c>
+      <c r="E280" t="s">
+        <v>905</v>
+      </c>
+      <c r="F280" t="s">
+        <v>178</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>251</v>
+      </c>
+      <c r="D281" t="s">
+        <v>904</v>
+      </c>
+      <c r="E281" t="s">
+        <v>905</v>
+      </c>
+      <c r="F281" t="s">
+        <v>178</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>540</v>
+      </c>
+      <c r="D282" t="s">
+        <v>904</v>
+      </c>
+      <c r="E282" t="s">
+        <v>905</v>
+      </c>
+      <c r="F282" t="s">
+        <v>423</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>544</v>
+      </c>
+      <c r="D283" t="s">
+        <v>904</v>
+      </c>
+      <c r="E283" t="s">
+        <v>905</v>
+      </c>
+      <c r="F283" t="s">
+        <v>423</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>548</v>
+      </c>
+      <c r="D284" t="s">
+        <v>904</v>
+      </c>
+      <c r="E284" t="s">
+        <v>905</v>
+      </c>
+      <c r="F284" t="s">
+        <v>423</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>552</v>
+      </c>
+      <c r="D285" t="s">
+        <v>904</v>
+      </c>
+      <c r="E285" t="s">
+        <v>905</v>
+      </c>
+      <c r="F285" t="s">
+        <v>423</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>556</v>
+      </c>
+      <c r="D286" t="s">
+        <v>904</v>
+      </c>
+      <c r="E286" t="s">
+        <v>905</v>
+      </c>
+      <c r="F286" t="s">
+        <v>385</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>560</v>
+      </c>
+      <c r="D287" t="s">
+        <v>904</v>
+      </c>
+      <c r="E287" t="s">
+        <v>905</v>
+      </c>
+      <c r="F287" t="s">
+        <v>385</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>564</v>
+      </c>
+      <c r="D288" t="s">
+        <v>904</v>
+      </c>
+      <c r="E288" t="s">
+        <v>905</v>
+      </c>
+      <c r="F288" t="s">
+        <v>515</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>568</v>
+      </c>
+      <c r="D289" t="s">
+        <v>904</v>
+      </c>
+      <c r="E289" t="s">
+        <v>905</v>
+      </c>
+      <c r="F289" t="s">
+        <v>385</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>572</v>
+      </c>
+      <c r="D290" t="s">
+        <v>904</v>
+      </c>
+      <c r="E290" t="s">
+        <v>905</v>
+      </c>
+      <c r="F290" t="s">
+        <v>385</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>576</v>
+      </c>
+      <c r="D291" t="s">
+        <v>904</v>
+      </c>
+      <c r="E291" t="s">
+        <v>905</v>
+      </c>
+      <c r="F291" t="s">
+        <v>385</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>580</v>
+      </c>
+      <c r="D292" t="s">
+        <v>904</v>
+      </c>
+      <c r="E292" t="s">
+        <v>905</v>
+      </c>
+      <c r="F292" t="s">
+        <v>178</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>584</v>
+      </c>
+      <c r="D293" t="s">
+        <v>904</v>
+      </c>
+      <c r="E293" t="s">
+        <v>905</v>
+      </c>
+      <c r="F293" t="s">
+        <v>178</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>588</v>
+      </c>
+      <c r="D294" t="s">
+        <v>904</v>
+      </c>
+      <c r="E294" t="s">
+        <v>905</v>
+      </c>
+      <c r="F294" t="s">
+        <v>515</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>592</v>
+      </c>
+      <c r="D295" t="s">
+        <v>904</v>
+      </c>
+      <c r="E295" t="s">
+        <v>905</v>
+      </c>
+      <c r="F295" t="s">
+        <v>515</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>596</v>
+      </c>
+      <c r="D296" t="s">
+        <v>904</v>
+      </c>
+      <c r="E296" t="s">
+        <v>905</v>
+      </c>
+      <c r="F296" t="s">
+        <v>515</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>600</v>
+      </c>
+      <c r="D297" t="s">
+        <v>904</v>
+      </c>
+      <c r="E297" t="s">
+        <v>905</v>
+      </c>
+      <c r="F297" t="s">
+        <v>178</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1071</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>604</v>
+      </c>
+      <c r="D298" t="s">
+        <v>904</v>
+      </c>
+      <c r="E298" t="s">
+        <v>905</v>
+      </c>
+      <c r="F298" t="s">
+        <v>515</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1074</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>608</v>
+      </c>
+      <c r="D299" t="s">
+        <v>904</v>
+      </c>
+      <c r="E299" t="s">
+        <v>905</v>
+      </c>
+      <c r="F299" t="s">
+        <v>178</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1077</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>612</v>
+      </c>
+      <c r="D300" t="s">
+        <v>904</v>
+      </c>
+      <c r="E300" t="s">
+        <v>905</v>
+      </c>
+      <c r="F300" t="s">
+        <v>515</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>616</v>
+      </c>
+      <c r="D301" t="s">
+        <v>904</v>
+      </c>
+      <c r="E301" t="s">
+        <v>905</v>
+      </c>
+      <c r="F301" t="s">
+        <v>515</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1083</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>620</v>
+      </c>
+      <c r="D302" t="s">
+        <v>904</v>
+      </c>
+      <c r="E302" t="s">
+        <v>905</v>
+      </c>
+      <c r="F302" t="s">
+        <v>515</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1086</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>624</v>
+      </c>
+      <c r="D303" t="s">
+        <v>904</v>
+      </c>
+      <c r="E303" t="s">
+        <v>905</v>
+      </c>
+      <c r="F303" t="s">
+        <v>515</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>628</v>
+      </c>
+      <c r="D304" t="s">
+        <v>904</v>
+      </c>
+      <c r="E304" t="s">
+        <v>905</v>
+      </c>
+      <c r="F304" t="s">
+        <v>385</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>632</v>
+      </c>
+      <c r="D305" t="s">
+        <v>904</v>
+      </c>
+      <c r="E305" t="s">
+        <v>905</v>
+      </c>
+      <c r="F305" t="s">
+        <v>385</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>636</v>
+      </c>
+      <c r="D306" t="s">
+        <v>904</v>
+      </c>
+      <c r="E306" t="s">
+        <v>905</v>
+      </c>
+      <c r="F306" t="s">
+        <v>385</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>640</v>
+      </c>
+      <c r="D307" t="s">
+        <v>904</v>
+      </c>
+      <c r="E307" t="s">
+        <v>905</v>
+      </c>
+      <c r="F307" t="s">
+        <v>385</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>644</v>
+      </c>
+      <c r="D308" t="s">
+        <v>904</v>
+      </c>
+      <c r="E308" t="s">
+        <v>905</v>
+      </c>
+      <c r="F308" t="s">
+        <v>118</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>648</v>
+      </c>
+      <c r="D309" t="s">
+        <v>904</v>
+      </c>
+      <c r="E309" t="s">
+        <v>905</v>
+      </c>
+      <c r="F309" t="s">
+        <v>118</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>652</v>
+      </c>
+      <c r="D310" t="s">
+        <v>904</v>
+      </c>
+      <c r="E310" t="s">
+        <v>905</v>
+      </c>
+      <c r="F310" t="s">
+        <v>118</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>656</v>
+      </c>
+      <c r="D311" t="s">
+        <v>904</v>
+      </c>
+      <c r="E311" t="s">
+        <v>905</v>
+      </c>
+      <c r="F311" t="s">
+        <v>423</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>660</v>
+      </c>
+      <c r="D312" t="s">
+        <v>904</v>
+      </c>
+      <c r="E312" t="s">
+        <v>905</v>
+      </c>
+      <c r="F312" t="s">
+        <v>423</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>664</v>
+      </c>
+      <c r="D313" t="s">
+        <v>904</v>
+      </c>
+      <c r="E313" t="s">
+        <v>905</v>
+      </c>
+      <c r="F313" t="s">
+        <v>114</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1119</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>668</v>
+      </c>
+      <c r="D314" t="s">
+        <v>904</v>
+      </c>
+      <c r="E314" t="s">
+        <v>905</v>
+      </c>
+      <c r="F314" t="s">
+        <v>114</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1122</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>672</v>
+      </c>
+      <c r="D315" t="s">
+        <v>904</v>
+      </c>
+      <c r="E315" t="s">
+        <v>905</v>
+      </c>
+      <c r="F315" t="s">
+        <v>114</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>676</v>
+      </c>
+      <c r="D316" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" t="s">
+        <v>114</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>1130</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>680</v>
+      </c>
+      <c r="D317" t="s">
+        <v>904</v>
+      </c>
+      <c r="E317" t="s">
+        <v>905</v>
+      </c>
+      <c r="F317" t="s">
+        <v>114</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1131</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>684</v>
+      </c>
+      <c r="D318" t="s">
+        <v>904</v>
+      </c>
+      <c r="E318" t="s">
+        <v>905</v>
+      </c>
+      <c r="F318" t="s">
+        <v>114</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>1136</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>688</v>
+      </c>
+      <c r="D319" t="s">
+        <v>904</v>
+      </c>
+      <c r="E319" t="s">
+        <v>905</v>
+      </c>
+      <c r="F319" t="s">
+        <v>114</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>692</v>
+      </c>
+      <c r="D320" t="s">
+        <v>904</v>
+      </c>
+      <c r="E320" t="s">
+        <v>905</v>
+      </c>
+      <c r="F320" t="s">
+        <v>114</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>696</v>
+      </c>
+      <c r="D321" t="s">
+        <v>904</v>
+      </c>
+      <c r="E321" t="s">
+        <v>905</v>
+      </c>
+      <c r="F321" t="s">
+        <v>114</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>700</v>
+      </c>
+      <c r="D322" t="s">
+        <v>904</v>
+      </c>
+      <c r="E322" t="s">
+        <v>905</v>
+      </c>
+      <c r="F322" t="s">
+        <v>114</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1146</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>704</v>
+      </c>
+      <c r="D323" t="s">
+        <v>904</v>
+      </c>
+      <c r="E323" t="s">
+        <v>905</v>
+      </c>
+      <c r="F323" t="s">
+        <v>178</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>708</v>
+      </c>
+      <c r="D324" t="s">
+        <v>904</v>
+      </c>
+      <c r="E324" t="s">
+        <v>905</v>
+      </c>
+      <c r="F324" t="s">
+        <v>178</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1152</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>712</v>
+      </c>
+      <c r="D325" t="s">
+        <v>904</v>
+      </c>
+      <c r="E325" t="s">
+        <v>905</v>
+      </c>
+      <c r="F325" t="s">
+        <v>515</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>716</v>
+      </c>
+      <c r="D326" t="s">
+        <v>904</v>
+      </c>
+      <c r="E326" t="s">
+        <v>905</v>
+      </c>
+      <c r="F326" t="s">
+        <v>515</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1158</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>720</v>
+      </c>
+      <c r="D327" t="s">
+        <v>904</v>
+      </c>
+      <c r="E327" t="s">
+        <v>905</v>
+      </c>
+      <c r="F327" t="s">
+        <v>515</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H327" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>724</v>
+      </c>
+      <c r="D328" t="s">
+        <v>904</v>
+      </c>
+      <c r="E328" t="s">
+        <v>905</v>
+      </c>
+      <c r="F328" t="s">
+        <v>118</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1164</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>728</v>
+      </c>
+      <c r="D329" t="s">
+        <v>904</v>
+      </c>
+      <c r="E329" t="s">
+        <v>905</v>
+      </c>
+      <c r="F329" t="s">
+        <v>515</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1167</v>
+      </c>
+      <c r="H329" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>732</v>
+      </c>
+      <c r="D330" t="s">
+        <v>904</v>
+      </c>
+      <c r="E330" t="s">
+        <v>905</v>
+      </c>
+      <c r="F330" t="s">
+        <v>118</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1170</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>736</v>
+      </c>
+      <c r="D331" t="s">
+        <v>904</v>
+      </c>
+      <c r="E331" t="s">
+        <v>905</v>
+      </c>
+      <c r="F331" t="s">
+        <v>122</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1173</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>740</v>
+      </c>
+      <c r="D332" t="s">
+        <v>904</v>
+      </c>
+      <c r="E332" t="s">
+        <v>905</v>
+      </c>
+      <c r="F332" t="s">
+        <v>423</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1176</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>744</v>
+      </c>
+      <c r="D333" t="s">
+        <v>904</v>
+      </c>
+      <c r="E333" t="s">
+        <v>905</v>
+      </c>
+      <c r="F333" t="s">
+        <v>423</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1179</v>
+      </c>
+      <c r="H333" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>748</v>
+      </c>
+      <c r="D334" t="s">
+        <v>904</v>
+      </c>
+      <c r="E334" t="s">
+        <v>905</v>
+      </c>
+      <c r="F334" t="s">
+        <v>423</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1182</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>752</v>
+      </c>
+      <c r="D335" t="s">
+        <v>904</v>
+      </c>
+      <c r="E335" t="s">
+        <v>905</v>
+      </c>
+      <c r="F335" t="s">
+        <v>114</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1185</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>756</v>
+      </c>
+      <c r="D336" t="s">
+        <v>904</v>
+      </c>
+      <c r="E336" t="s">
+        <v>905</v>
+      </c>
+      <c r="F336" t="s">
+        <v>195</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1188</v>
+      </c>
+      <c r="H336" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>760</v>
+      </c>
+      <c r="D337" t="s">
+        <v>904</v>
+      </c>
+      <c r="E337" t="s">
+        <v>905</v>
+      </c>
+      <c r="F337" t="s">
+        <v>114</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1191</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>764</v>
+      </c>
+      <c r="D338" t="s">
+        <v>904</v>
+      </c>
+      <c r="E338" t="s">
+        <v>905</v>
+      </c>
+      <c r="F338" t="s">
+        <v>114</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="H338" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>768</v>
+      </c>
+      <c r="D339" t="s">
+        <v>904</v>
+      </c>
+      <c r="E339" t="s">
+        <v>905</v>
+      </c>
+      <c r="F339" t="s">
+        <v>114</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>772</v>
+      </c>
+      <c r="D340" t="s">
+        <v>904</v>
+      </c>
+      <c r="E340" t="s">
+        <v>905</v>
+      </c>
+      <c r="F340" t="s">
+        <v>114</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>776</v>
+      </c>
+      <c r="D341" t="s">
+        <v>904</v>
+      </c>
+      <c r="E341" t="s">
+        <v>905</v>
+      </c>
+      <c r="F341" t="s">
+        <v>114</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1203</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>780</v>
+      </c>
+      <c r="D342" t="s">
+        <v>904</v>
+      </c>
+      <c r="E342" t="s">
+        <v>905</v>
+      </c>
+      <c r="F342" t="s">
+        <v>114</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1206</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>1208</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>784</v>
+      </c>
+      <c r="D343" t="s">
+        <v>904</v>
+      </c>
+      <c r="E343" t="s">
+        <v>905</v>
+      </c>
+      <c r="F343" t="s">
+        <v>114</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1209</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>788</v>
+      </c>
+      <c r="D344" t="s">
+        <v>904</v>
+      </c>
+      <c r="E344" t="s">
+        <v>905</v>
+      </c>
+      <c r="F344" t="s">
+        <v>114</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1212</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>792</v>
+      </c>
+      <c r="D345" t="s">
+        <v>904</v>
+      </c>
+      <c r="E345" t="s">
+        <v>905</v>
+      </c>
+      <c r="F345" t="s">
+        <v>114</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>796</v>
+      </c>
+      <c r="D346" t="s">
+        <v>904</v>
+      </c>
+      <c r="E346" t="s">
+        <v>905</v>
+      </c>
+      <c r="F346" t="s">
+        <v>515</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>800</v>
+      </c>
+      <c r="D347" t="s">
+        <v>904</v>
+      </c>
+      <c r="E347" t="s">
+        <v>905</v>
+      </c>
+      <c r="F347" t="s">
+        <v>515</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1221</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>804</v>
+      </c>
+      <c r="D348" t="s">
+        <v>904</v>
+      </c>
+      <c r="E348" t="s">
+        <v>905</v>
+      </c>
+      <c r="F348" t="s">
+        <v>515</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1224</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>1226</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>808</v>
+      </c>
+      <c r="D349" t="s">
+        <v>904</v>
+      </c>
+      <c r="E349" t="s">
+        <v>905</v>
+      </c>
+      <c r="F349" t="s">
+        <v>515</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1227</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>812</v>
+      </c>
+      <c r="D350" t="s">
+        <v>904</v>
+      </c>
+      <c r="E350" t="s">
+        <v>905</v>
+      </c>
+      <c r="F350" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>816</v>
+      </c>
+      <c r="D351" t="s">
+        <v>904</v>
+      </c>
+      <c r="E351" t="s">
+        <v>905</v>
+      </c>
+      <c r="F351" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>820</v>
+      </c>
+      <c r="D352" t="s">
+        <v>904</v>
+      </c>
+      <c r="E352" t="s">
+        <v>905</v>
+      </c>
+      <c r="F352" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>824</v>
+      </c>
+      <c r="D353" t="s">
+        <v>904</v>
+      </c>
+      <c r="E353" t="s">
+        <v>905</v>
+      </c>
+      <c r="F353" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>828</v>
+      </c>
+      <c r="D354" t="s">
+        <v>904</v>
+      </c>
+      <c r="E354" t="s">
+        <v>905</v>
+      </c>
+      <c r="F354" t="s">
+        <v>385</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>832</v>
+      </c>
+      <c r="D355" t="s">
+        <v>904</v>
+      </c>
+      <c r="E355" t="s">
+        <v>905</v>
+      </c>
+      <c r="F355" t="s">
+        <v>385</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>836</v>
+      </c>
+      <c r="D356" t="s">
+        <v>904</v>
+      </c>
+      <c r="E356" t="s">
+        <v>905</v>
+      </c>
+      <c r="F356" t="s">
+        <v>385</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>840</v>
+      </c>
+      <c r="D357" t="s">
+        <v>904</v>
+      </c>
+      <c r="E357" t="s">
+        <v>905</v>
+      </c>
+      <c r="F357" t="s">
+        <v>385</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>844</v>
+      </c>
+      <c r="D358" t="s">
+        <v>904</v>
+      </c>
+      <c r="E358" t="s">
+        <v>905</v>
+      </c>
+      <c r="F358" t="s">
+        <v>178</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>848</v>
+      </c>
+      <c r="D359" t="s">
+        <v>904</v>
+      </c>
+      <c r="E359" t="s">
+        <v>905</v>
+      </c>
+      <c r="F359" t="s">
+        <v>178</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>852</v>
+      </c>
+      <c r="D360" t="s">
+        <v>904</v>
+      </c>
+      <c r="E360" t="s">
+        <v>905</v>
+      </c>
+      <c r="F360" t="s">
+        <v>178</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>856</v>
+      </c>
+      <c r="D361" t="s">
+        <v>904</v>
+      </c>
+      <c r="E361" t="s">
+        <v>905</v>
+      </c>
+      <c r="F361" t="s">
+        <v>178</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1264</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>860</v>
+      </c>
+      <c r="D362" t="s">
+        <v>904</v>
+      </c>
+      <c r="E362" t="s">
+        <v>905</v>
+      </c>
+      <c r="F362" t="s">
+        <v>178</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1267</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>864</v>
+      </c>
+      <c r="D363" t="s">
+        <v>904</v>
+      </c>
+      <c r="E363" t="s">
+        <v>905</v>
+      </c>
+      <c r="F363" t="s">
+        <v>178</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1270</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>868</v>
+      </c>
+      <c r="D364" t="s">
+        <v>904</v>
+      </c>
+      <c r="E364" t="s">
+        <v>905</v>
+      </c>
+      <c r="F364" t="s">
+        <v>178</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1273</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>872</v>
+      </c>
+      <c r="D365" t="s">
+        <v>904</v>
+      </c>
+      <c r="E365" t="s">
+        <v>905</v>
+      </c>
+      <c r="F365" t="s">
+        <v>107</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1276</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>876</v>
+      </c>
+      <c r="D366" t="s">
+        <v>904</v>
+      </c>
+      <c r="E366" t="s">
+        <v>905</v>
+      </c>
+      <c r="F366" t="s">
+        <v>122</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>880</v>
+      </c>
+      <c r="D367" t="s">
+        <v>904</v>
+      </c>
+      <c r="E367" t="s">
+        <v>905</v>
+      </c>
+      <c r="F367" t="s">
+        <v>122</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>884</v>
+      </c>
+      <c r="D368" t="s">
+        <v>904</v>
+      </c>
+      <c r="E368" t="s">
+        <v>905</v>
+      </c>
+      <c r="F368" t="s">
+        <v>178</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>888</v>
+      </c>
+      <c r="D369" t="s">
+        <v>904</v>
+      </c>
+      <c r="E369" t="s">
+        <v>905</v>
+      </c>
+      <c r="F369" t="s">
+        <v>392</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1288</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>892</v>
+      </c>
+      <c r="D370" t="s">
+        <v>904</v>
+      </c>
+      <c r="E370" t="s">
+        <v>905</v>
+      </c>
+      <c r="F370" t="s">
+        <v>515</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>896</v>
+      </c>
+      <c r="D371" t="s">
+        <v>904</v>
+      </c>
+      <c r="E371" t="s">
+        <v>905</v>
+      </c>
+      <c r="F371" t="s">
+        <v>515</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1294</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>900</v>
+      </c>
+      <c r="D372" t="s">
+        <v>904</v>
+      </c>
+      <c r="E372" t="s">
+        <v>905</v>
+      </c>
+      <c r="F372" t="s">
+        <v>515</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1297</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D373" t="s">
+        <v>904</v>
+      </c>
+      <c r="E373" t="s">
+        <v>905</v>
+      </c>
+      <c r="F373" t="s">
+        <v>515</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1301</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D374" t="s">
+        <v>904</v>
+      </c>
+      <c r="E374" t="s">
+        <v>905</v>
+      </c>
+      <c r="F374" t="s">
+        <v>515</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1308</v>
+      </c>
+      <c r="D375" t="s">
+        <v>904</v>
+      </c>
+      <c r="E375" t="s">
+        <v>905</v>
+      </c>
+      <c r="F375" t="s">
+        <v>423</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D376" t="s">
+        <v>904</v>
+      </c>
+      <c r="E376" t="s">
+        <v>905</v>
+      </c>
+      <c r="F376" t="s">
+        <v>423</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D377" t="s">
+        <v>904</v>
+      </c>
+      <c r="E377" t="s">
+        <v>905</v>
+      </c>
+      <c r="F377" t="s">
+        <v>423</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D378" t="s">
+        <v>904</v>
+      </c>
+      <c r="E378" t="s">
+        <v>905</v>
+      </c>
+      <c r="F378" t="s">
+        <v>114</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1321</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D379" t="s">
+        <v>904</v>
+      </c>
+      <c r="E379" t="s">
+        <v>905</v>
+      </c>
+      <c r="F379" t="s">
+        <v>114</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1325</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D380" t="s">
+        <v>904</v>
+      </c>
+      <c r="E380" t="s">
+        <v>905</v>
+      </c>
+      <c r="F380" t="s">
+        <v>114</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D381" t="s">
+        <v>904</v>
+      </c>
+      <c r="E381" t="s">
+        <v>905</v>
+      </c>
+      <c r="F381" t="s">
+        <v>114</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1333</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D382" t="s">
+        <v>904</v>
+      </c>
+      <c r="E382" t="s">
+        <v>905</v>
+      </c>
+      <c r="F382" t="s">
+        <v>114</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1337</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D383" t="s">
+        <v>904</v>
+      </c>
+      <c r="E383" t="s">
+        <v>905</v>
+      </c>
+      <c r="F383" t="s">
+        <v>385</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>1343</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1344</v>
+      </c>
+      <c r="D384" t="s">
+        <v>904</v>
+      </c>
+      <c r="E384" t="s">
+        <v>905</v>
+      </c>
+      <c r="F384" t="s">
+        <v>178</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1345</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>1347</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D385" t="s">
+        <v>904</v>
+      </c>
+      <c r="E385" t="s">
+        <v>905</v>
+      </c>
+      <c r="F385" t="s">
+        <v>178</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1349</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>1351</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D386" t="s">
+        <v>904</v>
+      </c>
+      <c r="E386" t="s">
+        <v>905</v>
+      </c>
+      <c r="F386" t="s">
+        <v>178</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D387" t="s">
+        <v>904</v>
+      </c>
+      <c r="E387" t="s">
+        <v>905</v>
+      </c>
+      <c r="F387" t="s">
+        <v>385</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>1359</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D388" t="s">
+        <v>904</v>
+      </c>
+      <c r="E388" t="s">
+        <v>905</v>
+      </c>
+      <c r="F388" t="s">
+        <v>385</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D389" t="s">
+        <v>904</v>
+      </c>
+      <c r="E389" t="s">
+        <v>905</v>
+      </c>
+      <c r="F389" t="s">
+        <v>385</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1368</v>
+      </c>
+      <c r="D390" t="s">
+        <v>904</v>
+      </c>
+      <c r="E390" t="s">
+        <v>905</v>
+      </c>
+      <c r="F390" t="s">
+        <v>178</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H390" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D391" t="s">
+        <v>904</v>
+      </c>
+      <c r="E391" t="s">
+        <v>905</v>
+      </c>
+      <c r="F391" t="s">
+        <v>178</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>1375</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D392" t="s">
+        <v>904</v>
+      </c>
+      <c r="E392" t="s">
+        <v>905</v>
+      </c>
+      <c r="F392" t="s">
+        <v>114</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D393" t="s">
+        <v>904</v>
+      </c>
+      <c r="E393" t="s">
+        <v>905</v>
+      </c>
+      <c r="F393" t="s">
+        <v>114</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1381</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>1383</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D394" t="s">
+        <v>904</v>
+      </c>
+      <c r="E394" t="s">
+        <v>905</v>
+      </c>
+      <c r="F394" t="s">
+        <v>114</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1385</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D395" t="s">
+        <v>904</v>
+      </c>
+      <c r="E395" t="s">
+        <v>905</v>
+      </c>
+      <c r="F395" t="s">
+        <v>114</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D396" t="s">
+        <v>904</v>
+      </c>
+      <c r="E396" t="s">
+        <v>905</v>
+      </c>
+      <c r="F396" t="s">
+        <v>114</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1393</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>1395</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D397" t="s">
+        <v>904</v>
+      </c>
+      <c r="E397" t="s">
+        <v>905</v>
+      </c>
+      <c r="F397" t="s">
+        <v>114</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D398" t="s">
+        <v>904</v>
+      </c>
+      <c r="E398" t="s">
+        <v>905</v>
+      </c>
+      <c r="F398" t="s">
+        <v>114</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1404</v>
+      </c>
+      <c r="D399" t="s">
+        <v>904</v>
+      </c>
+      <c r="E399" t="s">
+        <v>905</v>
+      </c>
+      <c r="F399" t="s">
+        <v>114</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>1407</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D400" t="s">
+        <v>904</v>
+      </c>
+      <c r="E400" t="s">
+        <v>905</v>
+      </c>
+      <c r="F400" t="s">
+        <v>114</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1409</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D401" t="s">
+        <v>904</v>
+      </c>
+      <c r="E401" t="s">
+        <v>905</v>
+      </c>
+      <c r="F401" t="s">
+        <v>114</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1416</v>
+      </c>
+      <c r="D402" t="s">
+        <v>904</v>
+      </c>
+      <c r="E402" t="s">
+        <v>905</v>
+      </c>
+      <c r="F402" t="s">
+        <v>114</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D403" t="s">
+        <v>904</v>
+      </c>
+      <c r="E403" t="s">
+        <v>905</v>
+      </c>
+      <c r="F403" t="s">
+        <v>114</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1421</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D404" t="s">
+        <v>904</v>
+      </c>
+      <c r="E404" t="s">
+        <v>905</v>
+      </c>
+      <c r="F404" t="s">
+        <v>178</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D405" t="s">
+        <v>904</v>
+      </c>
+      <c r="E405" t="s">
+        <v>905</v>
+      </c>
+      <c r="F405" t="s">
+        <v>178</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1432</v>
+      </c>
+      <c r="D406" t="s">
+        <v>904</v>
+      </c>
+      <c r="E406" t="s">
+        <v>905</v>
+      </c>
+      <c r="F406" t="s">
+        <v>114</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1433</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D407" t="s">
+        <v>904</v>
+      </c>
+      <c r="E407" t="s">
+        <v>905</v>
+      </c>
+      <c r="F407" t="s">
+        <v>178</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D408" t="s">
+        <v>904</v>
+      </c>
+      <c r="E408" t="s">
+        <v>905</v>
+      </c>
+      <c r="F408" t="s">
+        <v>178</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D409" t="s">
+        <v>904</v>
+      </c>
+      <c r="E409" t="s">
+        <v>905</v>
+      </c>
+      <c r="F409" t="s">
+        <v>178</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1445</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D410" t="s">
+        <v>904</v>
+      </c>
+      <c r="E410" t="s">
+        <v>905</v>
+      </c>
+      <c r="F410" t="s">
+        <v>114</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1449</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D411" t="s">
+        <v>904</v>
+      </c>
+      <c r="E411" t="s">
+        <v>905</v>
+      </c>
+      <c r="F411" t="s">
+        <v>114</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D412" t="s">
+        <v>904</v>
+      </c>
+      <c r="E412" t="s">
+        <v>905</v>
+      </c>
+      <c r="F412" t="s">
+        <v>178</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D413" t="s">
+        <v>904</v>
+      </c>
+      <c r="E413" t="s">
+        <v>905</v>
+      </c>
+      <c r="F413" t="s">
+        <v>178</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D414" t="s">
+        <v>904</v>
+      </c>
+      <c r="E414" t="s">
+        <v>905</v>
+      </c>
+      <c r="F414" t="s">
+        <v>178</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D415" t="s">
+        <v>904</v>
+      </c>
+      <c r="E415" t="s">
+        <v>905</v>
+      </c>
+      <c r="F415" t="s">
+        <v>515</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D416" t="s">
+        <v>904</v>
+      </c>
+      <c r="E416" t="s">
+        <v>905</v>
+      </c>
+      <c r="F416" t="s">
+        <v>515</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1473</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D417" t="s">
+        <v>904</v>
+      </c>
+      <c r="E417" t="s">
+        <v>905</v>
+      </c>
+      <c r="F417" t="s">
+        <v>515</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D418" t="s">
+        <v>904</v>
+      </c>
+      <c r="E418" t="s">
+        <v>905</v>
+      </c>
+      <c r="F418" t="s">
+        <v>515</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1481</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>1483</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D419" t="s">
+        <v>904</v>
+      </c>
+      <c r="E419" t="s">
+        <v>905</v>
+      </c>
+      <c r="F419" t="s">
+        <v>515</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D420" t="s">
+        <v>904</v>
+      </c>
+      <c r="E420" t="s">
+        <v>905</v>
+      </c>
+      <c r="F420" t="s">
+        <v>515</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D421" t="s">
+        <v>904</v>
+      </c>
+      <c r="E421" t="s">
+        <v>905</v>
+      </c>
+      <c r="F421" t="s">
+        <v>515</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D422" t="s">
+        <v>904</v>
+      </c>
+      <c r="E422" t="s">
+        <v>905</v>
+      </c>
+      <c r="F422" t="s">
+        <v>122</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1497</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>1499</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D423" t="s">
+        <v>904</v>
+      </c>
+      <c r="E423" t="s">
+        <v>905</v>
+      </c>
+      <c r="F423" t="s">
+        <v>122</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D424" t="s">
+        <v>904</v>
+      </c>
+      <c r="E424" t="s">
+        <v>905</v>
+      </c>
+      <c r="F424" t="s">
+        <v>122</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1505</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D425" t="s">
+        <v>904</v>
+      </c>
+      <c r="E425" t="s">
+        <v>905</v>
+      </c>
+      <c r="F425" t="s">
+        <v>385</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1509</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>1511</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D426" t="s">
+        <v>904</v>
+      </c>
+      <c r="E426" t="s">
+        <v>905</v>
+      </c>
+      <c r="F426" t="s">
+        <v>385</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D427" t="s">
+        <v>904</v>
+      </c>
+      <c r="E427" t="s">
+        <v>905</v>
+      </c>
+      <c r="F427" t="s">
+        <v>385</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D428" t="s">
+        <v>904</v>
+      </c>
+      <c r="E428" t="s">
+        <v>905</v>
+      </c>
+      <c r="F428" t="s">
+        <v>1521</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D429" t="s">
+        <v>904</v>
+      </c>
+      <c r="E429" t="s">
+        <v>905</v>
+      </c>
+      <c r="F429" t="s">
+        <v>423</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1526</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D430" t="s">
+        <v>904</v>
+      </c>
+      <c r="E430" t="s">
+        <v>905</v>
+      </c>
+      <c r="F430" t="s">
+        <v>423</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1530</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>1532</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D431" t="s">
+        <v>904</v>
+      </c>
+      <c r="E431" t="s">
+        <v>905</v>
+      </c>
+      <c r="F431" t="s">
+        <v>118</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D432" t="s">
+        <v>904</v>
+      </c>
+      <c r="E432" t="s">
+        <v>905</v>
+      </c>
+      <c r="F432" t="s">
+        <v>118</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D433" t="s">
+        <v>904</v>
+      </c>
+      <c r="E433" t="s">
+        <v>905</v>
+      </c>
+      <c r="F433" t="s">
+        <v>118</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1542</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>1544</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D434" t="s">
+        <v>904</v>
+      </c>
+      <c r="E434" t="s">
+        <v>905</v>
+      </c>
+      <c r="F434" t="s">
+        <v>118</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D435" t="s">
+        <v>904</v>
+      </c>
+      <c r="E435" t="s">
+        <v>905</v>
+      </c>
+      <c r="F435" t="s">
+        <v>118</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D436" t="s">
+        <v>904</v>
+      </c>
+      <c r="E436" t="s">
+        <v>905</v>
+      </c>
+      <c r="F436" t="s">
+        <v>515</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1554</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D437" t="s">
+        <v>904</v>
+      </c>
+      <c r="E437" t="s">
+        <v>905</v>
+      </c>
+      <c r="F437" t="s">
+        <v>515</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D438" t="s">
+        <v>904</v>
+      </c>
+      <c r="E438" t="s">
+        <v>905</v>
+      </c>
+      <c r="F438" t="s">
+        <v>126</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D439" t="s">
+        <v>904</v>
+      </c>
+      <c r="E439" t="s">
+        <v>905</v>
+      </c>
+      <c r="F439" t="s">
+        <v>114</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1566</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D440" t="s">
+        <v>904</v>
+      </c>
+      <c r="E440" t="s">
+        <v>905</v>
+      </c>
+      <c r="F440" t="s">
+        <v>114</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D441" t="s">
+        <v>904</v>
+      </c>
+      <c r="E441" t="s">
+        <v>905</v>
+      </c>
+      <c r="F441" t="s">
+        <v>114</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D442" t="s">
+        <v>904</v>
+      </c>
+      <c r="E442" t="s">
+        <v>905</v>
+      </c>
+      <c r="F442" t="s">
+        <v>114</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1578</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D443" t="s">
+        <v>904</v>
+      </c>
+      <c r="E443" t="s">
+        <v>905</v>
+      </c>
+      <c r="F443" t="s">
+        <v>114</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D444" t="s">
+        <v>904</v>
+      </c>
+      <c r="E444" t="s">
+        <v>905</v>
+      </c>
+      <c r="F444" t="s">
+        <v>423</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D445" t="s">
+        <v>904</v>
+      </c>
+      <c r="E445" t="s">
+        <v>905</v>
+      </c>
+      <c r="F445" t="s">
+        <v>114</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1590</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>1592</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D446" t="s">
+        <v>904</v>
+      </c>
+      <c r="E446" t="s">
+        <v>905</v>
+      </c>
+      <c r="F446" t="s">
+        <v>114</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D447" t="s">
+        <v>904</v>
+      </c>
+      <c r="E447" t="s">
+        <v>905</v>
+      </c>
+      <c r="F447" t="s">
+        <v>114</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D448" t="s">
+        <v>904</v>
+      </c>
+      <c r="E448" t="s">
+        <v>905</v>
+      </c>
+      <c r="F448" t="s">
+        <v>423</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1602</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D449" t="s">
+        <v>904</v>
+      </c>
+      <c r="E449" t="s">
+        <v>905</v>
+      </c>
+      <c r="F449" t="s">
+        <v>423</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D450" t="s">
+        <v>904</v>
+      </c>
+      <c r="E450" t="s">
+        <v>905</v>
+      </c>
+      <c r="F450" t="s">
+        <v>423</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D451" t="s">
+        <v>904</v>
+      </c>
+      <c r="E451" t="s">
+        <v>905</v>
+      </c>
+      <c r="F451" t="s">
+        <v>385</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1614</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>1616</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D452" t="s">
+        <v>904</v>
+      </c>
+      <c r="E452" t="s">
+        <v>905</v>
+      </c>
+      <c r="F452" t="s">
+        <v>385</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D453" t="s">
+        <v>904</v>
+      </c>
+      <c r="E453" t="s">
+        <v>905</v>
+      </c>
+      <c r="F453" t="s">
+        <v>385</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D454" t="s">
+        <v>904</v>
+      </c>
+      <c r="E454" t="s">
+        <v>905</v>
+      </c>
+      <c r="F454" t="s">
+        <v>385</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1626</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D455" t="s">
+        <v>904</v>
+      </c>
+      <c r="E455" t="s">
+        <v>905</v>
+      </c>
+      <c r="F455" t="s">
+        <v>385</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D456" t="s">
+        <v>904</v>
+      </c>
+      <c r="E456" t="s">
+        <v>905</v>
+      </c>
+      <c r="F456" t="s">
+        <v>122</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1637</v>
+      </c>
+      <c r="D457" t="s">
+        <v>904</v>
+      </c>
+      <c r="E457" t="s">
+        <v>905</v>
+      </c>
+      <c r="F457" t="s">
+        <v>122</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1640</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D458" t="s">
+        <v>904</v>
+      </c>
+      <c r="E458" t="s">
+        <v>905</v>
+      </c>
+      <c r="F458" t="s">
+        <v>178</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D459" t="s">
+        <v>904</v>
+      </c>
+      <c r="E459" t="s">
+        <v>905</v>
+      </c>
+      <c r="F459" t="s">
+        <v>178</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D460" t="s">
+        <v>904</v>
+      </c>
+      <c r="E460" t="s">
+        <v>905</v>
+      </c>
+      <c r="F460" t="s">
+        <v>178</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1650</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D461" t="s">
+        <v>904</v>
+      </c>
+      <c r="E461" t="s">
+        <v>905</v>
+      </c>
+      <c r="F461" t="s">
+        <v>178</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D462" t="s">
+        <v>904</v>
+      </c>
+      <c r="E462" t="s">
+        <v>905</v>
+      </c>
+      <c r="F462" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1658</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D463" t="s">
+        <v>904</v>
+      </c>
+      <c r="E463" t="s">
+        <v>905</v>
+      </c>
+      <c r="F463" t="s">
+        <v>392</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D464" t="s">
+        <v>904</v>
+      </c>
+      <c r="E464" t="s">
+        <v>905</v>
+      </c>
+      <c r="F464" t="s">
+        <v>423</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D465" t="s">
+        <v>904</v>
+      </c>
+      <c r="E465" t="s">
+        <v>905</v>
+      </c>
+      <c r="F465" t="s">
+        <v>178</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D466" t="s">
+        <v>904</v>
+      </c>
+      <c r="E466" t="s">
+        <v>905</v>
+      </c>
+      <c r="F466" t="s">
+        <v>423</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D467" t="s">
+        <v>904</v>
+      </c>
+      <c r="E467" t="s">
+        <v>905</v>
+      </c>
+      <c r="F467" t="s">
+        <v>436</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D468" t="s">
+        <v>904</v>
+      </c>
+      <c r="E468" t="s">
+        <v>905</v>
+      </c>
+      <c r="F468" t="s">
+        <v>178</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D469" t="s">
+        <v>904</v>
+      </c>
+      <c r="E469" t="s">
+        <v>905</v>
+      </c>
+      <c r="F469" t="s">
+        <v>122</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1686</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D470" t="s">
+        <v>904</v>
+      </c>
+      <c r="E470" t="s">
+        <v>905</v>
+      </c>
+      <c r="F470" t="s">
+        <v>122</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1691</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D471" t="s">
+        <v>904</v>
+      </c>
+      <c r="E471" t="s">
+        <v>905</v>
+      </c>
+      <c r="F471" t="s">
+        <v>178</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D472" t="s">
+        <v>904</v>
+      </c>
+      <c r="E472" t="s">
+        <v>905</v>
+      </c>
+      <c r="F472" t="s">
+        <v>122</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D473" t="s">
+        <v>904</v>
+      </c>
+      <c r="E473" t="s">
+        <v>905</v>
+      </c>
+      <c r="F473" t="s">
+        <v>178</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1703</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D474" t="s">
+        <v>904</v>
+      </c>
+      <c r="E474" t="s">
+        <v>905</v>
+      </c>
+      <c r="F474" t="s">
+        <v>122</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D475" t="s">
+        <v>904</v>
+      </c>
+      <c r="E475" t="s">
+        <v>905</v>
+      </c>
+      <c r="F475" t="s">
+        <v>178</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D476" t="s">
+        <v>904</v>
+      </c>
+      <c r="E476" t="s">
+        <v>905</v>
+      </c>
+      <c r="F476" t="s">
+        <v>515</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D477" t="s">
+        <v>904</v>
+      </c>
+      <c r="E477" t="s">
+        <v>905</v>
+      </c>
+      <c r="F477" t="s">
+        <v>515</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D478" t="s">
+        <v>904</v>
+      </c>
+      <c r="E478" t="s">
+        <v>905</v>
+      </c>
+      <c r="F478" t="s">
+        <v>515</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D479" t="s">
+        <v>904</v>
+      </c>
+      <c r="E479" t="s">
+        <v>905</v>
+      </c>
+      <c r="F479" t="s">
+        <v>178</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1725</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D480" t="s">
+        <v>904</v>
+      </c>
+      <c r="E480" t="s">
+        <v>905</v>
+      </c>
+      <c r="F480" t="s">
+        <v>515</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D481" t="s">
+        <v>904</v>
+      </c>
+      <c r="E481" t="s">
+        <v>905</v>
+      </c>
+      <c r="F481" t="s">
+        <v>178</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D482" t="s">
+        <v>904</v>
+      </c>
+      <c r="E482" t="s">
+        <v>905</v>
+      </c>
+      <c r="F482" t="s">
+        <v>515</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D483" t="s">
+        <v>904</v>
+      </c>
+      <c r="E483" t="s">
+        <v>905</v>
+      </c>
+      <c r="F483" t="s">
+        <v>515</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D484" t="s">
+        <v>904</v>
+      </c>
+      <c r="E484" t="s">
+        <v>905</v>
+      </c>
+      <c r="F484" t="s">
+        <v>178</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D485" t="s">
+        <v>904</v>
+      </c>
+      <c r="E485" t="s">
+        <v>905</v>
+      </c>
+      <c r="F485" t="s">
+        <v>515</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1751</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D486" t="s">
+        <v>904</v>
+      </c>
+      <c r="E486" t="s">
+        <v>905</v>
+      </c>
+      <c r="F486" t="s">
+        <v>178</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1756</v>
+      </c>
+      <c r="D487" t="s">
+        <v>904</v>
+      </c>
+      <c r="E487" t="s">
+        <v>905</v>
+      </c>
+      <c r="F487" t="s">
+        <v>515</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1759</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D488" t="s">
+        <v>904</v>
+      </c>
+      <c r="E488" t="s">
+        <v>905</v>
+      </c>
+      <c r="F488" t="s">
+        <v>157</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D489" t="s">
+        <v>904</v>
+      </c>
+      <c r="E489" t="s">
+        <v>905</v>
+      </c>
+      <c r="F489" t="s">
+        <v>157</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D490" t="s">
+        <v>904</v>
+      </c>
+      <c r="E490" t="s">
+        <v>905</v>
+      </c>
+      <c r="F490" t="s">
+        <v>118</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1771</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D491" t="s">
+        <v>904</v>
+      </c>
+      <c r="E491" t="s">
+        <v>905</v>
+      </c>
+      <c r="F491" t="s">
+        <v>118</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D492" t="s">
+        <v>904</v>
+      </c>
+      <c r="E492" t="s">
+        <v>905</v>
+      </c>
+      <c r="F492" t="s">
+        <v>118</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D493" t="s">
+        <v>904</v>
+      </c>
+      <c r="E493" t="s">
+        <v>905</v>
+      </c>
+      <c r="F493" t="s">
+        <v>118</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1783</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1784</v>
+      </c>
+      <c r="D494" t="s">
+        <v>904</v>
+      </c>
+      <c r="E494" t="s">
+        <v>905</v>
+      </c>
+      <c r="F494" t="s">
+        <v>118</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D495" t="s">
+        <v>904</v>
+      </c>
+      <c r="E495" t="s">
+        <v>905</v>
+      </c>
+      <c r="F495" t="s">
+        <v>118</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D496" t="s">
+        <v>904</v>
+      </c>
+      <c r="E496" t="s">
+        <v>905</v>
+      </c>
+      <c r="F496" t="s">
+        <v>118</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1795</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D497" t="s">
+        <v>904</v>
+      </c>
+      <c r="E497" t="s">
+        <v>905</v>
+      </c>
+      <c r="F497" t="s">
+        <v>118</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D498" t="s">
+        <v>904</v>
+      </c>
+      <c r="E498" t="s">
+        <v>905</v>
+      </c>
+      <c r="F498" t="s">
+        <v>118</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1802</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D499" t="s">
+        <v>904</v>
+      </c>
+      <c r="E499" t="s">
+        <v>905</v>
+      </c>
+      <c r="F499" t="s">
+        <v>114</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D500" t="s">
+        <v>904</v>
+      </c>
+      <c r="E500" t="s">
+        <v>905</v>
+      </c>
+      <c r="F500" t="s">
+        <v>114</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D501" t="s">
+        <v>904</v>
+      </c>
+      <c r="E501" t="s">
+        <v>905</v>
+      </c>
+      <c r="F501" t="s">
+        <v>114</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D502" t="s">
+        <v>904</v>
+      </c>
+      <c r="E502" t="s">
+        <v>905</v>
+      </c>
+      <c r="F502" t="s">
+        <v>114</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1818</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D503" t="s">
+        <v>904</v>
+      </c>
+      <c r="E503" t="s">
+        <v>905</v>
+      </c>
+      <c r="F503" t="s">
+        <v>114</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1823</v>
+      </c>
+      <c r="D504" t="s">
+        <v>904</v>
+      </c>
+      <c r="E504" t="s">
+        <v>905</v>
+      </c>
+      <c r="F504" t="s">
+        <v>114</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D505" t="s">
+        <v>904</v>
+      </c>
+      <c r="E505" t="s">
+        <v>905</v>
+      </c>
+      <c r="F505" t="s">
+        <v>114</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1828</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D506" t="s">
+        <v>904</v>
+      </c>
+      <c r="E506" t="s">
+        <v>905</v>
+      </c>
+      <c r="F506" t="s">
+        <v>114</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D507" t="s">
+        <v>904</v>
+      </c>
+      <c r="E507" t="s">
+        <v>905</v>
+      </c>
+      <c r="F507" t="s">
+        <v>423</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1836</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D508" t="s">
+        <v>904</v>
+      </c>
+      <c r="E508" t="s">
+        <v>905</v>
+      </c>
+      <c r="F508" t="s">
+        <v>157</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1840</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D509" t="s">
+        <v>904</v>
+      </c>
+      <c r="E509" t="s">
+        <v>905</v>
+      </c>
+      <c r="F509" t="s">
+        <v>157</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D510" t="s">
+        <v>904</v>
+      </c>
+      <c r="E510" t="s">
+        <v>905</v>
+      </c>
+      <c r="F510" t="s">
+        <v>178</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1851</v>
+      </c>
+      <c r="D511" t="s">
+        <v>904</v>
+      </c>
+      <c r="E511" t="s">
+        <v>905</v>
+      </c>
+      <c r="F511" t="s">
+        <v>178</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D512" t="s">
+        <v>904</v>
+      </c>
+      <c r="E512" t="s">
+        <v>905</v>
+      </c>
+      <c r="F512" t="s">
+        <v>178</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1859</v>
+      </c>
+      <c r="D513" t="s">
+        <v>904</v>
+      </c>
+      <c r="E513" t="s">
+        <v>905</v>
+      </c>
+      <c r="F513" t="s">
+        <v>178</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D514" t="s">
+        <v>904</v>
+      </c>
+      <c r="E514" t="s">
+        <v>905</v>
+      </c>
+      <c r="F514" t="s">
+        <v>178</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1864</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D515" t="s">
+        <v>904</v>
+      </c>
+      <c r="E515" t="s">
+        <v>905</v>
+      </c>
+      <c r="F515" t="s">
+        <v>178</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1868</v>
+      </c>
+      <c r="H515" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D516" t="s">
+        <v>904</v>
+      </c>
+      <c r="E516" t="s">
+        <v>905</v>
+      </c>
+      <c r="F516" t="s">
+        <v>118</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D517" t="s">
+        <v>904</v>
+      </c>
+      <c r="E517" t="s">
+        <v>905</v>
+      </c>
+      <c r="F517" t="s">
+        <v>114</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D518" t="s">
+        <v>904</v>
+      </c>
+      <c r="E518" t="s">
+        <v>905</v>
+      </c>
+      <c r="F518" t="s">
+        <v>118</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D519" t="s">
+        <v>904</v>
+      </c>
+      <c r="E519" t="s">
+        <v>905</v>
+      </c>
+      <c r="F519" t="s">
+        <v>114</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D520" t="s">
+        <v>904</v>
+      </c>
+      <c r="E520" t="s">
+        <v>905</v>
+      </c>
+      <c r="F520" t="s">
+        <v>114</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D521" t="s">
+        <v>904</v>
+      </c>
+      <c r="E521" t="s">
+        <v>905</v>
+      </c>
+      <c r="F521" t="s">
+        <v>385</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D522" t="s">
+        <v>904</v>
+      </c>
+      <c r="E522" t="s">
+        <v>905</v>
+      </c>
+      <c r="F522" t="s">
+        <v>385</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D523" t="s">
+        <v>904</v>
+      </c>
+      <c r="E523" t="s">
+        <v>905</v>
+      </c>
+      <c r="F523" t="s">
+        <v>114</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D524" t="s">
+        <v>904</v>
+      </c>
+      <c r="E524" t="s">
+        <v>905</v>
+      </c>
+      <c r="F524" t="s">
+        <v>114</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1907</v>
+      </c>
+      <c r="D525" t="s">
+        <v>904</v>
+      </c>
+      <c r="E525" t="s">
+        <v>905</v>
+      </c>
+      <c r="F525" t="s">
+        <v>385</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D526" t="s">
+        <v>904</v>
+      </c>
+      <c r="E526" t="s">
+        <v>905</v>
+      </c>
+      <c r="F526" t="s">
+        <v>114</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D527" t="s">
+        <v>904</v>
+      </c>
+      <c r="E527" t="s">
+        <v>905</v>
+      </c>
+      <c r="F527" t="s">
+        <v>114</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D528" t="s">
+        <v>904</v>
+      </c>
+      <c r="E528" t="s">
+        <v>905</v>
+      </c>
+      <c r="F528" t="s">
+        <v>436</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D529" t="s">
+        <v>904</v>
+      </c>
+      <c r="E529" t="s">
+        <v>905</v>
+      </c>
+      <c r="F529" t="s">
+        <v>436</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D530" t="s">
+        <v>904</v>
+      </c>
+      <c r="E530" t="s">
+        <v>905</v>
+      </c>
+      <c r="F530" t="s">
+        <v>114</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1930</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D531" t="s">
+        <v>904</v>
+      </c>
+      <c r="E531" t="s">
+        <v>905</v>
+      </c>
+      <c r="F531" t="s">
+        <v>423</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1934</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D532" t="s">
+        <v>904</v>
+      </c>
+      <c r="E532" t="s">
+        <v>905</v>
+      </c>
+      <c r="F532" t="s">
+        <v>423</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D533" t="s">
+        <v>904</v>
+      </c>
+      <c r="E533" t="s">
+        <v>905</v>
+      </c>
+      <c r="F533" t="s">
+        <v>423</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D534" t="s">
+        <v>904</v>
+      </c>
+      <c r="E534" t="s">
+        <v>905</v>
+      </c>
+      <c r="F534" t="s">
+        <v>423</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D535" t="s">
+        <v>904</v>
+      </c>
+      <c r="E535" t="s">
+        <v>905</v>
+      </c>
+      <c r="F535" t="s">
+        <v>423</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D536" t="s">
+        <v>904</v>
+      </c>
+      <c r="E536" t="s">
+        <v>905</v>
+      </c>
+      <c r="F536" t="s">
+        <v>423</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1952</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D537" t="s">
+        <v>904</v>
+      </c>
+      <c r="E537" t="s">
+        <v>905</v>
+      </c>
+      <c r="F537" t="s">
+        <v>157</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1956</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D538" t="s">
+        <v>904</v>
+      </c>
+      <c r="E538" t="s">
+        <v>905</v>
+      </c>
+      <c r="F538" t="s">
+        <v>157</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D539" t="s">
+        <v>904</v>
+      </c>
+      <c r="E539" t="s">
+        <v>905</v>
+      </c>
+      <c r="F539" t="s">
+        <v>157</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1964</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D540" t="s">
+        <v>904</v>
+      </c>
+      <c r="E540" t="s">
+        <v>905</v>
+      </c>
+      <c r="F540" t="s">
+        <v>157</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1968</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D541" t="s">
+        <v>904</v>
+      </c>
+      <c r="E541" t="s">
+        <v>905</v>
+      </c>
+      <c r="F541" t="s">
+        <v>157</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1975</v>
+      </c>
+      <c r="D542" t="s">
+        <v>904</v>
+      </c>
+      <c r="E542" t="s">
+        <v>905</v>
+      </c>
+      <c r="F542" t="s">
+        <v>515</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1977</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1979</v>
+      </c>
+      <c r="D543" t="s">
+        <v>904</v>
+      </c>
+      <c r="E543" t="s">
+        <v>905</v>
+      </c>
+      <c r="F543" t="s">
+        <v>515</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1980</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1981</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D544" t="s">
+        <v>904</v>
+      </c>
+      <c r="E544" t="s">
+        <v>905</v>
+      </c>
+      <c r="F544" t="s">
+        <v>515</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1987</v>
+      </c>
+      <c r="D545" t="s">
+        <v>904</v>
+      </c>
+      <c r="E545" t="s">
+        <v>905</v>
+      </c>
+      <c r="F545" t="s">
+        <v>515</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1989</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1991</v>
+      </c>
+      <c r="D546" t="s">
+        <v>904</v>
+      </c>
+      <c r="E546" t="s">
+        <v>905</v>
+      </c>
+      <c r="F546" t="s">
+        <v>515</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1993</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D547" t="s">
+        <v>904</v>
+      </c>
+      <c r="E547" t="s">
+        <v>905</v>
+      </c>
+      <c r="F547" t="s">
+        <v>515</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1999</v>
+      </c>
+      <c r="D548" t="s">
+        <v>904</v>
+      </c>
+      <c r="E548" t="s">
+        <v>905</v>
+      </c>
+      <c r="F548" t="s">
+        <v>515</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>2003</v>
+      </c>
+      <c r="D549" t="s">
+        <v>904</v>
+      </c>
+      <c r="E549" t="s">
+        <v>905</v>
+      </c>
+      <c r="F549" t="s">
+        <v>515</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2004</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2005</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D550" t="s">
+        <v>904</v>
+      </c>
+      <c r="E550" t="s">
+        <v>905</v>
+      </c>
+      <c r="F550" t="s">
+        <v>114</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D551" t="s">
+        <v>904</v>
+      </c>
+      <c r="E551" t="s">
+        <v>905</v>
+      </c>
+      <c r="F551" t="s">
+        <v>114</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2013</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2014</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>2015</v>
+      </c>
+      <c r="D552" t="s">
+        <v>904</v>
+      </c>
+      <c r="E552" t="s">
+        <v>905</v>
+      </c>
+      <c r="F552" t="s">
+        <v>114</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2017</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D553" t="s">
+        <v>904</v>
+      </c>
+      <c r="E553" t="s">
+        <v>905</v>
+      </c>
+      <c r="F553" t="s">
+        <v>114</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2021</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2022</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>2023</v>
+      </c>
+      <c r="D554" t="s">
+        <v>904</v>
+      </c>
+      <c r="E554" t="s">
+        <v>905</v>
+      </c>
+      <c r="F554" t="s">
+        <v>114</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D555" t="s">
+        <v>904</v>
+      </c>
+      <c r="E555" t="s">
+        <v>905</v>
+      </c>
+      <c r="F555" t="s">
+        <v>114</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D556" t="s">
+        <v>904</v>
+      </c>
+      <c r="E556" t="s">
+        <v>905</v>
+      </c>
+      <c r="F556" t="s">
+        <v>114</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2033</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D557" t="s">
+        <v>904</v>
+      </c>
+      <c r="E557" t="s">
+        <v>905</v>
+      </c>
+      <c r="F557" t="s">
+        <v>114</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D558" t="s">
+        <v>904</v>
+      </c>
+      <c r="E558" t="s">
+        <v>905</v>
+      </c>
+      <c r="F558" t="s">
+        <v>515</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>2043</v>
+      </c>
+      <c r="D559" t="s">
+        <v>904</v>
+      </c>
+      <c r="E559" t="s">
+        <v>905</v>
+      </c>
+      <c r="F559" t="s">
+        <v>385</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D560" t="s">
+        <v>904</v>
+      </c>
+      <c r="E560" t="s">
+        <v>905</v>
+      </c>
+      <c r="F560" t="s">
+        <v>515</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D561" t="s">
+        <v>904</v>
+      </c>
+      <c r="E561" t="s">
+        <v>905</v>
+      </c>
+      <c r="F561" t="s">
+        <v>423</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2052</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2053</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D562" t="s">
+        <v>904</v>
+      </c>
+      <c r="E562" t="s">
+        <v>905</v>
+      </c>
+      <c r="F562" t="s">
+        <v>423</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D563" t="s">
+        <v>904</v>
+      </c>
+      <c r="E563" t="s">
+        <v>905</v>
+      </c>
+      <c r="F563" t="s">
+        <v>423</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2060</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2061</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D564" t="s">
+        <v>904</v>
+      </c>
+      <c r="E564" t="s">
+        <v>905</v>
+      </c>
+      <c r="F564" t="s">
+        <v>423</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2064</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2065</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D565" t="s">
+        <v>904</v>
+      </c>
+      <c r="E565" t="s">
+        <v>905</v>
+      </c>
+      <c r="F565" t="s">
+        <v>423</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2071</v>
+      </c>
+      <c r="D566" t="s">
+        <v>904</v>
+      </c>
+      <c r="E566" t="s">
+        <v>905</v>
+      </c>
+      <c r="F566" t="s">
+        <v>178</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2072</v>
+      </c>
+      <c r="H566" t="s">
+        <v>2073</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D567" t="s">
+        <v>904</v>
+      </c>
+      <c r="E567" t="s">
+        <v>905</v>
+      </c>
+      <c r="F567" t="s">
+        <v>178</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>2076</v>
+      </c>
+      <c r="H567" t="s">
+        <v>2077</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D568" t="s">
+        <v>904</v>
+      </c>
+      <c r="E568" t="s">
+        <v>905</v>
+      </c>
+      <c r="F568" t="s">
+        <v>178</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H568" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>2083</v>
+      </c>
+      <c r="D569" t="s">
+        <v>904</v>
+      </c>
+      <c r="E569" t="s">
+        <v>905</v>
+      </c>
+      <c r="F569" t="s">
+        <v>178</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>2084</v>
+      </c>
+      <c r="H569" t="s">
+        <v>2085</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>2087</v>
+      </c>
+      <c r="D570" t="s">
+        <v>904</v>
+      </c>
+      <c r="E570" t="s">
+        <v>905</v>
+      </c>
+      <c r="F570" t="s">
+        <v>178</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>2088</v>
+      </c>
+      <c r="H570" t="s">
+        <v>2089</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>2090</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D571" t="s">
+        <v>904</v>
+      </c>
+      <c r="E571" t="s">
+        <v>905</v>
+      </c>
+      <c r="F571" t="s">
+        <v>178</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H571" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>2095</v>
+      </c>
+      <c r="D572" t="s">
+        <v>904</v>
+      </c>
+      <c r="E572" t="s">
+        <v>905</v>
+      </c>
+      <c r="F572" t="s">
+        <v>515</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>2096</v>
+      </c>
+      <c r="H572" t="s">
+        <v>2097</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D573" t="s">
+        <v>904</v>
+      </c>
+      <c r="E573" t="s">
+        <v>905</v>
+      </c>
+      <c r="F573" t="s">
+        <v>515</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>2100</v>
+      </c>
+      <c r="H573" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D574" t="s">
+        <v>904</v>
+      </c>
+      <c r="E574" t="s">
+        <v>905</v>
+      </c>
+      <c r="F574" t="s">
+        <v>515</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H574" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>2107</v>
+      </c>
+      <c r="D575" t="s">
+        <v>904</v>
+      </c>
+      <c r="E575" t="s">
+        <v>905</v>
+      </c>
+      <c r="F575" t="s">
+        <v>515</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>2108</v>
+      </c>
+      <c r="H575" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>2111</v>
+      </c>
+      <c r="D576" t="s">
+        <v>904</v>
+      </c>
+      <c r="E576" t="s">
+        <v>905</v>
+      </c>
+      <c r="F576" t="s">
+        <v>515</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>2112</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2115</v>
+      </c>
+      <c r="D577" t="s">
+        <v>904</v>
+      </c>
+      <c r="E577" t="s">
+        <v>905</v>
+      </c>
+      <c r="F577" t="s">
+        <v>515</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2116</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>2118</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2119</v>
+      </c>
+      <c r="D578" t="s">
+        <v>904</v>
+      </c>
+      <c r="E578" t="s">
+        <v>905</v>
+      </c>
+      <c r="F578" t="s">
+        <v>423</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2120</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D579" t="s">
+        <v>904</v>
+      </c>
+      <c r="E579" t="s">
+        <v>905</v>
+      </c>
+      <c r="F579" t="s">
+        <v>423</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D580" t="s">
+        <v>904</v>
+      </c>
+      <c r="E580" t="s">
+        <v>905</v>
+      </c>
+      <c r="F580" t="s">
+        <v>423</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2128</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D581" t="s">
+        <v>904</v>
+      </c>
+      <c r="E581" t="s">
+        <v>905</v>
+      </c>
+      <c r="F581" t="s">
+        <v>423</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2132</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D582" t="s">
+        <v>904</v>
+      </c>
+      <c r="E582" t="s">
+        <v>905</v>
+      </c>
+      <c r="F582" t="s">
+        <v>423</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D583" t="s">
+        <v>904</v>
+      </c>
+      <c r="E583" t="s">
+        <v>905</v>
+      </c>
+      <c r="F583" t="s">
+        <v>423</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2140</v>
+      </c>
+      <c r="H583" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>2142</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D584" t="s">
+        <v>904</v>
+      </c>
+      <c r="E584" t="s">
+        <v>905</v>
+      </c>
+      <c r="F584" t="s">
+        <v>178</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2144</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>2146</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D585" t="s">
+        <v>904</v>
+      </c>
+      <c r="E585" t="s">
+        <v>905</v>
+      </c>
+      <c r="F585" t="s">
+        <v>178</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2151</v>
+      </c>
+      <c r="D586" t="s">
+        <v>904</v>
+      </c>
+      <c r="E586" t="s">
+        <v>905</v>
+      </c>
+      <c r="F586" t="s">
+        <v>178</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>2154</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D587" t="s">
+        <v>904</v>
+      </c>
+      <c r="E587" t="s">
+        <v>905</v>
+      </c>
+      <c r="F587" t="s">
+        <v>178</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2159</v>
+      </c>
+      <c r="D588" t="s">
+        <v>904</v>
+      </c>
+      <c r="E588" t="s">
+        <v>905</v>
+      </c>
+      <c r="F588" t="s">
+        <v>178</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2163</v>
+      </c>
+      <c r="D589" t="s">
+        <v>904</v>
+      </c>
+      <c r="E589" t="s">
+        <v>905</v>
+      </c>
+      <c r="F589" t="s">
+        <v>118</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D590" t="s">
+        <v>904</v>
+      </c>
+      <c r="E590" t="s">
+        <v>905</v>
+      </c>
+      <c r="F590" t="s">
+        <v>423</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2171</v>
+      </c>
+      <c r="D591" t="s">
+        <v>904</v>
+      </c>
+      <c r="E591" t="s">
+        <v>905</v>
+      </c>
+      <c r="F591" t="s">
+        <v>423</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2172</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D592" t="s">
+        <v>904</v>
+      </c>
+      <c r="E592" t="s">
+        <v>905</v>
+      </c>
+      <c r="F592" t="s">
+        <v>385</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2176</v>
+      </c>
+      <c r="H592" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D593" t="s">
+        <v>904</v>
+      </c>
+      <c r="E593" t="s">
+        <v>905</v>
+      </c>
+      <c r="F593" t="s">
+        <v>157</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H593" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D594" t="s">
+        <v>904</v>
+      </c>
+      <c r="E594" t="s">
+        <v>905</v>
+      </c>
+      <c r="F594" t="s">
+        <v>178</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2184</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D595" t="s">
+        <v>904</v>
+      </c>
+      <c r="E595" t="s">
+        <v>905</v>
+      </c>
+      <c r="F595" t="s">
+        <v>178</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2188</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D596" t="s">
+        <v>904</v>
+      </c>
+      <c r="E596" t="s">
+        <v>905</v>
+      </c>
+      <c r="F596" t="s">
+        <v>178</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D597" t="s">
+        <v>904</v>
+      </c>
+      <c r="E597" t="s">
+        <v>905</v>
+      </c>
+      <c r="F597" t="s">
+        <v>178</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2196</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D598" t="s">
+        <v>904</v>
+      </c>
+      <c r="E598" t="s">
+        <v>905</v>
+      </c>
+      <c r="F598" t="s">
+        <v>122</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2200</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D599" t="s">
+        <v>904</v>
+      </c>
+      <c r="E599" t="s">
+        <v>905</v>
+      </c>
+      <c r="F599" t="s">
+        <v>122</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D600" t="s">
+        <v>904</v>
+      </c>
+      <c r="E600" t="s">
+        <v>905</v>
+      </c>
+      <c r="F600" t="s">
+        <v>122</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2208</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2211</v>
+      </c>
+      <c r="D601" t="s">
+        <v>904</v>
+      </c>
+      <c r="E601" t="s">
+        <v>905</v>
+      </c>
+      <c r="F601" t="s">
+        <v>122</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2212</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D602" t="s">
+        <v>904</v>
+      </c>
+      <c r="E602" t="s">
+        <v>905</v>
+      </c>
+      <c r="F602" t="s">
+        <v>114</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2219</v>
+      </c>
+      <c r="D603" t="s">
+        <v>904</v>
+      </c>
+      <c r="E603" t="s">
+        <v>905</v>
+      </c>
+      <c r="F603" t="s">
+        <v>114</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2220</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2223</v>
+      </c>
+      <c r="D604" t="s">
+        <v>904</v>
+      </c>
+      <c r="E604" t="s">
+        <v>905</v>
+      </c>
+      <c r="F604" t="s">
+        <v>114</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>2226</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D605" t="s">
+        <v>904</v>
+      </c>
+      <c r="E605" t="s">
+        <v>905</v>
+      </c>
+      <c r="F605" t="s">
+        <v>114</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D606" t="s">
+        <v>904</v>
+      </c>
+      <c r="E606" t="s">
+        <v>905</v>
+      </c>
+      <c r="F606" t="s">
+        <v>114</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2232</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2235</v>
+      </c>
+      <c r="D607" t="s">
+        <v>904</v>
+      </c>
+      <c r="E607" t="s">
+        <v>905</v>
+      </c>
+      <c r="F607" t="s">
+        <v>114</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2236</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D608" t="s">
+        <v>904</v>
+      </c>
+      <c r="E608" t="s">
+        <v>905</v>
+      </c>
+      <c r="F608" t="s">
+        <v>114</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D609" t="s">
+        <v>904</v>
+      </c>
+      <c r="E609" t="s">
+        <v>905</v>
+      </c>
+      <c r="F609" t="s">
+        <v>114</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2244</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D610" t="s">
+        <v>904</v>
+      </c>
+      <c r="E610" t="s">
+        <v>905</v>
+      </c>
+      <c r="F610" t="s">
+        <v>515</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>2250</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D611" t="s">
+        <v>904</v>
+      </c>
+      <c r="E611" t="s">
+        <v>905</v>
+      </c>
+      <c r="F611" t="s">
+        <v>515</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D612" t="s">
+        <v>904</v>
+      </c>
+      <c r="E612" t="s">
+        <v>905</v>
+      </c>
+      <c r="F612" t="s">
+        <v>515</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2256</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D613" t="s">
+        <v>904</v>
+      </c>
+      <c r="E613" t="s">
+        <v>905</v>
+      </c>
+      <c r="F613" t="s">
+        <v>178</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2260</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>2262</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D614" t="s">
+        <v>904</v>
+      </c>
+      <c r="E614" t="s">
+        <v>905</v>
+      </c>
+      <c r="F614" t="s">
+        <v>515</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D615" t="s">
+        <v>904</v>
+      </c>
+      <c r="E615" t="s">
+        <v>905</v>
+      </c>
+      <c r="F615" t="s">
+        <v>114</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2268</v>
+      </c>
+      <c r="H615" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2271</v>
+      </c>
+      <c r="D616" t="s">
+        <v>904</v>
+      </c>
+      <c r="E616" t="s">
+        <v>905</v>
+      </c>
+      <c r="F616" t="s">
+        <v>515</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2272</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>2274</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D617" t="s">
+        <v>904</v>
+      </c>
+      <c r="E617" t="s">
+        <v>905</v>
+      </c>
+      <c r="F617" t="s">
+        <v>178</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D618" t="s">
+        <v>904</v>
+      </c>
+      <c r="E618" t="s">
+        <v>905</v>
+      </c>
+      <c r="F618" t="s">
+        <v>114</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2280</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D619" t="s">
+        <v>904</v>
+      </c>
+      <c r="E619" t="s">
+        <v>905</v>
+      </c>
+      <c r="F619" t="s">
+        <v>114</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2284</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D620" t="s">
+        <v>904</v>
+      </c>
+      <c r="E620" t="s">
+        <v>905</v>
+      </c>
+      <c r="F620" t="s">
+        <v>178</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2291</v>
+      </c>
+      <c r="D621" t="s">
+        <v>904</v>
+      </c>
+      <c r="E621" t="s">
+        <v>905</v>
+      </c>
+      <c r="F621" t="s">
+        <v>515</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>2294</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2295</v>
+      </c>
+      <c r="D622" t="s">
+        <v>904</v>
+      </c>
+      <c r="E622" t="s">
+        <v>905</v>
+      </c>
+      <c r="F622" t="s">
+        <v>114</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D623" t="s">
+        <v>904</v>
+      </c>
+      <c r="E623" t="s">
+        <v>905</v>
+      </c>
+      <c r="F623" t="s">
+        <v>114</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2303</v>
+      </c>
+      <c r="D624" t="s">
+        <v>904</v>
+      </c>
+      <c r="E624" t="s">
+        <v>905</v>
+      </c>
+      <c r="F624" t="s">
+        <v>515</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2304</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2307</v>
+      </c>
+      <c r="D625" t="s">
+        <v>904</v>
+      </c>
+      <c r="E625" t="s">
+        <v>905</v>
+      </c>
+      <c r="F625" t="s">
+        <v>178</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2308</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D626" t="s">
+        <v>904</v>
+      </c>
+      <c r="E626" t="s">
+        <v>905</v>
+      </c>
+      <c r="F626" t="s">
+        <v>114</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2315</v>
+      </c>
+      <c r="D627" t="s">
+        <v>904</v>
+      </c>
+      <c r="E627" t="s">
+        <v>905</v>
+      </c>
+      <c r="F627" t="s">
+        <v>114</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2319</v>
+      </c>
+      <c r="D628" t="s">
+        <v>904</v>
+      </c>
+      <c r="E628" t="s">
+        <v>905</v>
+      </c>
+      <c r="F628" t="s">
+        <v>114</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2320</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D629" t="s">
+        <v>904</v>
+      </c>
+      <c r="E629" t="s">
+        <v>905</v>
+      </c>
+      <c r="F629" t="s">
+        <v>515</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H629" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2327</v>
+      </c>
+      <c r="D630" t="s">
+        <v>904</v>
+      </c>
+      <c r="E630" t="s">
+        <v>905</v>
+      </c>
+      <c r="F630" t="s">
+        <v>114</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2328</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2329</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>2330</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2331</v>
+      </c>
+      <c r="D631" t="s">
+        <v>904</v>
+      </c>
+      <c r="E631" t="s">
+        <v>905</v>
+      </c>
+      <c r="F631" t="s">
+        <v>178</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2332</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D632" t="s">
+        <v>904</v>
+      </c>
+      <c r="E632" t="s">
+        <v>905</v>
+      </c>
+      <c r="F632" t="s">
+        <v>178</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2339</v>
+      </c>
+      <c r="D633" t="s">
+        <v>904</v>
+      </c>
+      <c r="E633" t="s">
+        <v>905</v>
+      </c>
+      <c r="F633" t="s">
+        <v>178</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2340</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2341</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>2342</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2343</v>
+      </c>
+      <c r="D634" t="s">
+        <v>904</v>
+      </c>
+      <c r="E634" t="s">
+        <v>905</v>
+      </c>
+      <c r="F634" t="s">
+        <v>385</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2344</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2345</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>2346</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D635" t="s">
+        <v>904</v>
+      </c>
+      <c r="E635" t="s">
+        <v>905</v>
+      </c>
+      <c r="F635" t="s">
+        <v>385</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2351</v>
+      </c>
+      <c r="D636" t="s">
+        <v>904</v>
+      </c>
+      <c r="E636" t="s">
+        <v>905</v>
+      </c>
+      <c r="F636" t="s">
+        <v>385</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2352</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2353</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2355</v>
+      </c>
+      <c r="D637" t="s">
+        <v>904</v>
+      </c>
+      <c r="E637" t="s">
+        <v>905</v>
+      </c>
+      <c r="F637" t="s">
+        <v>385</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2356</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D638" t="s">
+        <v>904</v>
+      </c>
+      <c r="E638" t="s">
+        <v>905</v>
+      </c>
+      <c r="F638" t="s">
+        <v>423</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D639" t="s">
+        <v>904</v>
+      </c>
+      <c r="E639" t="s">
+        <v>905</v>
+      </c>
+      <c r="F639" t="s">
+        <v>423</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2364</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2365</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2367</v>
+      </c>
+      <c r="D640" t="s">
+        <v>904</v>
+      </c>
+      <c r="E640" t="s">
+        <v>905</v>
+      </c>
+      <c r="F640" t="s">
+        <v>423</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2368</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2369</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D641" t="s">
+        <v>904</v>
+      </c>
+      <c r="E641" t="s">
+        <v>905</v>
+      </c>
+      <c r="F641" t="s">
+        <v>423</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2375</v>
+      </c>
+      <c r="D642" t="s">
+        <v>904</v>
+      </c>
+      <c r="E642" t="s">
+        <v>905</v>
+      </c>
+      <c r="F642" t="s">
+        <v>423</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2376</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2377</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>2378</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D643" t="s">
+        <v>904</v>
+      </c>
+      <c r="E643" t="s">
+        <v>905</v>
+      </c>
+      <c r="F643" t="s">
+        <v>423</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2380</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2381</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D644" t="s">
+        <v>904</v>
+      </c>
+      <c r="E644" t="s">
+        <v>905</v>
+      </c>
+      <c r="F644" t="s">
+        <v>423</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2387</v>
+      </c>
+      <c r="D645" t="s">
+        <v>904</v>
+      </c>
+      <c r="E645" t="s">
+        <v>905</v>
+      </c>
+      <c r="F645" t="s">
+        <v>423</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2388</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2389</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D646" t="s">
+        <v>904</v>
+      </c>
+      <c r="E646" t="s">
+        <v>905</v>
+      </c>
+      <c r="F646" t="s">
+        <v>423</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2392</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2393</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>2394</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D647" t="s">
+        <v>904</v>
+      </c>
+      <c r="E647" t="s">
+        <v>905</v>
+      </c>
+      <c r="F647" t="s">
+        <v>423</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D648" t="s">
+        <v>904</v>
+      </c>
+      <c r="E648" t="s">
+        <v>905</v>
+      </c>
+      <c r="F648" t="s">
+        <v>122</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2400</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2401</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D649" t="s">
+        <v>904</v>
+      </c>
+      <c r="E649" t="s">
+        <v>905</v>
+      </c>
+      <c r="F649" t="s">
+        <v>122</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2404</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2405</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D650" t="s">
+        <v>904</v>
+      </c>
+      <c r="E650" t="s">
+        <v>905</v>
+      </c>
+      <c r="F650" t="s">
+        <v>122</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2411</v>
+      </c>
+      <c r="D651" t="s">
+        <v>904</v>
+      </c>
+      <c r="E651" t="s">
+        <v>905</v>
+      </c>
+      <c r="F651" t="s">
+        <v>122</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2413</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D652" t="s">
+        <v>904</v>
+      </c>
+      <c r="E652" t="s">
+        <v>905</v>
+      </c>
+      <c r="F652" t="s">
+        <v>178</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2416</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2417</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D653" t="s">
+        <v>904</v>
+      </c>
+      <c r="E653" t="s">
+        <v>905</v>
+      </c>
+      <c r="F653" t="s">
+        <v>178</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>2422</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2423</v>
+      </c>
+      <c r="D654" t="s">
+        <v>904</v>
+      </c>
+      <c r="E654" t="s">
+        <v>905</v>
+      </c>
+      <c r="F654" t="s">
+        <v>178</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2424</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2425</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>2426</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D655" t="s">
+        <v>904</v>
+      </c>
+      <c r="E655" t="s">
+        <v>905</v>
+      </c>
+      <c r="F655" t="s">
+        <v>178</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2429</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D656" t="s">
+        <v>904</v>
+      </c>
+      <c r="E656" t="s">
+        <v>905</v>
+      </c>
+      <c r="F656" t="s">
+        <v>178</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>2434</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2435</v>
+      </c>
+      <c r="D657" t="s">
+        <v>904</v>
+      </c>
+      <c r="E657" t="s">
+        <v>905</v>
+      </c>
+      <c r="F657" t="s">
+        <v>178</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2436</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2437</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D658" t="s">
+        <v>904</v>
+      </c>
+      <c r="E658" t="s">
+        <v>905</v>
+      </c>
+      <c r="F658" t="s">
+        <v>178</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2440</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2441</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D659" t="s">
+        <v>904</v>
+      </c>
+      <c r="E659" t="s">
+        <v>905</v>
+      </c>
+      <c r="F659" t="s">
+        <v>178</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2447</v>
+      </c>
+      <c r="D660" t="s">
+        <v>904</v>
+      </c>
+      <c r="E660" t="s">
+        <v>905</v>
+      </c>
+      <c r="F660" t="s">
+        <v>178</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2448</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2449</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D661" t="s">
+        <v>904</v>
+      </c>
+      <c r="E661" t="s">
+        <v>905</v>
+      </c>
+      <c r="F661" t="s">
+        <v>114</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2452</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2453</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D662" t="s">
+        <v>904</v>
+      </c>
+      <c r="E662" t="s">
+        <v>905</v>
+      </c>
+      <c r="F662" t="s">
+        <v>114</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D663" t="s">
+        <v>904</v>
+      </c>
+      <c r="E663" t="s">
+        <v>905</v>
+      </c>
+      <c r="F663" t="s">
+        <v>114</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2460</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2461</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2462</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2463</v>
+      </c>
+      <c r="D664" t="s">
+        <v>904</v>
+      </c>
+      <c r="E664" t="s">
+        <v>905</v>
+      </c>
+      <c r="F664" t="s">
+        <v>114</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2465</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2466</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D665" t="s">
+        <v>904</v>
+      </c>
+      <c r="E665" t="s">
+        <v>905</v>
+      </c>
+      <c r="F665" t="s">
+        <v>114</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D666" t="s">
+        <v>904</v>
+      </c>
+      <c r="E666" t="s">
+        <v>905</v>
+      </c>
+      <c r="F666" t="s">
+        <v>114</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2472</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2473</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D667" t="s">
+        <v>904</v>
+      </c>
+      <c r="E667" t="s">
+        <v>905</v>
+      </c>
+      <c r="F667" t="s">
+        <v>114</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2476</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2477</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D668" t="s">
+        <v>904</v>
+      </c>
+      <c r="E668" t="s">
+        <v>905</v>
+      </c>
+      <c r="F668" t="s">
+        <v>114</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2481</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D669" t="s">
+        <v>904</v>
+      </c>
+      <c r="E669" t="s">
+        <v>905</v>
+      </c>
+      <c r="F669" t="s">
+        <v>118</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2484</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2485</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2487</v>
+      </c>
+      <c r="D670" t="s">
+        <v>904</v>
+      </c>
+      <c r="E670" t="s">
+        <v>905</v>
+      </c>
+      <c r="F670" t="s">
+        <v>423</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2488</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2489</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2491</v>
+      </c>
+      <c r="D671" t="s">
+        <v>904</v>
+      </c>
+      <c r="E671" t="s">
+        <v>905</v>
+      </c>
+      <c r="F671" t="s">
+        <v>423</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2492</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2493</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D672" t="s">
+        <v>904</v>
+      </c>
+      <c r="E672" t="s">
+        <v>905</v>
+      </c>
+      <c r="F672" t="s">
+        <v>423</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D673" t="s">
+        <v>904</v>
+      </c>
+      <c r="E673" t="s">
+        <v>905</v>
+      </c>
+      <c r="F673" t="s">
+        <v>423</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2500</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2501</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2503</v>
+      </c>
+      <c r="D674" t="s">
+        <v>904</v>
+      </c>
+      <c r="E674" t="s">
+        <v>905</v>
+      </c>
+      <c r="F674" t="s">
+        <v>515</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2504</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2505</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D675" t="s">
+        <v>904</v>
+      </c>
+      <c r="E675" t="s">
+        <v>905</v>
+      </c>
+      <c r="F675" t="s">
+        <v>515</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2511</v>
+      </c>
+      <c r="D676" t="s">
+        <v>904</v>
+      </c>
+      <c r="E676" t="s">
+        <v>905</v>
+      </c>
+      <c r="F676" t="s">
+        <v>515</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2512</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2513</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2515</v>
+      </c>
+      <c r="D677" t="s">
+        <v>904</v>
+      </c>
+      <c r="E677" t="s">
+        <v>905</v>
+      </c>
+      <c r="F677" t="s">
+        <v>515</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2517</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D678" t="s">
+        <v>904</v>
+      </c>
+      <c r="E678" t="s">
+        <v>905</v>
+      </c>
+      <c r="F678" t="s">
+        <v>515</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>2522</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D679" t="s">
+        <v>904</v>
+      </c>
+      <c r="E679" t="s">
+        <v>905</v>
+      </c>
+      <c r="F679" t="s">
+        <v>423</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2524</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2525</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2527</v>
+      </c>
+      <c r="D680" t="s">
+        <v>904</v>
+      </c>
+      <c r="E680" t="s">
+        <v>905</v>
+      </c>
+      <c r="F680" t="s">
+        <v>107</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2528</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D681" t="s">
+        <v>904</v>
+      </c>
+      <c r="E681" t="s">
+        <v>905</v>
+      </c>
+      <c r="F681" t="s">
+        <v>423</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2535</v>
+      </c>
+      <c r="D682" t="s">
+        <v>904</v>
+      </c>
+      <c r="E682" t="s">
+        <v>905</v>
+      </c>
+      <c r="F682" t="s">
+        <v>385</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>2538</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D683" t="s">
+        <v>904</v>
+      </c>
+      <c r="E683" t="s">
+        <v>905</v>
+      </c>
+      <c r="F683" t="s">
+        <v>118</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2540</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D684" t="s">
+        <v>904</v>
+      </c>
+      <c r="E684" t="s">
+        <v>905</v>
+      </c>
+      <c r="F684" t="s">
+        <v>385</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D685" t="s">
+        <v>904</v>
+      </c>
+      <c r="E685" t="s">
+        <v>905</v>
+      </c>
+      <c r="F685" t="s">
+        <v>385</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2548</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2549</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2551</v>
+      </c>
+      <c r="D686" t="s">
+        <v>904</v>
+      </c>
+      <c r="E686" t="s">
+        <v>905</v>
+      </c>
+      <c r="F686" t="s">
+        <v>436</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2552</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2553</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D687" t="s">
+        <v>904</v>
+      </c>
+      <c r="E687" t="s">
+        <v>905</v>
+      </c>
+      <c r="F687" t="s">
+        <v>436</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2559</v>
+      </c>
+      <c r="D688" t="s">
+        <v>904</v>
+      </c>
+      <c r="E688" t="s">
+        <v>905</v>
+      </c>
+      <c r="F688" t="s">
+        <v>178</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2560</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2561</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2563</v>
+      </c>
+      <c r="D689" t="s">
+        <v>904</v>
+      </c>
+      <c r="E689" t="s">
+        <v>905</v>
+      </c>
+      <c r="F689" t="s">
+        <v>178</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2564</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2565</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D690" t="s">
+        <v>904</v>
+      </c>
+      <c r="E690" t="s">
+        <v>905</v>
+      </c>
+      <c r="F690" t="s">
+        <v>178</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2571</v>
+      </c>
+      <c r="D691" t="s">
+        <v>904</v>
+      </c>
+      <c r="E691" t="s">
+        <v>905</v>
+      </c>
+      <c r="F691" t="s">
+        <v>178</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2572</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2573</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>2574</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2575</v>
+      </c>
+      <c r="D692" t="s">
+        <v>904</v>
+      </c>
+      <c r="E692" t="s">
+        <v>905</v>
+      </c>
+      <c r="F692" t="s">
+        <v>515</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2576</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D693" t="s">
+        <v>904</v>
+      </c>
+      <c r="E693" t="s">
+        <v>905</v>
+      </c>
+      <c r="F693" t="s">
+        <v>515</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D694" t="s">
+        <v>904</v>
+      </c>
+      <c r="E694" t="s">
+        <v>905</v>
+      </c>
+      <c r="F694" t="s">
+        <v>515</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2585</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2587</v>
+      </c>
+      <c r="D695" t="s">
+        <v>904</v>
+      </c>
+      <c r="E695" t="s">
+        <v>905</v>
+      </c>
+      <c r="F695" t="s">
+        <v>515</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2588</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2589</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D696" t="s">
+        <v>904</v>
+      </c>
+      <c r="E696" t="s">
+        <v>905</v>
+      </c>
+      <c r="F696" t="s">
+        <v>114</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2595</v>
+      </c>
+      <c r="D697" t="s">
+        <v>904</v>
+      </c>
+      <c r="E697" t="s">
+        <v>905</v>
+      </c>
+      <c r="F697" t="s">
+        <v>515</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2596</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2597</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D698" t="s">
+        <v>904</v>
+      </c>
+      <c r="E698" t="s">
+        <v>905</v>
+      </c>
+      <c r="F698" t="s">
+        <v>515</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2600</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2601</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D699" t="s">
+        <v>904</v>
+      </c>
+      <c r="E699" t="s">
+        <v>905</v>
+      </c>
+      <c r="F699" t="s">
+        <v>515</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2607</v>
+      </c>
+      <c r="D700" t="s">
+        <v>904</v>
+      </c>
+      <c r="E700" t="s">
+        <v>905</v>
+      </c>
+      <c r="F700" t="s">
+        <v>114</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2608</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2609</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D701" t="s">
+        <v>904</v>
+      </c>
+      <c r="E701" t="s">
+        <v>905</v>
+      </c>
+      <c r="F701" t="s">
+        <v>515</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2613</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2615</v>
+      </c>
+      <c r="D702" t="s">
+        <v>904</v>
+      </c>
+      <c r="E702" t="s">
+        <v>905</v>
+      </c>
+      <c r="F702" t="s">
+        <v>515</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2616</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2617</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D703" t="s">
+        <v>904</v>
+      </c>
+      <c r="E703" t="s">
+        <v>905</v>
+      </c>
+      <c r="F703" t="s">
+        <v>114</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D704" t="s">
+        <v>904</v>
+      </c>
+      <c r="E704" t="s">
+        <v>905</v>
+      </c>
+      <c r="F704" t="s">
+        <v>515</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2625</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D705" t="s">
+        <v>904</v>
+      </c>
+      <c r="E705" t="s">
+        <v>905</v>
+      </c>
+      <c r="F705" t="s">
+        <v>114</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2629</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D706" t="s">
+        <v>904</v>
+      </c>
+      <c r="E706" t="s">
+        <v>905</v>
+      </c>
+      <c r="F706" t="s">
+        <v>114</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D707" t="s">
+        <v>904</v>
+      </c>
+      <c r="E707" t="s">
+        <v>905</v>
+      </c>
+      <c r="F707" t="s">
+        <v>114</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2636</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2637</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2639</v>
+      </c>
+      <c r="D708" t="s">
+        <v>904</v>
+      </c>
+      <c r="E708" t="s">
+        <v>905</v>
+      </c>
+      <c r="F708" t="s">
+        <v>114</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2641</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D709" t="s">
+        <v>904</v>
+      </c>
+      <c r="E709" t="s">
+        <v>905</v>
+      </c>
+      <c r="F709" t="s">
+        <v>114</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2647</v>
+      </c>
+      <c r="D710" t="s">
+        <v>904</v>
+      </c>
+      <c r="E710" t="s">
+        <v>905</v>
+      </c>
+      <c r="F710" t="s">
+        <v>114</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2649</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D711" t="s">
+        <v>904</v>
+      </c>
+      <c r="E711" t="s">
+        <v>905</v>
+      </c>
+      <c r="F711" t="s">
+        <v>423</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2652</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2653</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D712" t="s">
+        <v>904</v>
+      </c>
+      <c r="E712" t="s">
+        <v>905</v>
+      </c>
+      <c r="F712" t="s">
+        <v>423</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D713" t="s">
+        <v>904</v>
+      </c>
+      <c r="E713" t="s">
+        <v>905</v>
+      </c>
+      <c r="F713" t="s">
+        <v>423</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2660</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2661</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2663</v>
+      </c>
+      <c r="D714" t="s">
+        <v>904</v>
+      </c>
+      <c r="E714" t="s">
+        <v>905</v>
+      </c>
+      <c r="F714" t="s">
+        <v>423</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2664</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2665</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D715" t="s">
+        <v>904</v>
+      </c>
+      <c r="E715" t="s">
+        <v>905</v>
+      </c>
+      <c r="F715" t="s">
+        <v>423</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D716" t="s">
+        <v>904</v>
+      </c>
+      <c r="E716" t="s">
+        <v>905</v>
+      </c>
+      <c r="F716" t="s">
+        <v>423</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2673</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D717" t="s">
+        <v>904</v>
+      </c>
+      <c r="E717" t="s">
+        <v>905</v>
+      </c>
+      <c r="F717" t="s">
+        <v>157</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2676</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2677</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D718" t="s">
+        <v>904</v>
+      </c>
+      <c r="E718" t="s">
+        <v>905</v>
+      </c>
+      <c r="F718" t="s">
+        <v>122</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D719" t="s">
+        <v>904</v>
+      </c>
+      <c r="E719" t="s">
+        <v>905</v>
+      </c>
+      <c r="F719" t="s">
+        <v>122</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2684</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2685</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D720" t="s">
+        <v>904</v>
+      </c>
+      <c r="E720" t="s">
+        <v>905</v>
+      </c>
+      <c r="F720" t="s">
+        <v>122</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2688</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2689</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D721" t="s">
+        <v>904</v>
+      </c>
+      <c r="E721" t="s">
+        <v>905</v>
+      </c>
+      <c r="F721" t="s">
+        <v>122</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2695</v>
+      </c>
+      <c r="D722" t="s">
+        <v>904</v>
+      </c>
+      <c r="E722" t="s">
+        <v>905</v>
+      </c>
+      <c r="F722" t="s">
+        <v>392</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2696</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2697</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D723" t="s">
+        <v>904</v>
+      </c>
+      <c r="E723" t="s">
+        <v>905</v>
+      </c>
+      <c r="F723" t="s">
+        <v>392</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2703</v>
+      </c>
+      <c r="D724" t="s">
+        <v>904</v>
+      </c>
+      <c r="E724" t="s">
+        <v>905</v>
+      </c>
+      <c r="F724" t="s">
+        <v>178</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2704</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D725" t="s">
+        <v>904</v>
+      </c>
+      <c r="E725" t="s">
+        <v>905</v>
+      </c>
+      <c r="F725" t="s">
+        <v>178</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2711</v>
+      </c>
+      <c r="D726" t="s">
+        <v>904</v>
+      </c>
+      <c r="E726" t="s">
+        <v>905</v>
+      </c>
+      <c r="F726" t="s">
+        <v>178</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2713</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2715</v>
+      </c>
+      <c r="D727" t="s">
+        <v>904</v>
+      </c>
+      <c r="E727" t="s">
+        <v>905</v>
+      </c>
+      <c r="F727" t="s">
+        <v>178</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2717</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2719</v>
+      </c>
+      <c r="D728" t="s">
+        <v>904</v>
+      </c>
+      <c r="E728" t="s">
+        <v>905</v>
+      </c>
+      <c r="F728" t="s">
+        <v>178</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D729" t="s">
+        <v>904</v>
+      </c>
+      <c r="E729" t="s">
+        <v>905</v>
+      </c>
+      <c r="F729" t="s">
+        <v>392</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D730" t="s">
+        <v>904</v>
+      </c>
+      <c r="E730" t="s">
+        <v>905</v>
+      </c>
+      <c r="F730" t="s">
+        <v>392</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D731" t="s">
+        <v>904</v>
+      </c>
+      <c r="E731" t="s">
+        <v>905</v>
+      </c>
+      <c r="F731" t="s">
+        <v>178</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2732</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2733</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D732" t="s">
+        <v>904</v>
+      </c>
+      <c r="E732" t="s">
+        <v>905</v>
+      </c>
+      <c r="F732" t="s">
+        <v>178</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2736</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2737</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2739</v>
+      </c>
+      <c r="D733" t="s">
+        <v>904</v>
+      </c>
+      <c r="E733" t="s">
+        <v>905</v>
+      </c>
+      <c r="F733" t="s">
+        <v>178</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2743</v>
+      </c>
+      <c r="D734" t="s">
+        <v>904</v>
+      </c>
+      <c r="E734" t="s">
+        <v>905</v>
+      </c>
+      <c r="F734" t="s">
+        <v>178</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2744</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2745</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2747</v>
+      </c>
+      <c r="D735" t="s">
+        <v>904</v>
+      </c>
+      <c r="E735" t="s">
+        <v>905</v>
+      </c>
+      <c r="F735" t="s">
+        <v>392</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2751</v>
+      </c>
+      <c r="D736" t="s">
+        <v>904</v>
+      </c>
+      <c r="E736" t="s">
+        <v>905</v>
+      </c>
+      <c r="F736" t="s">
+        <v>515</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2755</v>
+      </c>
+      <c r="D737" t="s">
+        <v>904</v>
+      </c>
+      <c r="E737" t="s">
+        <v>905</v>
+      </c>
+      <c r="F737" t="s">
+        <v>515</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2756</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2757</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2759</v>
+      </c>
+      <c r="D738" t="s">
+        <v>904</v>
+      </c>
+      <c r="E738" t="s">
+        <v>905</v>
+      </c>
+      <c r="F738" t="s">
+        <v>515</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2760</v>
+      </c>
+      <c r="H738" t="s">
+        <v>2761</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2763</v>
+      </c>
+      <c r="D739" t="s">
+        <v>904</v>
+      </c>
+      <c r="E739" t="s">
+        <v>905</v>
+      </c>
+      <c r="F739" t="s">
+        <v>515</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2767</v>
+      </c>
+      <c r="D740" t="s">
+        <v>904</v>
+      </c>
+      <c r="E740" t="s">
+        <v>905</v>
+      </c>
+      <c r="F740" t="s">
+        <v>515</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2768</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2769</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D741" t="s">
+        <v>904</v>
+      </c>
+      <c r="E741" t="s">
+        <v>905</v>
+      </c>
+      <c r="F741" t="s">
+        <v>515</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2775</v>
+      </c>
+      <c r="D742" t="s">
+        <v>904</v>
+      </c>
+      <c r="E742" t="s">
+        <v>905</v>
+      </c>
+      <c r="F742" t="s">
+        <v>118</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2779</v>
+      </c>
+      <c r="D743" t="s">
+        <v>904</v>
+      </c>
+      <c r="E743" t="s">
+        <v>905</v>
+      </c>
+      <c r="F743" t="s">
+        <v>118</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D744" t="s">
+        <v>904</v>
+      </c>
+      <c r="E744" t="s">
+        <v>905</v>
+      </c>
+      <c r="F744" t="s">
+        <v>118</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D745" t="s">
+        <v>904</v>
+      </c>
+      <c r="E745" t="s">
+        <v>905</v>
+      </c>
+      <c r="F745" t="s">
+        <v>118</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D746" t="s">
+        <v>904</v>
+      </c>
+      <c r="E746" t="s">
+        <v>905</v>
+      </c>
+      <c r="F746" t="s">
+        <v>118</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2795</v>
+      </c>
+      <c r="D747" t="s">
+        <v>904</v>
+      </c>
+      <c r="E747" t="s">
+        <v>905</v>
+      </c>
+      <c r="F747" t="s">
+        <v>118</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2799</v>
+      </c>
+      <c r="D748" t="s">
+        <v>904</v>
+      </c>
+      <c r="E748" t="s">
+        <v>905</v>
+      </c>
+      <c r="F748" t="s">
+        <v>114</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2803</v>
+      </c>
+      <c r="D749" t="s">
+        <v>904</v>
+      </c>
+      <c r="E749" t="s">
+        <v>905</v>
+      </c>
+      <c r="F749" t="s">
+        <v>423</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D750" t="s">
+        <v>904</v>
+      </c>
+      <c r="E750" t="s">
+        <v>905</v>
+      </c>
+      <c r="F750" t="s">
+        <v>114</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2808</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2809</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D751" t="s">
+        <v>904</v>
+      </c>
+      <c r="E751" t="s">
+        <v>905</v>
+      </c>
+      <c r="F751" t="s">
+        <v>114</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D752" t="s">
+        <v>904</v>
+      </c>
+      <c r="E752" t="s">
+        <v>905</v>
+      </c>
+      <c r="F752" t="s">
+        <v>423</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2817</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2819</v>
+      </c>
+      <c r="D753" t="s">
+        <v>904</v>
+      </c>
+      <c r="E753" t="s">
+        <v>905</v>
+      </c>
+      <c r="F753" t="s">
+        <v>114</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D754" t="s">
+        <v>904</v>
+      </c>
+      <c r="E754" t="s">
+        <v>905</v>
+      </c>
+      <c r="F754" t="s">
+        <v>114</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D755" t="s">
+        <v>904</v>
+      </c>
+      <c r="E755" t="s">
+        <v>905</v>
+      </c>
+      <c r="F755" t="s">
+        <v>423</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2828</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2831</v>
+      </c>
+      <c r="D756" t="s">
+        <v>904</v>
+      </c>
+      <c r="E756" t="s">
+        <v>905</v>
+      </c>
+      <c r="F756" t="s">
+        <v>114</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2832</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2833</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D757" t="s">
+        <v>904</v>
+      </c>
+      <c r="E757" t="s">
+        <v>905</v>
+      </c>
+      <c r="F757" t="s">
+        <v>114</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D758" t="s">
+        <v>904</v>
+      </c>
+      <c r="E758" t="s">
+        <v>905</v>
+      </c>
+      <c r="F758" t="s">
+        <v>423</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2843</v>
+      </c>
+      <c r="D759" t="s">
+        <v>904</v>
+      </c>
+      <c r="E759" t="s">
+        <v>905</v>
+      </c>
+      <c r="F759" t="s">
+        <v>114</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2847</v>
+      </c>
+      <c r="D760" t="s">
+        <v>904</v>
+      </c>
+      <c r="E760" t="s">
+        <v>905</v>
+      </c>
+      <c r="F760" t="s">
+        <v>178</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2848</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2849</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D761" t="s">
+        <v>904</v>
+      </c>
+      <c r="E761" t="s">
+        <v>905</v>
+      </c>
+      <c r="F761" t="s">
+        <v>178</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2855</v>
+      </c>
+      <c r="D762" t="s">
+        <v>904</v>
+      </c>
+      <c r="E762" t="s">
+        <v>905</v>
+      </c>
+      <c r="F762" t="s">
+        <v>178</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2856</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2857</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2859</v>
+      </c>
+      <c r="D763" t="s">
+        <v>904</v>
+      </c>
+      <c r="E763" t="s">
+        <v>905</v>
+      </c>
+      <c r="F763" t="s">
+        <v>178</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2863</v>
+      </c>
+      <c r="D764" t="s">
+        <v>904</v>
+      </c>
+      <c r="E764" t="s">
+        <v>905</v>
+      </c>
+      <c r="F764" t="s">
+        <v>178</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D765" t="s">
+        <v>904</v>
+      </c>
+      <c r="E765" t="s">
+        <v>905</v>
+      </c>
+      <c r="F765" t="s">
+        <v>178</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2868</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2869</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2871</v>
+      </c>
+      <c r="D766" t="s">
+        <v>904</v>
+      </c>
+      <c r="E766" t="s">
+        <v>905</v>
+      </c>
+      <c r="F766" t="s">
+        <v>178</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2875</v>
+      </c>
+      <c r="D767" t="s">
+        <v>904</v>
+      </c>
+      <c r="E767" t="s">
+        <v>905</v>
+      </c>
+      <c r="F767" t="s">
+        <v>118</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2879</v>
+      </c>
+      <c r="D768" t="s">
+        <v>904</v>
+      </c>
+      <c r="E768" t="s">
+        <v>905</v>
+      </c>
+      <c r="F768" t="s">
+        <v>118</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2880</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2881</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D769" t="s">
+        <v>904</v>
+      </c>
+      <c r="E769" t="s">
+        <v>905</v>
+      </c>
+      <c r="F769" t="s">
+        <v>118</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2887</v>
+      </c>
+      <c r="D770" t="s">
+        <v>904</v>
+      </c>
+      <c r="E770" t="s">
+        <v>905</v>
+      </c>
+      <c r="F770" t="s">
+        <v>118</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2891</v>
+      </c>
+      <c r="D771" t="s">
+        <v>904</v>
+      </c>
+      <c r="E771" t="s">
+        <v>905</v>
+      </c>
+      <c r="F771" t="s">
+        <v>118</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2892</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2893</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D772" t="s">
+        <v>904</v>
+      </c>
+      <c r="E772" t="s">
+        <v>905</v>
+      </c>
+      <c r="F772" t="s">
+        <v>122</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D773" t="s">
+        <v>904</v>
+      </c>
+      <c r="E773" t="s">
+        <v>905</v>
+      </c>
+      <c r="F773" t="s">
+        <v>122</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D774" t="s">
+        <v>904</v>
+      </c>
+      <c r="E774" t="s">
+        <v>905</v>
+      </c>
+      <c r="F774" t="s">
+        <v>515</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2905</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D775" t="s">
+        <v>904</v>
+      </c>
+      <c r="E775" t="s">
+        <v>905</v>
+      </c>
+      <c r="F775" t="s">
+        <v>515</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D776" t="s">
+        <v>904</v>
+      </c>
+      <c r="E776" t="s">
+        <v>905</v>
+      </c>
+      <c r="F776" t="s">
+        <v>515</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2915</v>
+      </c>
+      <c r="D777" t="s">
+        <v>904</v>
+      </c>
+      <c r="E777" t="s">
+        <v>905</v>
+      </c>
+      <c r="F777" t="s">
+        <v>114</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2917</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2919</v>
+      </c>
+      <c r="D778" t="s">
+        <v>904</v>
+      </c>
+      <c r="E778" t="s">
+        <v>905</v>
+      </c>
+      <c r="F778" t="s">
+        <v>515</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2920</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2921</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D779" t="s">
+        <v>904</v>
+      </c>
+      <c r="E779" t="s">
+        <v>905</v>
+      </c>
+      <c r="F779" t="s">
+        <v>515</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2927</v>
+      </c>
+      <c r="D780" t="s">
+        <v>904</v>
+      </c>
+      <c r="E780" t="s">
+        <v>905</v>
+      </c>
+      <c r="F780" t="s">
+        <v>114</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2929</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2931</v>
+      </c>
+      <c r="D781" t="s">
+        <v>904</v>
+      </c>
+      <c r="E781" t="s">
+        <v>905</v>
+      </c>
+      <c r="F781" t="s">
+        <v>114</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2932</v>
+      </c>
+      <c r="H781" t="s">
+        <v>2933</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D782" t="s">
+        <v>904</v>
+      </c>
+      <c r="E782" t="s">
+        <v>905</v>
+      </c>
+      <c r="F782" t="s">
+        <v>114</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D783" t="s">
+        <v>904</v>
+      </c>
+      <c r="E783" t="s">
+        <v>905</v>
+      </c>
+      <c r="F783" t="s">
+        <v>114</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2940</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2941</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D784" t="s">
+        <v>904</v>
+      </c>
+      <c r="E784" t="s">
+        <v>905</v>
+      </c>
+      <c r="F784" t="s">
+        <v>114</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2944</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2945</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2947</v>
+      </c>
+      <c r="D785" t="s">
+        <v>904</v>
+      </c>
+      <c r="E785" t="s">
+        <v>905</v>
+      </c>
+      <c r="F785" t="s">
+        <v>114</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D786" t="s">
+        <v>904</v>
+      </c>
+      <c r="E786" t="s">
+        <v>905</v>
+      </c>
+      <c r="F786" t="s">
+        <v>114</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2952</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2953</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D787" t="s">
+        <v>904</v>
+      </c>
+      <c r="E787" t="s">
+        <v>905</v>
+      </c>
+      <c r="F787" t="s">
+        <v>114</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2956</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2957</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2959</v>
+      </c>
+      <c r="D788" t="s">
+        <v>904</v>
+      </c>
+      <c r="E788" t="s">
+        <v>905</v>
+      </c>
+      <c r="F788" t="s">
+        <v>114</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D789" t="s">
+        <v>904</v>
+      </c>
+      <c r="E789" t="s">
+        <v>905</v>
+      </c>
+      <c r="F789" t="s">
+        <v>423</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D790" t="s">
+        <v>904</v>
+      </c>
+      <c r="E790" t="s">
+        <v>905</v>
+      </c>
+      <c r="F790" t="s">
+        <v>515</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D791" t="s">
+        <v>904</v>
+      </c>
+      <c r="E791" t="s">
+        <v>905</v>
+      </c>
+      <c r="F791" t="s">
+        <v>515</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D792" t="s">
+        <v>904</v>
+      </c>
+      <c r="E792" t="s">
+        <v>905</v>
+      </c>
+      <c r="F792" t="s">
+        <v>515</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2976</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2977</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D793" t="s">
+        <v>904</v>
+      </c>
+      <c r="E793" t="s">
+        <v>905</v>
+      </c>
+      <c r="F793" t="s">
+        <v>515</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2980</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2981</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D794" t="s">
+        <v>904</v>
+      </c>
+      <c r="E794" t="s">
+        <v>905</v>
+      </c>
+      <c r="F794" t="s">
+        <v>515</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D795" t="s">
+        <v>904</v>
+      </c>
+      <c r="E795" t="s">
+        <v>905</v>
+      </c>
+      <c r="F795" t="s">
+        <v>515</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2988</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2989</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2991</v>
+      </c>
+      <c r="D796" t="s">
+        <v>904</v>
+      </c>
+      <c r="E796" t="s">
+        <v>905</v>
+      </c>
+      <c r="F796" t="s">
+        <v>114</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2992</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2993</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D797" t="s">
+        <v>904</v>
+      </c>
+      <c r="E797" t="s">
+        <v>905</v>
+      </c>
+      <c r="F797" t="s">
+        <v>114</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D798" t="s">
+        <v>904</v>
+      </c>
+      <c r="E798" t="s">
+        <v>905</v>
+      </c>
+      <c r="F798" t="s">
+        <v>114</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H798" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D799" t="s">
+        <v>904</v>
+      </c>
+      <c r="E799" t="s">
+        <v>905</v>
+      </c>
+      <c r="F799" t="s">
+        <v>114</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>3004</v>
+      </c>
+      <c r="H799" t="s">
+        <v>3005</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>3007</v>
+      </c>
+      <c r="D800" t="s">
+        <v>904</v>
+      </c>
+      <c r="E800" t="s">
+        <v>905</v>
+      </c>
+      <c r="F800" t="s">
+        <v>114</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="H800" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D801" t="s">
+        <v>904</v>
+      </c>
+      <c r="E801" t="s">
+        <v>905</v>
+      </c>
+      <c r="F801" t="s">
+        <v>114</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="H801" t="s">
+        <v>3013</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D802" t="s">
+        <v>904</v>
+      </c>
+      <c r="E802" t="s">
+        <v>905</v>
+      </c>
+      <c r="F802" t="s">
+        <v>114</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="H802" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D803" t="s">
+        <v>904</v>
+      </c>
+      <c r="E803" t="s">
+        <v>905</v>
+      </c>
+      <c r="F803" t="s">
+        <v>114</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>3020</v>
+      </c>
+      <c r="H803" t="s">
+        <v>3021</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>3023</v>
+      </c>
+      <c r="D804" t="s">
+        <v>904</v>
+      </c>
+      <c r="E804" t="s">
+        <v>905</v>
+      </c>
+      <c r="F804" t="s">
+        <v>114</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>3024</v>
+      </c>
+      <c r="H804" t="s">
+        <v>3025</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D805" t="s">
+        <v>904</v>
+      </c>
+      <c r="E805" t="s">
+        <v>905</v>
+      </c>
+      <c r="F805" t="s">
+        <v>114</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>3028</v>
+      </c>
+      <c r="H805" t="s">
+        <v>3029</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D806" t="s">
+        <v>904</v>
+      </c>
+      <c r="E806" t="s">
+        <v>905</v>
+      </c>
+      <c r="F806" t="s">
+        <v>178</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H806" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D807" t="s">
+        <v>904</v>
+      </c>
+      <c r="E807" t="s">
+        <v>905</v>
+      </c>
+      <c r="F807" t="s">
+        <v>178</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>3036</v>
+      </c>
+      <c r="H807" t="s">
+        <v>3037</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D808" t="s">
+        <v>904</v>
+      </c>
+      <c r="E808" t="s">
+        <v>905</v>
+      </c>
+      <c r="F808" t="s">
+        <v>178</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="H808" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D809" t="s">
+        <v>904</v>
+      </c>
+      <c r="E809" t="s">
+        <v>905</v>
+      </c>
+      <c r="F809" t="s">
+        <v>178</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="H809" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D810" t="s">
+        <v>904</v>
+      </c>
+      <c r="E810" t="s">
+        <v>905</v>
+      </c>
+      <c r="F810" t="s">
+        <v>178</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H810" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D811" t="s">
+        <v>904</v>
+      </c>
+      <c r="E811" t="s">
+        <v>905</v>
+      </c>
+      <c r="F811" t="s">
+        <v>178</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H811" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D812" t="s">
+        <v>904</v>
+      </c>
+      <c r="E812" t="s">
+        <v>905</v>
+      </c>
+      <c r="F812" t="s">
+        <v>122</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="H812" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D813" t="s">
+        <v>904</v>
+      </c>
+      <c r="E813" t="s">
+        <v>905</v>
+      </c>
+      <c r="F813" t="s">
+        <v>122</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H813" t="s">
+        <v>3061</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D814" t="s">
+        <v>904</v>
+      </c>
+      <c r="E814" t="s">
+        <v>905</v>
+      </c>
+      <c r="F814" t="s">
+        <v>118</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>3064</v>
+      </c>
+      <c r="H814" t="s">
+        <v>3065</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D815" t="s">
+        <v>904</v>
+      </c>
+      <c r="E815" t="s">
+        <v>905</v>
+      </c>
+      <c r="F815" t="s">
+        <v>118</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H815" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D816" t="s">
+        <v>904</v>
+      </c>
+      <c r="E816" t="s">
+        <v>905</v>
+      </c>
+      <c r="F816" t="s">
+        <v>118</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>3072</v>
+      </c>
+      <c r="H816" t="s">
+        <v>3073</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D817" t="s">
+        <v>904</v>
+      </c>
+      <c r="E817" t="s">
+        <v>905</v>
+      </c>
+      <c r="F817" t="s">
+        <v>423</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>3076</v>
+      </c>
+      <c r="H817" t="s">
+        <v>3077</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D818" t="s">
+        <v>904</v>
+      </c>
+      <c r="E818" t="s">
+        <v>905</v>
+      </c>
+      <c r="F818" t="s">
+        <v>423</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="H818" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D819" t="s">
+        <v>904</v>
+      </c>
+      <c r="E819" t="s">
+        <v>905</v>
+      </c>
+      <c r="F819" t="s">
+        <v>423</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H819" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D820" t="s">
+        <v>904</v>
+      </c>
+      <c r="E820" t="s">
+        <v>905</v>
+      </c>
+      <c r="F820" t="s">
+        <v>423</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H820" t="s">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D821" t="s">
+        <v>904</v>
+      </c>
+      <c r="E821" t="s">
+        <v>905</v>
+      </c>
+      <c r="F821" t="s">
+        <v>423</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="H821" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D822" t="s">
+        <v>904</v>
+      </c>
+      <c r="E822" t="s">
+        <v>905</v>
+      </c>
+      <c r="F822" t="s">
+        <v>423</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H822" t="s">
+        <v>3097</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>3099</v>
+      </c>
+      <c r="D823" t="s">
+        <v>904</v>
+      </c>
+      <c r="E823" t="s">
+        <v>905</v>
+      </c>
+      <c r="F823" t="s">
+        <v>423</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>3100</v>
+      </c>
+      <c r="H823" t="s">
+        <v>3101</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D824" t="s">
+        <v>904</v>
+      </c>
+      <c r="E824" t="s">
+        <v>905</v>
+      </c>
+      <c r="F824" t="s">
+        <v>423</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H824" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D825" t="s">
+        <v>904</v>
+      </c>
+      <c r="E825" t="s">
+        <v>905</v>
+      </c>
+      <c r="F825" t="s">
+        <v>423</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="H825" t="s">
+        <v>3109</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D826" t="s">
+        <v>904</v>
+      </c>
+      <c r="E826" t="s">
+        <v>905</v>
+      </c>
+      <c r="F826" t="s">
+        <v>385</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H826" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>3115</v>
+      </c>
+      <c r="D827" t="s">
+        <v>904</v>
+      </c>
+      <c r="E827" t="s">
+        <v>905</v>
+      </c>
+      <c r="F827" t="s">
+        <v>385</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="H827" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D828" t="s">
+        <v>904</v>
+      </c>
+      <c r="E828" t="s">
+        <v>905</v>
+      </c>
+      <c r="F828" t="s">
+        <v>423</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>3120</v>
+      </c>
+      <c r="H828" t="s">
+        <v>3121</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>3122</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D829" t="s">
+        <v>904</v>
+      </c>
+      <c r="E829" t="s">
+        <v>905</v>
+      </c>
+      <c r="F829" t="s">
+        <v>385</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>3124</v>
+      </c>
+      <c r="H829" t="s">
+        <v>3125</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>3126</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D830" t="s">
+        <v>904</v>
+      </c>
+      <c r="E830" t="s">
+        <v>905</v>
+      </c>
+      <c r="F830" t="s">
+        <v>178</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="H830" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D831" t="s">
+        <v>904</v>
+      </c>
+      <c r="E831" t="s">
+        <v>905</v>
+      </c>
+      <c r="F831" t="s">
+        <v>178</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>3132</v>
+      </c>
+      <c r="H831" t="s">
+        <v>3133</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D832" t="s">
+        <v>904</v>
+      </c>
+      <c r="E832" t="s">
+        <v>905</v>
+      </c>
+      <c r="F832" t="s">
+        <v>178</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>3136</v>
+      </c>
+      <c r="H832" t="s">
+        <v>3137</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D833" t="s">
+        <v>904</v>
+      </c>
+      <c r="E833" t="s">
+        <v>905</v>
+      </c>
+      <c r="F833" t="s">
+        <v>178</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H833" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D834" t="s">
+        <v>904</v>
+      </c>
+      <c r="E834" t="s">
+        <v>905</v>
+      </c>
+      <c r="F834" t="s">
+        <v>178</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>3144</v>
+      </c>
+      <c r="H834" t="s">
+        <v>3145</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>3146</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D835" t="s">
+        <v>904</v>
+      </c>
+      <c r="E835" t="s">
+        <v>905</v>
+      </c>
+      <c r="F835" t="s">
+        <v>423</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>3148</v>
+      </c>
+      <c r="H835" t="s">
+        <v>3149</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D836" t="s">
+        <v>904</v>
+      </c>
+      <c r="E836" t="s">
+        <v>905</v>
+      </c>
+      <c r="F836" t="s">
+        <v>423</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="H836" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D837" t="s">
+        <v>904</v>
+      </c>
+      <c r="E837" t="s">
+        <v>905</v>
+      </c>
+      <c r="F837" t="s">
+        <v>423</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>3156</v>
+      </c>
+      <c r="H837" t="s">
+        <v>3157</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D838" t="s">
+        <v>904</v>
+      </c>
+      <c r="E838" t="s">
+        <v>905</v>
+      </c>
+      <c r="F838" t="s">
+        <v>515</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H838" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D839" t="s">
+        <v>904</v>
+      </c>
+      <c r="E839" t="s">
+        <v>905</v>
+      </c>
+      <c r="F839" t="s">
+        <v>515</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="H839" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>3166</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D840" t="s">
+        <v>904</v>
+      </c>
+      <c r="E840" t="s">
+        <v>905</v>
+      </c>
+      <c r="F840" t="s">
+        <v>515</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="H840" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>3170</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D841" t="s">
+        <v>904</v>
+      </c>
+      <c r="E841" t="s">
+        <v>905</v>
+      </c>
+      <c r="F841" t="s">
+        <v>515</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H841" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D842" t="s">
+        <v>904</v>
+      </c>
+      <c r="E842" t="s">
+        <v>905</v>
+      </c>
+      <c r="F842" t="s">
+        <v>515</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="H842" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D843" t="s">
+        <v>904</v>
+      </c>
+      <c r="E843" t="s">
+        <v>905</v>
+      </c>
+      <c r="F843" t="s">
+        <v>515</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="H843" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>3183</v>
+      </c>
+      <c r="D844" t="s">
+        <v>904</v>
+      </c>
+      <c r="E844" t="s">
+        <v>905</v>
+      </c>
+      <c r="F844" t="s">
+        <v>515</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H844" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D845" t="s">
+        <v>904</v>
+      </c>
+      <c r="E845" t="s">
+        <v>905</v>
+      </c>
+      <c r="F845" t="s">
+        <v>114</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="H845" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>3191</v>
+      </c>
+      <c r="D846" t="s">
+        <v>904</v>
+      </c>
+      <c r="E846" t="s">
+        <v>905</v>
+      </c>
+      <c r="F846" t="s">
+        <v>114</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>3192</v>
+      </c>
+      <c r="H846" t="s">
+        <v>3193</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D847" t="s">
+        <v>904</v>
+      </c>
+      <c r="E847" t="s">
+        <v>905</v>
+      </c>
+      <c r="F847" t="s">
+        <v>114</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H847" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>3199</v>
+      </c>
+      <c r="D848" t="s">
+        <v>904</v>
+      </c>
+      <c r="E848" t="s">
+        <v>905</v>
+      </c>
+      <c r="F848" t="s">
+        <v>392</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>3200</v>
+      </c>
+      <c r="H848" t="s">
+        <v>3201</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D849" t="s">
+        <v>904</v>
+      </c>
+      <c r="E849" t="s">
+        <v>905</v>
+      </c>
+      <c r="F849" t="s">
+        <v>114</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>3204</v>
+      </c>
+      <c r="H849" t="s">
+        <v>3205</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D850" t="s">
+        <v>904</v>
+      </c>
+      <c r="E850" t="s">
+        <v>905</v>
+      </c>
+      <c r="F850" t="s">
+        <v>114</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H850" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D851" t="s">
+        <v>904</v>
+      </c>
+      <c r="E851" t="s">
+        <v>905</v>
+      </c>
+      <c r="F851" t="s">
+        <v>114</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>3212</v>
+      </c>
+      <c r="H851" t="s">
+        <v>3213</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D852" t="s">
+        <v>904</v>
+      </c>
+      <c r="E852" t="s">
+        <v>905</v>
+      </c>
+      <c r="F852" t="s">
+        <v>114</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>3216</v>
+      </c>
+      <c r="H852" t="s">
+        <v>3217</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>3219</v>
+      </c>
+      <c r="D853" t="s">
+        <v>904</v>
+      </c>
+      <c r="E853" t="s">
+        <v>905</v>
+      </c>
+      <c r="F853" t="s">
+        <v>114</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H853" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D854" t="s">
+        <v>904</v>
+      </c>
+      <c r="E854" t="s">
+        <v>905</v>
+      </c>
+      <c r="F854" t="s">
+        <v>114</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>3224</v>
+      </c>
+      <c r="H854" t="s">
+        <v>3225</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D855" t="s">
+        <v>904</v>
+      </c>
+      <c r="E855" t="s">
+        <v>905</v>
+      </c>
+      <c r="F855" t="s">
+        <v>118</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>3228</v>
+      </c>
+      <c r="H855" t="s">
+        <v>3229</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D856" t="s">
+        <v>904</v>
+      </c>
+      <c r="E856" t="s">
+        <v>905</v>
+      </c>
+      <c r="F856" t="s">
+        <v>118</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H856" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>10</v>
+      </c>
+      <c r="D857" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E857" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F857" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="H857" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>17</v>
+      </c>
+      <c r="D858" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E858" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F858" t="s">
+        <v>515</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>3240</v>
+      </c>
+      <c r="H858" t="s">
+        <v>3241</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>3242</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>21</v>
+      </c>
+      <c r="D859" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E859" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F859" t="s">
+        <v>114</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="H859" t="s">
+        <v>3244</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>3245</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>25</v>
+      </c>
+      <c r="D860" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E860" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F860" t="s">
+        <v>178</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="H860" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>3248</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>29</v>
+      </c>
+      <c r="D861" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E861" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F861" t="s">
+        <v>178</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>3249</v>
+      </c>
+      <c r="H861" t="s">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>3251</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>33</v>
+      </c>
+      <c r="D862" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E862" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F862" t="s">
+        <v>126</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="H862" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>37</v>
+      </c>
+      <c r="D863" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E863" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F863" t="s">
+        <v>1230</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>3255</v>
+      </c>
+      <c r="H863" t="s">
+        <v>3256</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>41</v>
+      </c>
+      <c r="D864" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E864" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F864" t="s">
+        <v>3258</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H864" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>45</v>
+      </c>
+      <c r="D865" t="s">
+        <v>3235</v>
+      </c>
+      <c r="E865" t="s">
+        <v>3236</v>
+      </c>
+      <c r="F865" t="s">
+        <v>178</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="H865" t="s">
+        <v>3263</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -8144,50 +32917,715 @@
     <hyperlink ref="G176" r:id="rId175"/>
     <hyperlink ref="G177" r:id="rId176"/>
     <hyperlink ref="G178" r:id="rId177"/>
     <hyperlink ref="G179" r:id="rId178"/>
     <hyperlink ref="G180" r:id="rId179"/>
     <hyperlink ref="G181" r:id="rId180"/>
     <hyperlink ref="G182" r:id="rId181"/>
     <hyperlink ref="G183" r:id="rId182"/>
     <hyperlink ref="G184" r:id="rId183"/>
     <hyperlink ref="G185" r:id="rId184"/>
     <hyperlink ref="G186" r:id="rId185"/>
     <hyperlink ref="G187" r:id="rId186"/>
     <hyperlink ref="G188" r:id="rId187"/>
     <hyperlink ref="G189" r:id="rId188"/>
     <hyperlink ref="G190" r:id="rId189"/>
     <hyperlink ref="G191" r:id="rId190"/>
     <hyperlink ref="G192" r:id="rId191"/>
     <hyperlink ref="G193" r:id="rId192"/>
     <hyperlink ref="G194" r:id="rId193"/>
     <hyperlink ref="G195" r:id="rId194"/>
     <hyperlink ref="G196" r:id="rId195"/>
     <hyperlink ref="G197" r:id="rId196"/>
     <hyperlink ref="G198" r:id="rId197"/>
     <hyperlink ref="G199" r:id="rId198"/>
     <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>