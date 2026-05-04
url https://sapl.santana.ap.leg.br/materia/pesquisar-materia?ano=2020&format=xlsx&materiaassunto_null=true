--- v0 (2026-03-03)
+++ v1 (2026-05-04)
@@ -54,5904 +54,5904 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1219/ata_1a_reuniao_ordinaria_11-02-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1219/ata_1a_reuniao_ordinaria_11-02-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 1ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1234/ata_da_2a_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1234/ata_da_2a_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata da 2ª Sessão Ordinária de 2020</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1245/ata_da_3a_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1245/ata_da_3a_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Ordinária da 4ª Sessão Legislativa da 8ª Legislatura, de 18 de fevereiro de 2020</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1272/ata_5a_reuniao_ordinaria_27-02-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1272/ata_5a_reuniao_ordinaria_27-02-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1297/ata_6a_reuniao_ordinaria_03-03-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1297/ata_6a_reuniao_ordinaria_03-03-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 6ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA, OCORRIDA EM 03 DE MARÇO DE 2020</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1304/ata_7a_reuniao_ordinaria_05-03-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1304/ata_7a_reuniao_ordinaria_05-03-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 7ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1326/ata_8a_reuniao_ordinaria_10-03-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1326/ata_8a_reuniao_ordinaria_10-03-2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 8ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/</t>
+    <t>http://sapl.santana.ap.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 10ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA EM 2020</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1419/copia_do_parlamantar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1419/copia_do_parlamantar.pdf</t>
   </si>
   <si>
     <t>ATA DA 21ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA, OCORRIDA EM 26 DE MAIO DE 2020, TERÇA-FEIRA, ÀS 19:00 HORAS</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1432/copia_do_parlamantar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1432/copia_do_parlamantar.pdf</t>
   </si>
   <si>
     <t>ATA DA 22ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA, OCORRIDA EM 28 DE MAIO DE 2020</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1439/ata_da_23a_sessao_ordinaria_de_2020_cms.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1439/ata_da_23a_sessao_ordinaria_de_2020_cms.pdf</t>
   </si>
   <si>
     <t>ATA DA 23ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA DE 2020</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1442/copia_do_parlamantar_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1442/copia_do_parlamantar_1.pdf</t>
   </si>
   <si>
     <t>ATA DA 24ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1463/copia_do_parlamantar_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1463/copia_do_parlamantar_2.pdf</t>
   </si>
   <si>
     <t>ATA DA 25ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1533/ata_da_33_reunia_ordinaria_da__4_sessao_legislativa_da_viii.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1533/ata_da_33_reunia_ordinaria_da__4_sessao_legislativa_da_viii.pdf</t>
   </si>
   <si>
     <t>ATA DA 33ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1535/ata_da_34_reuniao_ordinaria_da_4_sessao_legislativa_da_viii.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1535/ata_da_34_reuniao_ordinaria_da_4_sessao_legislativa_da_viii.pdf</t>
   </si>
   <si>
     <t>ATA DA 34ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1603/ata_da_38a_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1603/ata_da_38a_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 38ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA, OCORRIDA EM 25 DE AGOSTO DE 2020</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1751/ata_39_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1751/ata_39_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 39ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_40_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_40_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 40ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1766/ata_de_42a_sessao_ordinaria_de_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1766/ata_de_42a_sessao_ordinaria_de_2020.pdf</t>
   </si>
   <si>
     <t>ATA DA 42ª REUNIÃO ORDINÁRIA DA 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>HELENA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1237/pelom_-_002_contratacao_temporaria.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1237/pelom_-_002_contratacao_temporaria.doc</t>
   </si>
   <si>
     <t>ACRESCENTA O INCISO IX AO ARTIGO 65 DA LEI ORGÂNICA DO MUNICÍPIO DE SANTANA, ESTABELECENDO CONDIÇÕES PARA A CONTRATAÇÃO DE PESSOAL PREVISTA NO ARTIGO 37, IX, DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1236/pelom_-_001_emendas_impositivas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1236/pelom_-_001_emendas_impositivas.doc</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI ORGÂNICA DO MUNICÍPIO DE SANTANA INSTITUINDO A EMENDA PARLAMENTAR IMPOSITIVA</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1390/emenda_a_lei_organica_003-2020_-_eleicao_indireta_em_caso_de_dupla_vacancia.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1390/emenda_a_lei_organica_003-2020_-_eleicao_indireta_em_caso_de_dupla_vacancia.doc</t>
   </si>
   <si>
     <t>QUE ACRESCENTA O ARTIGO 44-A NA LEI ORGÂNICA DO MUNICÍPIO DE SANTANA, PARA PREVER A FORMA DE PREENCHIMENTO DOS CARGOS NO PODER EXECUTIVO MUNICIPAL, EM CASO DE DUPLA VACÂNCIA NO ÚLTIMO BIÊNIO DE MANDATO.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>HELENA LIMA, Jaílson Matos, RARISON SANTIAGO, SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1530/proposta_de_emenda_a_lei_organica_004-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1530/proposta_de_emenda_a_lei_organica_004-2020.pdf</t>
   </si>
   <si>
     <t>REVOGA O ARTIGO 240 DA LEI ORGÂNICA DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1526/plc_quarda_municipal.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1526/plc_quarda_municipal.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1809/plc_pms.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1809/plc_pms.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS, ARTIGOS 153,154, E 155 DA LEI COMPLEMENTAR Nº 004 DE 20 DE DEZEMBRO DE 2010 - CÓDIGO TRIBUTÁRIO  MUNICIPAL.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Coló</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1187/pl_01_2020_consciencia_negra.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1187/pl_01_2020_consciencia_negra.pdf</t>
   </si>
   <si>
     <t>Institui a Semana da Consciência Negra e dá outras providências.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1194/doc002.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1194/doc002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O HORÁRIO DE EVENTOS CULTURAIS NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>Jaílson Matos</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1201/pl_01_2020_programa_jailson_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1201/pl_01_2020_programa_jailson_2020.pdf</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA “NO DOMINGO  A RUA É NOSSA E DÁ OUTRAS PROVIDÊNCIAS!”.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>RARISON SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1216/obras_paralisadas_2.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1216/obras_paralisadas_2.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A OBRIGATORIEDADE NO ÂMBITO MUNICIPAL DA DIVULGAÇÃO DE INFORMAÇÃO SOBRE OBRAS PÚBLICAS PARALISADAS, CONTENDO OS MOTIVOS, TEMPO DE INTERRUPÇÃO E NOVA DATA PREVISTA PARA TERMINO.”</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>ADELSON DE ROCHA, HELENA LIMA, RARISON SANTIAGO, Robson Coutinho, SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1235/plo_-_revoga_a_lei_de_contratacao_temporaria.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1235/plo_-_revoga_a_lei_de_contratacao_temporaria.doc</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 1.237, de 27 de fevereiro de 2019, e dá outras providências</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1250/educacao_especial_e_inclusiva_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1250/educacao_especial_e_inclusiva_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL PARA EDUCAÇÃO ESPECIAL E INCLUSIVA, PARA ATENDIMENTO ÁS PESSOAS COM TRANSTORNO MENTAL, TRANSTORNO DO ESPECTRO AUTISTA (TEA), DEFICIÊNCIA INTELECTUAL E DEFICIÊNCIA MÚLTIPLAS.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1251/obras_paralisadas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1251/obras_paralisadas.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE DESENVOLVIMENTO SOCIAL DOS POVOS E COMUNIDADES TRADICIONAIS DA CIDADE DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_jovem_aprendiz.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_jovem_aprendiz.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA JOVEM APRENDIZ NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_02_semana_municipal_do_brincar_colo_2020.doc.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_02_semana_municipal_do_brincar_colo_2020.doc.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO BRINCAR NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE REGULARIZAÇÃO FISCAL DO MUNICÍPIO DE SANTANA, REFIS SANTANA 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1366/pl_alteracao_dispositivo_10_da_lei_no_848_de_2010.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1366/pl_alteracao_dispositivo_10_da_lei_no_848_de_2010.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO DISPOSITIVO 10 DA LEI Nº 848, DE 08 DE MARÇO DE 2010, QUE ACRESCENTOU O ARTIGO 56-A AO REGIME JURÍDICO DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE SANTANA E DE SUAS AUTARQUIAS E FUNDAÇÕES PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1367/pl_parcela_extra_anual_acs_ace.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1367/pl_parcela_extra_anual_acs_ace.pdf</t>
   </si>
   <si>
     <t>A PARCELA EXTRA ANUAL PREVISTA NO ARTIGO 9-D E 9-E DA LEI 11.350/2006, DEVIDO AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_pqa-vs.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_pqa-vs.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SANTANA A CONCESSÃO DO INCENTIVO FINANCEIRO DENOMINADO PQA-VS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1374/pl_doacao_de_areas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1374/pl_doacao_de_areas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER MEDIANTE DOAÇÃO, ÁREAS/MÓVEIS PARA CONSTRUÇÃO DE OBRAS EDUCACIONAIS FINANCIADAS PELO GOVERNO FEDERAL</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1387/plo_-_publicacao_de_contratos_-_pandemia_covid_19.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1387/plo_-_publicacao_de_contratos_-_pandemia_covid_19.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSPARÊNCIA NOS CONTRATOS, CONVÊNIOS E PARCERIAS CELEBRADOS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL EM RAZÃO DO ESTADO DE CALAMIDADE PÚBLICA DECORRENTE DA PANDEMIA DO CORONAVÍRUS - COVID-19.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1388/plo_-_reducao_de_mensalidades_escolas_privadas_-_pandemia_covid_19.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1388/plo_-_reducao_de_mensalidades_escolas_privadas_-_pandemia_covid_19.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDUÇÃO DAS MENSALIDADES DA REDE PARTICULAR DE ENSINO NO ÂMBITO DO MUNICÍPIO DE SANTANA, ENQUANTO PERDURAREM AS MEDIDAS TEMPORÁRIAS PARA ENFRENTAMENTO DA EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DA PANDEMIA DO CORONAVÍRUS – COVID-19.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1389/plo_-_suspensao_dos_consignados_-_pandemia_covid_19.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1389/plo_-_suspensao_dos_consignados_-_pandemia_covid_19.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUSPENSÃO DO CUMPRIMENTO DE OBRIGAÇÕES FINANCEIRAS REFERENTES A EMPRÉSTIMOS CONSIGNADOS CONTRAÍDOS POR SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_alimenta_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_alimenta_santana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIO EVENTUAL TEMPORÁRIO DENOMINADO "ALIMENTA SANTANA" NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>PREFEITURA - PREF</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1410/plo_-_poder_executivo_-_contracao_dos_medicos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1410/plo_-_poder_executivo_-_contracao_dos_medicos.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DOS MÉDICOS CUBANOS QUE ATUARAM NO PROGRAMA DO GOVERNO FEDERAL "MAIS MÉDICOS" , E MÉDICOS CURSANDO PROGRAMA DE RESIDÊNCIA MÉDICA PARA AÇÃO DE ENFRENTAMENTO E PREVENÇÃO  A TRANSMISSÃO DO CORONAVIRUS (COVID 19) NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_sttrans.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_sttrans.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO TEM II DO ANEXO I DA ELI 670, DE 31 DE DEZEMBRO DE 2003, QUE DISPÕE SOBRE A ALTERAÇÃO NA ESTRUTURA ADMINISTRATIVA DA SUPERINTENDÊNCIA DE TRANSPORTES E TRÂNSITO DE SANTANA, AUTARQUIA MUNICIPAL DE REGIMENTO ESPECIAL, INSTTITUÍDA PELA LEI Nº 434/99 - PMS, COM A CRIAÇÃO DE CARGOS DE PROVIMENTO EFETIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1437/pl_antecipacao_feriado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1437/pl_antecipacao_feriado.pdf</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER EXECUTIVO A ANTECIPAR FERIADO MUNICIPAL POR DECRETO DURANTE A ATUAL EMERGÊNCIA DE SAÚDE PÚBLICA DE IMPORTÂNCIA INTERNACIONAL DECORRENTE DO CORONAVIRUS.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>Drº Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_proibicao_de_queimadas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_proibicao_de_queimadas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUEIMADA DE MATO, LIXO, ENTULHO E DEMAIS DETRITOS EM TERRENOS BALDIOS, NAS CALÇADAS E VIAS PÚBLICAS DA ZONA URBANA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1459/06-15-2020_-_pl_-_biblioteca_publica_-_carlos_lima.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1459/06-15-2020_-_pl_-_biblioteca_publica_-_carlos_lima.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE DENOMINAÇÃO DA BIBLIOTECA PÚBLICA (CASA BRASIL) PARA BIBLIOTECA PÚBLICA CARLOS ALBERTO SILVA DE LIMA.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1490/pl_-_memorial_covid-19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1490/pl_-_memorial_covid-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE MEMORIAL EM HOMENAGEM AOS MUNÍCIPES DE SANTANA MORTOS PELA COVID-19</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1517/06-08-2020_-_pl_-_utilidade_publica_associacao_do_amor1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1517/06-08-2020_-_pl_-_utilidade_publica_associacao_do_amor1.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A ENTIDADE A ASSOCIAÇÃO DE PREVENÇÃO E ASSISTÊNCIA À PESSOA COM CÂNCER DE SANTANA- ASSOCIAÇÃO DE AMOR</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1527/pl_criacao_cmc.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1527/pl_criacao_cmc.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE CULTURA - CMC, VINCULADO À FUNDAÇÃO DE CULTURA, TURISMO, ESPORTE E LAZER</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_fcm.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_fcm.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE CULTURA VINCULADO A FUNDAÇÃO DE CULTURA, TURISMO, ESPORTE E LAZER DO MUNICÍPIO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_transporte_remunerado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_transporte_remunerado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O TRANSPORTE REMUNERADO INDIVIDUAL DE PASSAGEIROS CADASTRADOS EM APLICATIVOS OU OUTRAS PLATAFORMAS DE COMUNICAÇÃO EM REDE DO MUNICÍPIO DE SANTANA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO GERAL DE MÁSCARA OU COBERTURA FACIAL SOBRE O NARIZ E A BOCA NOS ESPAÇOS PÚBLICOS, EQUIPAMENTOS DE TRANSPORTE COLETIVO E ESTABELECIMENTOS COMERCIAIS E INDUSTRIAIS E DE SERVIÇOS</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Genival Oliveira</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO AMAPAENSE EM ESTABELECIMENTOS PRESTADORES DE SERVIÇOS DESTINADOS A ESSA FINALIDADE, BEM COMO EM ESPAÇOS PÚBLICOS EM TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS. E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>ADELSON DE ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1555/projeto_de_lei_raiane.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1555/projeto_de_lei_raiane.docx</t>
   </si>
   <si>
     <t>ESTABELECE O DIA 31 DE JULHO, COMO DIA MUNICIPAL DE COMBATE AO FEMINICIDIO NO MUNICÍPIO DE SANTANA. FICANDO CONHECIDA COMO LEI MUNICIPAL RAIANE MIRANDA.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_semana_contra_ao_feminicidio.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_semana_contra_ao_feminicidio.docx</t>
   </si>
   <si>
     <t>ESTABELECE OS DIAS 31 DE JULHO À 06 DE AGOSTO, COMO A SEMANA MUNICIPAL DE COMBATE AO FEMINICIDIO NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1737/plo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1737/plo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DOS DADOS DOS CONSELHOS MUNICIPAIS NA PAGINA OFICIAL DA PREFEITURA E CÂMARA MUNICIPAL NA INTERNET, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Cris da Anastácia</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_de_transicao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_de_transicao.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROCESSO DE TRANSIÇÃO DO GOVERNO MUNICIPAL, A INSTITUIÇÃO DE EQUIPE DE TRANSIÇÃO PELA CANDIDATO ELEITO PARA O CARGO EM COMISSÃO E OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_jardinagens_-_aquaville.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_jardinagens_-_aquaville.docx</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR, NO ÂMBITO DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE A CRIAÇÃO DE ÁREA DE PROTEÇÃO AMBIENTAL, A EXTENSÃO DE MATA NO BAIRRO ACQUAVILLE, EM SANTANA/AP</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1822/plo_-_termo_confissao_debitos_sanprev_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1822/plo_-_termo_confissao_debitos_sanprev_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR TERMO DE CONFISSÃO DE DÉBITO PREVIDENCIÁRIO E ACORDO DE PARCELAMENTO COM O  DE PREVIDÊNCIA DO MUNICÍPIO DE SANTANA - SANPREV</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1823/loa_2021.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1823/loa_2021.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO PARA O EXERCÍCIO FINANCEIRO DE 2021, CONSOLIDADO A PROGRAMAÇÃO FISCAL E SEGURIDADE SOCIAL, BEM COMO OS FUNDOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_-_alimenta_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_-_alimenta_santana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BENEFÍCIO EVENTUAL TEMPORÁRIO DENOMINADO "ALIMENTA SANTANA" NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>DECRETO DE CALAMIDADE PÚBLICA Nº 430/2020-PMS DE 26 DE MARÇO DE 2020._x000D_
 QUE DECRETA ESTADO DE CALAMIDADE PÚBLICA, EM RAZÃO DA GRAVE CRISE DE SAÚDE PÚBLICA DECORRENTE DA PANDEMIA DO NOVO CORONAVÍRUS (COVID-19), E SUAS REPERCUSSÕES NAS FINANÇAS PÚBLICAS DO MUNICÍPIO DE SANTANA, DE ACORDO COM O ESTABELECIDO NO ART. 65, DA LEI COMPLEMENTAR Nº 101, DE 4 DE MAIO DE 2000 (LRF)</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>PRESIDÊNCIA - PRES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1362/ok_decreto_legislativo_no_001-2020_-_comissao_do_covid-19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1362/ok_decreto_legislativo_no_001-2020_-_comissao_do_covid-19.pdf</t>
   </si>
   <si>
     <t>Reconhece, para os fins do art. 65 da Lei Complementar nº 101, de 4 de maio de 2000, a ocorrência do estado de calamidade pública, nos termos da solicitação do Prefeito Municipal encaminhada por meio da Mensagem nº 001, de 26 de março de 2020, institui Comissão Parlamentar Especial de acompanhamento da aplicação das medidas e dá outras providências.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_decreto_legislativo_-_susta_decreto_executivo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_decreto_legislativo_-_susta_decreto_executivo.pdf</t>
   </si>
   <si>
     <t>Susta integralmente a aplicação e os efeitos do Decreto Executivo de nº 543/2020-PMS, de 16 de abril de 2020, editado pelo Prefeito Municipal Ofirney da Conceição Sadala, que suspende pagamento de salários dos servidores do contrato administrativo de pessoal da Secretaria Municipal de Educação -_x000D_
 SEME, e dá outras providências.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1785/pdl_cidadao_santanense_dr_ortiz.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1785/pdl_cidadao_santanense_dr_ortiz.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORIFICO DE CIDADÃO SANTANENSE AO SENHOR DOUTOR JOSÉ LUIZ ORTIZ VERGOLINO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1789/pdl_cidadao_santanense_cf_kaysel_costa_ribeiro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1789/pdl_cidadao_santanense_cf_kaysel_costa_ribeiro.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO SANTANENSE AO SENHOR KAYSEL COSTA RIBEIRO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1825/decreto_tita.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1825/decreto_tita.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE HONRA AO MÉRITO DESPORTIVO AO ILUSTRÍSSIMO SENHOR MANOEL MARQUES DOS SANTOS NETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>AMD</t>
   </si>
   <si>
     <t>Ato da Mesa Diretora</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1361/ato_da_mesa_diretora_no_001-2020_-_estabelece_medidas_na_cms_em_razao_do_covid-19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1361/ato_da_mesa_diretora_no_001-2020_-_estabelece_medidas_na_cms_em_razao_do_covid-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE REUNIÕES VIRTUAIS, DE COMISSÕES PERMANENTES E DE SESSÕES PLENÁRIAS, ORDINÁRIAS E EXTRAORDINÁRIAS, NA CÂMARA MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1382/ato_da_mesa_diretora_no_002-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1382/ato_da_mesa_diretora_no_002-2020.pdf</t>
   </si>
   <si>
     <t>ALTERA O §1º DO ARTIGO 1º E ACRESCENTA OS ARTIGOS 3º-A E 3º-B AO ATO DA MESA DIRETORA Nº001Q2020-CMS, PARA TRATAR SOBRE AS MEDIDAS DE SEGURANÇA A SEREM ADOTADAS QUANDO NECESSÁRIA A REALIZAÇÃO DE REUNIÔES PLENÁRIAS LEGISLATIVAS PRESENCIAIS, ORDINÁRIAS E EXTRAORDINÁRIAS, NA CÂMARA MUNICIPAL DE SANTANA</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1391/ato_da_mesa_diretora_no_003-2020_-_reduz_verba_indenizatoria_para_uso_acoes_pandemia.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1391/ato_da_mesa_diretora_no_003-2020_-_reduz_verba_indenizatoria_para_uso_acoes_pandemia.doc</t>
   </si>
   <si>
     <t>REDUZ VALOR DA VERBA INDENIZATÓRIA DE APOIO AO EXERCÍCIO DA ATIVIDADE PARLAMENTAR, DESTINANDO PARA USO EXCLUSIVO EM AÇÕES DE COMBATE E ENFRENTAMENTO À PANDEMIA DO COVID 19.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1505/ato_da_mesa_diretora_no_004-2020_-_suspende_recesso_legislativo_de_julho_-_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1505/ato_da_mesa_diretora_no_004-2020_-_suspende_recesso_legislativo_de_julho_-_2020.pdf</t>
   </si>
   <si>
     <t>SUSPENDE O PERÍODO DO RECESSO LEGISLATIVO DA CÂMARA MUNICIPAL DE SANTANA DO MÊS DE JULHO DE 2020, FIXANDO CALENDÁRIO DE REALIZACAO DE SESSOES LEGISLATIVAS ORDINÁRIAS</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>ATPR</t>
   </si>
   <si>
     <t>Ato da Presidência</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO DE REUNIÕES DA MESA DIRETORA PARA A 4 SESSÃO LEGISLATIVA, DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1213/doc002.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1213/doc002.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O CALENDÁRIO LEGISLATIVO  DAS SESSÕES ORDINÁRIAS PARA A 4ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA ANO DE 2020.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1217/ato_da_presidencia_no_003-2020_-_suspende_verba_de_gabinete.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1217/ato_da_presidencia_no_003-2020_-_suspende_verba_de_gabinete.doc</t>
   </si>
   <si>
     <t>QUE SUSPENDE A CONCESSÃO DA VERBA DE NATUREZA INDENIZATÓRIA UTILIZADA PARA RESSARCIMENTO DE DESPESAS DO EXERCÍCIO DO MANDATO PARLAMENTAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1218/ato_da_presidencia_no_004-2020_-_determina_exoneracao_cargos.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1218/ato_da_presidencia_no_004-2020_-_determina_exoneracao_cargos.doc</t>
   </si>
   <si>
     <t>QUE DETERMINA A EXONERAÇÃO DE CARGOS COMISSIONADOS DA ESTRUTURA DOS GABINETES PARLAMENTARES, NA FORMA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1784/ato_da_presidencia_-_regulaeleicaomesa_2021-2022.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1784/ato_da_presidencia_-_regulaeleicaomesa_2021-2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROCEDIMENTOS PARA ELEIÇÃO DA MESA DIRETORA DA CÂMARA MUNICIPAL DE SANTANA, BIÊNIO 2021/2022, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1597/mocao_de_aplauso_bernacom.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1597/mocao_de_aplauso_bernacom.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS FUNCIONÁRIOS DA EMPRESA BERNACOM QUE PRESTAM SERVIÇO NO HOSPITAL ESTADUAL DE SANTANA</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1598/mocao_de_aplauso_servidores.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1598/mocao_de_aplauso_servidores.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS SERVIDORES PÚBLICOS LOTADOS NO HOSPITAL ESTADUAL DE SANTANA (MÉDICOS, ENFERMEIROS, TÉCNICOS E AUXILIARES), PELO VALORO ATO DE BRAVURA QUE OS MESMOS REALIZARAM NO DIA 27 DE AGOSTO DE 2020, QUANDO O HOSPITAL DE EMERGÊNCIA E HOSPITAL ESTADUAL DE SANTANA FOI ACOMETIDO POR UM INCÊNDIO.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1599/mocao_de_aplauso_dona_vera.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1599/mocao_de_aplauso_dona_vera.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A SENHORA MARIA LUCIA DA COSTA ALMEIDA – CONHECIDA COMO “DONA VERA”, PELO VALOROSO ATO DE BRAVURA REALIZADO NO DIA 27 DE AGOSTO DE 2020, QUANDO O HOSPITAL DE EMERGÊNCIA E HOSPITAL ESTADUAL DE SANTANA FOI ACOMETIDO POR UM INCÊNDIO.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_-_michell_santos_da_fonseca.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_-_michell_santos_da_fonseca.doc</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE CONGRATULAÇÕES AO SENHOR MICHELL SANTOS DA FONSECA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1826/mocao_2020_colo_seu_mathias_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1826/mocao_2020_colo_seu_mathias_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR MATHIAS PERES NUNES, POPULARMENTE CONHECIDO COMO SEU MATHIAS, FALECIDO NO DIA 05 DE DEZEMBRO DO PRESENTE ANO, CUJO SEU HISTÓRICO BIOGRÁFICO DE PIONEIRO DESTA CIDADE E EMPRESÁRIO, ENALTECE ESTA CIDADE DE SANTANA POR SUAS ATIVIDADES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1827/mocao_2020_colo_seu_romualdo_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1827/mocao_2020_colo_seu_romualdo_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR ROMUALDO PEREIRA SANCHEZ, POPULARMENTE CONHECIDO COMO SEU ROMUALDO, FALECIDO DIA 30 DE NOVEMBRO DO PRESENTE ANO, CUJO HISTÓRICO BIOGRÁFICO DE PIONEIRO DESTA CIDADE E EX FUNCIONÁRIO DA ICOMI, ENALTECE ESTA CIDADE DE SANTANA, POR SUAS ATIVIDADES PROFISSIONAIS.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1186/indicacao_colo_01_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1186/indicacao_colo_01_2020.pdf</t>
   </si>
   <si>
     <t>INDICA  AO DIRETOR DA COMPANHIA DE ÁGUA E ESGOTOS - CAESA, EM SANTANA, INDICANDO SERVIÇOS DE FISCALIZAÇÃO NA QUALIDADE DA ÁGUA FORNECIDA AO BAIRRO VILA AMAZONAS, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1203/01_-indicacao_setrap_-_ifap_-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1203/01_-indicacao_setrap_-_ifap_-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO ESTADUAL DE TRANSPORTES DO AMAPÁ – SETRAP, QUE SEJA FEITO ESTUDOS PARA O MELHORAMENTO DA VIA DE ACESSO A ENTRADA DO IFAP – INSTITUTO FEDERAL DO AMAPÁ, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1204/02_-indicacao_setrap_-_ifap_-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1204/02_-indicacao_setrap_-_ifap_-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO ESTADUAL DE TRANSPORTES DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, SOLICITANDO CELERIDADE NOS TRABALHOS DE IMPLANTAÇÃO DO ELEVADO EM FRENTE À ENTRADA DO IFAP – INSTITUTO FEDERAL DO AMAPÁ, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1206/03_-indicacao_setrap_-_terminal_-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1206/03_-indicacao_setrap_-_terminal_-2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO ESTADUAL DE TRANSPORTES DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, SOLICITANDO QUE SE FAÇA UMA AVALIAÇÃO E ESTUDOS URGENTES SOBRE AS CONDIÇÕES QUE SE ENCONTRA A ESTRUTURA FÍSICA DO TERMINAL DE ÔNIBUS E PASSAGEIROS NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_01_ribamar_pestana_2_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_01_ribamar_pestana_2_2020.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETÁRIA DE EDUCAÇÃO, DO GOVERNO DO ESTADO DO AMAPÁ SOLICITANDO A MESMA QUE SEJA INCLUÍDA NO PROGRAMA DE REFORMAS DE EDUCANDÁRIOS ESTADUAIS, UMA COMPLETA REFORMA DA ESCOLA ESTADUAL JOSÉ DE RIBAMAR PESTANA, SITUADO NO BAIRRO DE NOVA BRASÍLIA, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_rato_everaldo_1_2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_rato_everaldo_1_2020_1.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETÁRIA DE EDUCAÇÃO DO GOVERNO DO ESTADO DO AMAPÁ, SOLICITANDO A MESMA, UMA COMPLETA REFORMA DA ESCOLA ESTADUAL EVERALDO VASCONCELOS, NO BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>Tio Laércio</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1212/tapa_buraco_ap_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1212/tapa_buraco_ap_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, JUNTAMENTE COM A SECRETARIA DE TRANSPORTE – SETRAP QUE SEJA FEITO O SERVIÇO DE TAPA BURACO ASFÁLTICO DO SEGUINTE TRECHO, R. CLÁUDIO LÚCIO MONTEIRO, BAIRRO COMERCIAL – SANTANA-AP.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1224/indicacao_3_-_2020_ativacao_da_base_policial.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1224/indicacao_3_-_2020_ativacao_da_base_policial.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ,  ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PUBLICA DO ESTADO/AP – SEJUSP, A REATIVAÇÃO DA BASE DA POLICIA MILITAR DO DISTRITO DO ANAUERAPUCU, LOCALIZADO NA BR, AP – 010 NO MUNICIPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>Griti Meu Nome</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1226/indicacao_4-_troca_de_poste.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1226/indicacao_4-_troca_de_poste.pdf</t>
   </si>
   <si>
     <t>INDICA AO  PRESIDENTE DIRETOR RODOLFO FERNANDES DA SILVA TORRES, ATRAVÉS DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, A SUBSTITUIÇÃO DE UM POSTE DE LUZ, LOCALIZADO NA RUA: TANCREDO NEVES, NO PERÍMETRO DA AV. DAS NAÇÕES COM A AV. DOM PEDRO DO BAIRRO PARAÍSO, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1240/indicacao_passarela.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1240/indicacao_passarela.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DA INFRAESTRUTURA - SEINF - A REFORMA DA PASSARELA DE ACESSO AO SISTEMA DE CAPTAÇÃO DE ÁGUA QUE ATENDE O BAIRRO ELESBÃO</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1242/indicacao_3_-_2020_ponte_de_concreto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1242/indicacao_3_-_2020_ponte_de_concreto.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE - SETRAP - A SUBSTITUIÇÃO DA PONTE EXISTENTE DE MADEIRA POR UMA PONTE EM CONCRETO ARMADO, SOB O RIO ANAUERAPUCU LOCALIZADO NA BR AP-010 NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1243/indicacao_4_-_2020_calcadao_ifap.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1243/indicacao_4_-_2020_calcadao_ifap.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE - SETRAP - A PAVIMENTAÇÃO NA ENTRADA DA INSTITUIÇÃO FEDERAL DE EDUCAÇÃO, CIÊNCIA E TECNOLOGIA DO AMAPÁ - CAMPUS DO MUNICÍPIO DE SANTANA/AP</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1277/indicacao_centro_comunitario_do_bairro_nova_brasilia_5.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1277/indicacao_centro_comunitario_do_bairro_nova_brasilia_5.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DA INFRAESTRUTURA - SEINF - A CONSTRUÇÃO DO MURO E CONCLUSÃO DA URBANIZAÇÃO DO CENTRO COMUNITÁRIO DO BAIRRO NOVA BRASÍLIA, EM SANTANA</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1279/indicacao_vitoria_regia_6.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1279/indicacao_vitoria_regia_6.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DA INFRAESTRUTURA - SEINF - SERVIÇOS DE REVITALIZAÇÃO DO CENTRO URBANO VITÓRIA REGIA, SITUADO NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1282/ind_ao_setrap_drenagem_pluvial.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1282/ind_ao_setrap_drenagem_pluvial.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE DO AMAPÁ - SETRAP - A RECUPERAÇÃO ASFÁLTICA E DRENAGEM PLUVIAL DA RODOVIA COMANDANTE PEDRO SALVADOR DINIZ, RUA CLÁUDIO LÚCIO MONTEIRO E AVENIDA SANTANA</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1298/indicacao_marinha_do_brasil.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1298/indicacao_marinha_do_brasil.pdf</t>
   </si>
   <si>
     <t>SUGERE AO COMANDANTE DA CAPITANIA DOS PORTOS DO AMAPÁ - COMANDANTE CARLOS AUGUSTO DE SOUZA JÚNIOR, CONVIDANDO PARA COMPARECER NA SESSÃO ORDINÁRIA DO DIA 12 DE MARÇO NA CÂMARA MUNICIPAL DE SANTANA, PARA PRESTAR INFORMAÇÕES E ESCLARECIMENTOS SOBRE O ACIDENTE FLUVIAL ENVOLVENDO O NAVIO ANNA KAROLINE 3, OCORRIDO NO DIA 29 DE FEVEREIRO DO CORRENTE ANO</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_colo_03_2020_corona.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_colo_03_2020_corona.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO DE SAÚDE DO GOVERNO DO ESTADO DO AMAPÁ, QUE SE FAÇA A REALIZAÇÃO URGENTE DE SERVIÇOS DE APOIO E FISCALIZAÇÃO NA ENTRADA E SAÍDA DE PESSOAS E TRIPULAÇÕES, NOS PORTOS DO MUNICÍPIO DE SANTANA, PORTO DO GREGO, SOUZAMAR, IGARAPÉ DA FORTALEZA E RIO MATAPI, EM CONJUNTO COM A FISCALIZAÇÃO EM SAÚDE DA SECRETÁRIA DE SAÚDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1314/indicacao_com__abaixo_assinado_iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1314/indicacao_com__abaixo_assinado_iluminacao.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PRESIDENTE DIRETOR DA COMPANHIA DE ELETRICIDADE DO AMAPÁ - CEA - A IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA PARA O BAIRRO RAMAL DO COBRA LOCALIZADO NO DISTRITO DO ANAUERAPUCU</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Drª Kátia</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1323/superintendencia_estadual_da_empresa_brasileira_de_correios_e_telegrafos-ect_que_sejam_regularizados_os_codigos_de_enderecamento_postal_cep_do_municipio_de_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1323/superintendencia_estadual_da_empresa_brasileira_de_correios_e_telegrafos-ect_que_sejam_regularizados_os_codigos_de_enderecamento_postal_cep_do_municipio_de_santana.pdf</t>
   </si>
   <si>
     <t>INDICA A SUPERINTENDÊNCIA ESTADUAL DA EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS-ECT, QUE SEJAM REGULARIZADOS OS CÓDIGOS DE ENDEREÇAMENTO POSTAL (CEP) DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1345/indicacao_vigilancia_em_saude_do_estado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1345/indicacao_vigilancia_em_saude_do_estado.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA EXPEDIENTE AO SUPERINTENDENTE DE VIGILÂNCIA EM SAÚDE DO ESTADO DO AMAPÁ, CONVIDANDO PARA COMPARECER EM SESSÃO DA CÂMARA MUNICIPAL DE SANTANA, EM DIA A SER DESIGNADO, PARA PRESTAR ESCLARECIMENTOS SOBRE A SITUAÇÃO DO ESTADO QUANTO AO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1346/indicacao_sesa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1346/indicacao_sesa.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA EXPEDIENTE AO SECRETÁRIO DE SAÚDE DO ESTADO DO AMAPÁ, SOLICITANDO EQUIPAMENTOS DE PROTEÇÃO IDIVIDUAL PARA OS PROFISSIONAIS DO HOSPITAL ESTADUAL DE SANTANA, CONFORME RECOMENDAÇÃO DA ANVISA, PARA ATUAREM EM CASOS DO NOVO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1359/indicacao__urgencia_para_os_profissionais_da_saude.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1359/indicacao__urgencia_para_os_profissionais_da_saude.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA À SECRETARIA DE ESTADO DE SAÚDE - SESA - QUE PROVIDENCIE, COM MAIOR URGÊNCIA PARA OS PROFISSIONAIS DA SAÚDE QUE TRABALHAM NO HOSPITAL ESTADUAL DE SANTANA, EQUIPAMENTO DE PROTEÇÃO INDIVIDUAL, EM ESPECIAL A EQUIPE DE FRENTE DE ATENDIMENTO DE EMERGÊNCIA, EVITANDO ASSIM POSSÍVEL CONTAMINAÇÃO PELO COVID-19. OUTROSSIM, PROVIDÊNCIAS QUANTO À FALTA DE MEDICAMENTOS E CORRELATOS QUE ESTÃO EM FALTA.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1381/indicacao_banco_de_brasil.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1381/indicacao_banco_de_brasil.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GERENTE DO BANCO DO BRASIL A DISPONIBILIZAÇÃO DE MAIS CAIXAS ELETRÔNICOS COM SERVIÇO DE DEPÓSITO VIA ENVELOPE</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_diretor_presidemte_caesa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_diretor_presidemte_caesa.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA AO DIRETOR PRESIDENTE DA CAESA, QUE SEJAM ADOTADAS PROVIDÊNCIAS URGENTES PARA RESTABELECIMENTO DO FORNECIMENTO DE ÁGUA POTÁVEL NA TRAVESSA 08, NO BAIRRO DOS REMÉDIOS 2, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_presidente_procon.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_presidente_procon.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIAS AO DIRETOR DO PROCON, QUE SEJA REALIZADA IMEDIATA FISCALIZAÇÃO NOS PREÇOS PRATICADOS EM FARMÁCIAS E COMÉRCIO ALIMENTÍCIO DE SANTANA, A FIM DE APURAR POSSÍVEL PRÁTICA DE PREÇO ABUSIVO, EM ESPECIAL DOS MEDICAMENTOS USADOS NO PROTOCOLO DE TRATAMENTO DE COVID 19</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1425/06-01-2020-ind11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1425/06-01-2020-ind11.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E À SECRETARIA DE ESTADO DA INCLUSÃO E MOBILIZAÇÃO SOCIAL, A ASSISTÊNCIA SOCIAL AOS DONOS DE BALNEÁRIOS, OS QUAIS ESTÃO COM AS ATIVIDADES SUSPENSAS DIANTE DA PANDEMIA DO CORONAVIRUS.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1443/transformar_o_ginasio_poliesportivo_de_santana_em_um_novo_centro_de_covid-19.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1443/transformar_o_ginasio_poliesportivo_de_santana_em_um_novo_centro_de_covid-19.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DO SECRETÁRIO DE SAÚDE - SESA - QUE POSSA TRANSFORMAR O GINÁSIO POLIESPORTIVO DE SANTANA EM UM NOVO CENTRO DE COVID-19 PARA O MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_svs_que_possa_indicar_um_tecnico_epidemiologico.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_svs_que_possa_indicar_um_tecnico_epidemiologico.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SUPERINTENDÊNCIA DE VIGILÂNCIA EM SAÚDE - SVS - QUE POSSA INDICAR UM TÉCNICO EPIDEMIOLÓGICO, ONDE ESTE POSSA FAZER UMA ANÁLISE SITUACIONAL EPIDEMIOLÓGICA DO MUNICÍPIO DE SANTANA EM SESSÃO VIRTUAL COM DATA AGENDADA POSTERIORMENTE</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_caesa_que_possa_enviar_uma_equipe_tecnica_para_manutencao_e_reparos_no_bairro_nova_brasilia.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_caesa_que_possa_enviar_uma_equipe_tecnica_para_manutencao_e_reparos_no_bairro_nova_brasilia.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - CAESA - QUE POSSA ENVIAR UMA EQUIPE TÉCNICA PARA MANUTENÇÃO E REPAROS NO BAIRRO NOVA BRASÍLIA, ESPECIFICAMENTE NA AVENIDA BRASÍLIA, VILA OLÍMPICA E NA ÁREA DENOMINADA "VAGALUME"</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1455/radio_difusora_de_macapa_solicita_o_retorno_do_box_de_atendimento_da_radio_difusora_de_macapa_am630.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1455/radio_difusora_de_macapa_solicita_o_retorno_do_box_de_atendimento_da_radio_difusora_de_macapa_am630.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE COMUNICAÇÃO DO ESTADO DO AMAPÁ - SECOM - COM CÓPIAS AO DIRETOR/PRESIDENTE DA RÁDIO DIFUSORA DE MACAPÁ, SOLICITANDO O RETORNO DO BOX DE ATENDIMENTO DA RÁDIO DIFUSORA DE MACAPÁ AM630, DENTRO DO PRÉDIO DO SUPER FÁCIL DO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_3_-_2020_ponte_de_concreto1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_3_-_2020_ponte_de_concreto1.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO E TRANSPORTE -SETRAP- A SUBSTITUIÇÃO DA PONTE DE MADEIRA EXISTENTE POR UMA PONTE EM CONCRETO ARMADO SOB O RIO ANAUERAPUCU,NA BR AP-010, NO MUNÍCIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_setrap_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_setrap_1.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ - SETRAP - A RECUPERAÇÃO ASFÁLTICA EM TODA EXTENSÃO DAS VIAS DA MOBILIDADE URBANA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1498/solicitando_a_aquisicao_de_um_raio_x_movel_para_hospital_estadual.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1498/solicitando_a_aquisicao_de_um_raio_x_movel_para_hospital_estadual.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DE SAÚDE SOLICITANDO A AQUISIÇÃO DE UM RAIO X MÓVEL PARA O HOSPITAL ESTADUAL DE SANTANA</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1499/implantacao_do_servico_de_tomografia_em_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1499/implantacao_do_servico_de_tomografia_em_santana.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DA DA SAÚDE SOLICITANDO A IMPLANTAÇÃO DO SERVIÇO DE TOMOGRAFIA NO HOSPITAL ESTADUAL DE SANTANA</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_3_-_2020_parada_de_onibus_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_3_-_2020_parada_de_onibus_santana.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP, A CONTINUIDADE DE IMPLANTAÇÃO DAS PARADAS DE ONIBUS COM COBERTURA NA AV. PRINCEZA IZABEL. INICIANDO NO PERIMETRO DO CANAL DO PARAISO, SEGUINDO RUA EVERALDO VASCONCELOS DO BAIRRO FONTE NOVA ATÉ A RODOVIA DUCA SERRA.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1506/ind_036-2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1506/ind_036-2020.pdf</t>
   </si>
   <si>
     <t>SUGERE AO DIRETOR-PRESIDENTE DO PROCON-AP SOLICITANDO SERVIÇO DE FISCALIZAÇÃO DOS POSTOS DE COMBUSTÍVEIS SITUADOS NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1516/07-13-2020-ind1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1516/07-13-2020-ind1.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ – GEA e ao Sr. VALDINEI AMANAJÁS – DIRETOR – PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA, QUE SEJA FEITO A AQUISIÇÃO DE BOMBAS DE CAPTAÇÃO PARA POÇOS ARTESIANOS DA ESTAÇÃO CENTRAL, A QUAL FAZ DISTRIBUIÇÃO ÀS ETA’s – ESTAÇÃO DE TRATAMENTOS DE ÁGUA DOS BAIRROS NOVA BRASÍLIA, PARQUES DAS LARANJEIRAS, FONTE NOVA, PROVEDOR I E REMÉDIOS I e II, DO MUNICÍPIO DE SANTANA - AP.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_cea_20.07.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_cea_20.07.2020.pdf</t>
   </si>
   <si>
     <t>INDICA A COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, QUE SEJA REALIZADA A TROCA DOS POSTES DE ENERGIA, LOCALIZADOS NA AV. RUI BARBOSA, ENTRE A RUA COSTA E SILVA E RUA PRESIDENTE JHON KENNEDY, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_03_-_2020_cea_ok_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_03_-_2020_cea_ok_2.docx</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DIRETOR DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, RODOLFO FERNANDES DA SILVA TORRES, QUE SEJA REALIZADO O POSTEAMENTO COM LUMINÁRIAS PARA O BAIRRO MONTE DAS OLIVEIRAS, LOCALIZADO ENTRE OS BAIRROS FORTALEZA E VILA AMAZONAS, NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1561/a_conclussao_da_obra_de_rede_eletrica_incluindo_tranformadores_de_energia_para_garantir_qualidade_de_fornecimento_de_energia_do_bairro_jardim_de_deus_ii.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1561/a_conclussao_da_obra_de_rede_eletrica_incluindo_tranformadores_de_energia_para_garantir_qualidade_de_fornecimento_de_energia_do_bairro_jardim_de_deus_ii.pdf</t>
   </si>
   <si>
     <t>INDICAR AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA AO DIRETOR PRESIDENTE DA CEA QUE PROVIDENCIE COM A MAIOR URGÊNCIA A CONCLUSÃO DA OBRA DE REDE ELÉTRICA INCLUINDO TRANSFORMADORES DE ENERGIA PARA GARANTIR QUALIDADE DE FORNECIMENTO DE ENERGIA DO BAIRRO JARDIM DE DEUS II.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_cea.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_cea.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA COMPANHIA DE ELETRICIDADE DO AMAPÁ, QUE SEJA FEITO OS SERVIÇOS DE MANUTENÇÃO DA PRAÇA DO HOSPITAL DE EMERGÊNCIA E DO HOSPITAL ESTADUAL DE SANTANA, SITUADO NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_-_ramal_do_cobra_-_ok.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_-_ramal_do_cobra_-_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP,- QUE SEJA REALIZADO OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA PARA O BAIRRO RAMAL DA TOTOIA, LOCALIZADO NO DISTRITO DO ANAUERAPUCÚ NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_seinf_construcao_h_e_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_seinf_construcao_h_e_santana.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DA INFRAESTRUTURA - SEINF, ACELERAÇÃO E CONCLUSÃO NA OBRA DE CONSTRUÇÃO DO PRÉDIO DO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE SAÚDE - SESA, TRATATIVAS JUNTO AO SENADOR RANDOLFE RODRIGUES (REDE), PARA A VIABILIZAÇÃO DO VALOR DE 1 MILHÃO DE REAIS DESTINADO COMO EMENDA PARLAMENTAR, VALOR ESTE JÁ EMPENHADO NA CONTA DA SESA, QUE POSSA SER USADO NA REFORMA DO PRÉDIO DO HOSPITAL ESTADUAL DE SANTANA E NO HOSPITAL DE  EMERGÊNCIA.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_setrap_terminal.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_setrap_terminal.pdf</t>
   </si>
   <si>
     <t>Solicita ao SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, REFORMA E MODERNIZAÇÃO DO TERMINAL RODOVIÁRIO DE SANTANA.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE SAÚDE DO ESTADO DO AMAPÁ – SENHOR JUAN MENDES SILVA, A IMPLANTAÇÃO DA ESPECIALIDADE DE NEUROCIRURGIA NO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_sesa_oncologia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_sesa_oncologia.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO DE SAÚDE DO ESTADO DO AMAPÁ – SENHOR JUAN MENDES SILVA, A IMPLANTAÇÃO DA ESPECIALIDADE DE ONCOLOGIA NO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_sesa_laudo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_sesa_laudo.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO  SECRETÁRIO DE SAÚDE DO ESTADO DO AMAPÁ – SENHOR JUAN MENDES SILVA, CÓPIA DO LAUDO DO CORPO DE BOMBEIROS DAS CAUSAS DO INCÊNDIO OCORRIDO NO PRONTO SOCORRO DO HOSPITAL ESTADUAL DE SANTANA E O PLANO DE AÇÃO PARA ATENDIMENTO DOS PACIENTES QUE PRECISAM DE ATENDIMENTO DE EMERGÊNCIA E O PRAZO DE REFORMA E ENTREGA DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_sejusp_ciosp.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_sejusp_ciosp.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PÚBLICA - SEJUSP, ACELERAÇÃO NA OBRA DO CIOSP DO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_sejusp_delegacia_mulher.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_sejusp_delegacia_mulher.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PÚBLICA - SEJUSP, ACELERAÇÃO NA OBRA DE CONSTRUÇÃO DO PRÉDIO DA DELEGACIA DE CRIMES CONTRA A MULHER DE SANTANA.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_setrap_retomada_das_obras_de_mobilidade_urbana_em_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_setrap_retomada_das_obras_de_mobilidade_urbana_em_santana.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE - SETRAP, RETORNO DAS OBRAS DE ASFALTAMENTO NO MUNICÍPIO DE SANTANA, DANDO ASSIM UMA CONTINUIDADE AO PLANO DE MOBILIDADE URBANA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_sejusp_2dp_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_sejusp_2dp_santana.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PÚBLICA - SEJUSP, ACELERAÇÃO NA OBRA DE CONSTRUÇÃO DO PRÉDIO DA 2º DELEGACIA DE POLICIA DE SANTANA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_sejusp_politec.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_sejusp_politec.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PÚBLICA - SEJUSP, ACELERAÇÃO NA OBRA DE CONSTRUÇÃO DO PRÉDIO DA POLICIA TÉCNICO-CIENTÍFICO – POLITEC NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1732/oindicacao_sejusp_4_bpm.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1732/oindicacao_sejusp_4_bpm.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE JUSTIÇA E SEGURANÇA PÚBLICA - SEJUSP, ACELERAÇÃO NA OBRA DO 4° BATALHÃO DE POLÍCIA MILITAR DO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1733/ind._reparos_na_rede_de_agua_provedor.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1733/ind._reparos_na_rede_de_agua_provedor.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ COM CÓPIA AO PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - CAESA, , QUE SEJA FEITO  O SERVIÇO DE REPAROS E SUBSTITUIÇÃO DA ENCANAÇÃO NA REDE DE ÁGUA DA TRAVESSA 13, SITUADA NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_-_13_terrplagem_e_pavimentacao_ramal_do_cobra.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_-_13_terrplagem_e_pavimentacao_ramal_do_cobra.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP, OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA PARA O BAIRRO RAMAL DO COBRA, LOCALIZADO NO DISTRITO DO ANAUERAPUCÚ NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1743/ind._reparos_na_rede_eletrica_provedor.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1743/ind._reparos_na_rede_eletrica_provedor.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ ANTONIO WALDEZ GÓES, COM CÓPIA AO PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ - CEA, SRº RODOLFO FERNANDES DA SILVA TORRES, QUE SEJA FEITO OS SERVIÇOS DE REPAROS NA REDE ELÉTRICA DA TRAVESSA 13, SITUADA NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacoa_05_-_2020_campanha.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacoa_05_-_2020_campanha.docx</t>
   </si>
   <si>
     <t>INDICA AO COMANDO DA POLICIA MILITAR DO ESTADO DO AMAPÁ/PM, ATRAVÉS DO BATALHÃO AMBIENTAL - BA DE SANTANA/AP, FISCALIZAÇÃO E CAMPANHA DE CONSCIENTIZAÇÃO E PRESERVAÇÃO AMBIENTAL DOS RIOS: VILA NOVA, ANAUERAPUCÚ, MATAPI, E MATAPÍ MIRIM.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_resposta_a_indicacao_de_parada_de_onibus.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_resposta_a_indicacao_de_parada_de_onibus.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ , ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE - SETRAP - A REITERAÇÃO DA INDICAÇÃO 103/2019-CMS- IMPLANTAÇÃO DE PARADA DE ÔNIBUS COM COBERTURA EM PONTOS ESTRATÉGICOS DA BR, AP-010, COM INÍCIO DA PONTE DO RIO MATAPI PASSANDO PELA COMUNIDADE RURAL DO ANAUERAPUCU ATÉ A PONTE DO RIO VILA NOVA</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1758/intencificadas_as_rondas_policiais_2809.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1758/intencificadas_as_rondas_policiais_2809.pdf</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE DO 4º BPM DE SANTANA COM CÓPIA DO COMANDANTE GERAL DA PMAP PARA QUE SEJAM INTENSIFICADAS AS RONDAS POLICIAIS NO BAIRRO JARDIM FLORESTA</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1759/realizad0_estud0_tecnic0_2809.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1759/realizad0_estud0_tecnic0_2809.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ - CEA - QUE SEJA REALIZADO ESTUDO TÉCNICO PARA SOLUCIONAR PROBLEMAS DE QUEDA DE ENERGIA CONSTANTES NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1760/ind._faixa_elevada_ig._fortaleza.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1760/ind._faixa_elevada_ig._fortaleza.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA AO SECRETÁRIO DE ESTADO E TRANSPORTE DO SETRAP, SOLICITANDO A CONSTRUÇÃO DE UMA FAIXA DE PEDESTRE ELEVADA NA RODOVIA PEDRO SALVADOR DINIZ, ESQUINA COM A TRAVESSA RIO PIRATIVA, LOCALIZADAS NO BAIRRO IGARAPÉ DA FORTALEZA, BEM COMO, A SINALIZAÇÃO VERTICAL DESTA RODOVIA INDICANDO A REFERIDA FAIXA ELEVADA</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_-_caesa_-_gea_-_area_portuaria_21.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_-_caesa_-_gea_-_area_portuaria_21.09.2020.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - CAESA - MANUTENÇÃO E TROCA DA TUBULAÇÃO DOS RAMAIS DOMICILIARES DO BAIRRO ÁREA PORTUÁRIA NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_-_helena_lima__09_de_outubro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_-_helena_lima__09_de_outubro.doc</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA INTERVENIÊNCIA DA SECRETARIA DE ESTADO DA INFRA-ESTRUTURA, NO SENTIDO DO ESTABELECIMENTO DE PARCERIA E/OU CONVÊNIO COM A PREFEITURA MUNICIPAL DE SANTANA, NO SENTIDO DA EXECUÇÃO DE SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO (ASFÁLTICA OU CONCRETO TIPO BLOQUETE) EM TODA EXTENSÃO DA VIA PÚBLICA DENOMINADA “RAMAL IGARAPÉ DO AREÃO”, LOCALIZADO NO DISTRITO DE ILHA DE SANTANA, NESTA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>ANGELO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1777/poda_de_arvore.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1777/poda_de_arvore.pdf</t>
   </si>
   <si>
     <t>SUGERE AO COMANDANTE GERAL DO CORPO DE BOMBEIRO SOLICITANDO A PODAGEM DE UMA ÁRVORE NA RUA GETÚLIO VARGAS, 1153, PERÍMETRO QUE COMPREENDE AS AVENIDAS RUI BARBOSA E COELHO NETO, PARAISO.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1778/poda_de_arvore_cea.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1778/poda_de_arvore_cea.pdf</t>
   </si>
   <si>
     <t>SUGERE AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ, SOLICITANDO A PODAGEM DE UMA ÁRVORE NA RUA GETÚLIO VARGAS, 1153, PERÍMETRO QUE COMPREENDE AS AVENIDAS RUI BARBOSA E COELHO NETO, PARAISO</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_sesa_cirurgiao_dentista.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_sesa_cirurgiao_dentista.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE SAÚDE DO ESTADO DO AMAPÁ, SOLICITANDO A INCLUSÃO DE UM PROFISSIONAL CIRURGIÃO DENTISTA, NA EQUIPE DA UNIDADE DE TERAPIA INTENSIVA- UTI DO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_setrap_claudio_lucio_monteiro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_setrap_claudio_lucio_monteiro.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ SOLICITANDO RECUPERAÇÃO ASFÁLTICA EM TODA EXTENSÃO DAS VIAS DA MOBILIDADE URBANA NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_setrap_claudio_lucio_monteiro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_setrap_claudio_lucio_monteiro.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ SOLICITANDO A URGENTE RECUPERAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA CLAUDIO LUCIO MONTEIRO, LOCALIZADO EM FRENTE À COMUNIDADE DO AMBRÓSIO</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_setrap_dom_pedro_25_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_setrap_dom_pedro_25_11_2020.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE-SETRAP - RETORNO DO PLANO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA DOM PEDRO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_setrap_av_coelho_neto_25_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_setrap_av_coelho_neto_25_11_2020.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE-SETRAP O RETORNO DO RECAPEAMENTO ASFÁLTICO  NA AVENIDA COELHO NETO EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_setrap_retomada_das_obras_de_santana_24_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_setrap_retomada_das_obras_de_santana_24_11_2020.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO DO AMAPÁ ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE-SETRAP O RETORNO DO PLANO DE RECAPEAMENTO ASFÁLTICO, ONDE FOI ELABORADO O MAPA DE PRIORIDADE,JUNTAMENTE COM O GEA, CÂMARA DE VEREADORES E LIDERANÇAS COMUNITÁRIAS AO FINAL ANO DE 2019.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_-_caesa_-_gea_-_rm_i_-_02.12.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_-_caesa_-_gea_-_rm_i_-_02.12.2020.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ- CAESA -  A PERFURAÇÃO DE UM POÇO ARTESIANO ISOLADO E INSTALAÇÃO DE BOMBA DE CAPTAÇÃO DE ÁGUA NA AV. TEOTÔNIO VILELA - BAIRRO REMÉDIO I</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_-_caesa_-_gea_-parq._das_laranj._e_fonte_nova_-_02.12.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_-_caesa_-_gea_-parq._das_laranj._e_fonte_nova_-_02.12.2020.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ -CAESA - MANUTENÇÃO NOS POÇOS E REDE DE DISTRIBUIÇÃO DE AGUA POTÁVEL DOS BAIRROS PARQUE DAS LARANJEIRAS E FONTE NOVA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1802/indica_ao_gea_-_setrap_-_cms_07.12.2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1802/indica_ao_gea_-_setrap_-_cms_07.12.2020_1.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DE TRANSPORTE - SETRAP, A PAVIMENTAÇÃO E/OU RECAPEAMENTO ASFÁLTICO DAS SEGUINTES VIAS DO MUNICÍPIO DE SANTANA: _x000D_
 •	RUA PADRE VITÓRIO GALLIANI ENTRE OS PERÍMETROS AV. COELHO NETO ATÉ AV. MARIA COLARES – BAIRRO NOVA BRASÍLIA. _x000D_
 •	RUA ADALVÁRO CAVALCANTE ENTRE OS PERÍMETROS TV. L – SEIS ATÉ O BALNEÁRIO DO ABEL – BAIRRO PROVEDOR I _x000D_
 •	AV. 07 DE SETEMBRO ENTRE OS PERÍMETROS RUA EVERALDO VASCONCELOS ATÉ RUA DOS GIRASSÓIS – BAIRRO FONTE NOVA _x000D_
 •	AV. DOM PEDRO I ENTRE OS PERÍMETROS RUA PRES. TANCREDO NEVES ATÉ RUA CLAÚDIO LÚCIO MONTEIRO – BAIRROS PARAÍSO/ CENTRO/ HOSPITALIDADE. _x000D_
 •	AV. COELHO NETO ENTRE OS PERÍMETROS RUA PRES. TANCREDO NEVES ATÉ RUA PRES. COSTA E SILVA – BAIRROS PARAÍSO/ CENTRO/ HOSPITALIDADE. _x000D_
 •	AV. BRASÍLIA ENTRE OS PERÍMETROS RUA PADRE VITÓRIO GALLIANI ATÉ RUA UBALDO FIGUEIRA – BAIRRO NOVA BRASÍLIA _x000D_
 •	AV. ANTONIO NUNES ENTRE OS PERÍMETROS RUA UBALDO FIGUEIRA ATÉ RUA ADALVÁRO CAVALCANTE – BAIRRO NOVA BRASÍLIA _x000D_
 •	AV. PRINCESA ISABEL ENTRE OS PERÍMETROS RUA PRESIDENTE KENNEDY E RUA CLAÚDIO LÚCIO MONTEIRO – BAIRRO HOSPITALIDADE. _x000D_
 •	TV. 20 E TV. 22 ATÉ A RODOVIA PEDRO SALVADOR DINIZ – BAIRROS PROVEDOR II E VILA AMAZONAS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1810/01_-indicacao_alap_-2020-_abrigo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1810/01_-indicacao_alap_-2020-_abrigo.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAPÁ – DEPUTADO KAKÁ BARBOSA, SOLICITANDO ASSINATURA DE CONVÊNIO PARA O ANO DE 2021 COM A ASSOCIAÇÃO ABRIGO PADRE LUIS BRUSADELLI NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1811/01_-indicacao_alap_-2020-_casa_de_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1811/01_-indicacao_alap_-2020-_casa_de_hospitalidade.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAPÁ - DEPUTADO KAKA BARBOSA, A ASSINATURA DE CONVÊNIO PARA O ANO DE 2021 COM A CASA DA HOSPITALIDADE NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1812/01_-indicacao_alap_-2020-_lar_betania.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1812/01_-indicacao_alap_-2020-_lar_betania.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAPÁ – DEPUTADO KAKÁ BARBOSA, SOLICITANDO ASSINATURA DE CONVÊNIO PARA O ANO DE 2021 COM O LAR BETÂNIA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1813/01_-indicacao_leda_sadala.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1813/01_-indicacao_leda_sadala.pdf</t>
   </si>
   <si>
     <t>INDICA A DEPUTADA FEDERAL LEDA SADALA, SOLICITANDO DESTINAÇÃO DE EMENDA PARLAMENTAR PARA A ASSOCIAÇÃO PADRE LUIS BRUSADELLI NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1814/01_-indicacao_alap_-2020-_nossa_familia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1814/01_-indicacao_alap_-2020-_nossa_familia.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DA ASSEMBLEIA LEGISLATIVA DO ESTADO DO AMAPÁ – DEPUTADO KAKÁ BARBOSA, SOLICITANDO ASSINATURA DE CONVÊNIO PARA O ANO DE 2021 COM A ASSOCIAÇÃO NOSSA FAMILIA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_caesa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_caesa.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DA COMPANHIA DE ÁGUAS E ESGOTO DO AMAPÁ - CAESA, AGÊNCIA DE SANTANA, SR. OLENILSON MARQUES, QUE SOLICITA  INFORMAÇÕES SOBRE QUAL O PLANEJAMENTO DESTA UNIDADE PARA O ABASTECIMENTO DE ÁGUA EM NOSSO MUNICÍPIO, NESTE MOMENTO DE PANDEMIA E RACIONAMENTO DE ENERGIA ELÉTRICA EM TODO O ESTADO DO AMAPÁ.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_cdl_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_cdl_santana.pdf</t>
   </si>
   <si>
     <t>INDICA A PRESIDENTA DO CLUBE DE DIRETORES LOJISTAS DE SANTANA – CDL, SRA. ADELAIDE FEITOSA, QUE SEJA FEITA ATRAVÉS DAQUELA ENTIDADE, E QUE A MESMA ENCABECE UMA PROGRAMAÇÃO DE PARCERIA COM O EMPRESARIADO LOCAL, BUSCANDO FAZER A ORNAMENTAÇÃO DE NOSSA CIDADE SANTANA, PARA O EVENTOS COMEMORATIVOS DE NATAL E ANO NOVO.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_tre.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_tre.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE DO TRIBUNAL JUIZ ELEITORAL DO ESTADO DO AMAPÁ, DR. ROMEU ARAÚJO, QUE SEJA FEITO  AS DEVIDAS APURAÇÕES DE CRIMES DE FAKE NEWS PRATICADAS NO DIA DAS ELEIÇÕES E APURAÇÕES ELEITORAIS OCORRIDAS NESTE MUNICÍPIO DE SANTANA, ENVOLVENDO ATÉ DE FORMA DIRETA E CALUNIOSA, O JUIZADO ELEITORAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1183/requerimento_01_colo_03_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1183/requerimento_01_colo_03_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, QUE SEJA FEITO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO, PARA A AVENIDA CASTRO ALVES, TRECHO SITUADO ENTRE AS RUAS, UBALDO FIGUEIRA E ADÁLVARO CAVALCANTE, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1184/requerimento_02_colo_02_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1184/requerimento_02_colo_02_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, QUE SEJA FEITO OS  SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO, PARA A AVENIDA COELHO NETO, TRECHO ENTRE AS RUAS EUCLIDES RODRIGUES E DEODORO DA FONSECA, BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1185/requerimento_03_colo_01_2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1185/requerimento_03_colo_01_2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO, PARA A AVENIDA JOSÉ DE ANCHIETA, TRECHO ENTRE AS RUAS ADÁLVARO CAVALCANTE E PADRE VITÓRIO GALLIANI, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1189/req_01-10-02-20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1189/req_01-10-02-20.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O ASFALTAMENTO COM DRENAGEM EM TODA EXTENSÃO DA TRAVESSA PADRE FÚLVIO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1190/req_02-10-02-20_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1190/req_02-10-02-20_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A REPOSIÇÃO DAS ILUMINARIAS (LÂMPADAS, CABEÇA E BRAÇO), DA TRAVESSA PADRE FÚLVIO (EM TODA SUA EXTENSÃO), NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1191/recapeamento_asfaltico_na_avenida_rio_branco_no_perimetro_urbano_entre_as_ruas_capitao_euclides_rodrigues_e_pedro_salvador_diniz_no_bairro_central.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1191/recapeamento_asfaltico_na_avenida_rio_branco_no_perimetro_urbano_entre_as_ruas_capitao_euclides_rodrigues_e_pedro_salvador_diniz_no_bairro_central.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP, COM A FINALIDADE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA RIO BRANCO NO PERÍMETRO URBANO ENTRE AS RUAS, CAPITÃO EUCLIDES RODRIGUES E PEDRO SALVADOR DINIZ, NO BAIRRO CENTRAL, QUE SE ENCONTRAM COM TRECHOS COMPLETAMENTE INTRAFEGÁVEIS, DESTACANDO TRATAR-SE DE QUESTÃO DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1192/requerer_servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_f_no_bairro_novo_horizonte_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1192/requerer_servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_f_no_bairro_novo_horizonte_.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETÁRIO DA SEMOP, QUE SEJA FEITO  SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA F, NO BAIRRO NOVO HORIZONTE QUE SE ENCONTRAM COM TRECHOS COMPLETAMENTE INTRAFEGÁVEIS.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1193/servicos_de_podagem_de_arvores_no_intorno_do_cemiterio_municipal_de_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1193/servicos_de_podagem_de_arvores_no_intorno_do_cemiterio_municipal_de_santana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETÁRIO DA SEMOP, QUE SEJA FEITO  SERVIÇOS DE PODAGEM DE ÁRVORES NO ENTORNO DO CEMITÉRIO MUNICIPAL DE SANTANA, NA RUA ADÁLVARO CAVALCANTE NO BAIRRO: PROVEDOR I.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1199/requerimento_01_-_campanha.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1199/requerimento_01_-_campanha.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL  DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDURH - CAMPANHA DE CONSCIENTIZAÇÃO E PRESERVAÇÃO AMBIENTAL DOS RIOS  VILA NOVA, ANAUERAPUCU, MATAPI E MATAPI MIRIM.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_02-_coleta.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_02-_coleta.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS  PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITA A COLETA DE LIXO DO BAIRRO AQUAVILLE DUAS VEZES POR SEMANA.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_03-_lixeira.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_03-_lixeira.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚLBICAS E SERVIÇOS URBANOS - SEMOP - UM CONTEINER PARA RECEBER O LIXO DOS MORADORES RIBEIRINHOS DO RIO ANAUERAPUCU.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1205/requerimento_rato_01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1205/requerimento_rato_01.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, SEJAM EXECUTADOS URGENTES SERVIÇOS DE REPOSIÇÃO DE LUMINÁRIAS, NA RUA DE ACESSO AO DISTRITO DO ELESBÃO E MATAPI MIRIM, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1207/requerimento_solicita_os_servicos_terraplanagem_e_recapeamento_asfaltico_na_av._15_de_novembro_12.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1207/requerimento_solicita_os_servicos_terraplanagem_e_recapeamento_asfaltico_na_av._15_de_novembro_12.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS - SEMOIP - SERVIÇOS DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO NA 15 DE NOVEMBRO  ENTRE SALVADOR DINIZ E RUA CLÁUDIO LÚCIO MONTEIRO NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1208/requerimento_solicita_que_facam_a_contratacao_de_profissionais_na_area_da_saude.12.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1208/requerimento_solicita_que_facam_a_contratacao_de_profissionais_na_area_da_saude.12.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE QUE FAÇA A CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DE SAÚDE COM ESPECCIALIDADE EM REUMATOLOGIA, ORTOPEDIA, NEUROPEDIATRIA E UROLOGIA, PARA ATENDER NAS UNIDADES BÁSICAS DE SAÚDE NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1209/recapeamento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1209/recapeamento_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO MUNICIPAL, JUNTAMENTE COM O SECRETÁRIO DE OBRAS - SEMOP - QUE SEJA FEITO SERVIÇO DE RECAPEAMENTO EM RUAS E AVENIDAS DO BAIRRO REMÉDIOS 2, NA AVENIDA MARIA DE OLIVEIRA COLARES ENTRE UBALDO FIGUEIRA E CLÁUDIO LÚCIO MONTEIRO, NETE MUNICIPIO.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1214/requerimento_-_revitalizacao_da_passarela_alameda_nova_uniao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1214/requerimento_-_revitalizacao_da_passarela_alameda_nova_uniao.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO UMA ANÁLISE  DE VIABILIDADE E POSTERIOR EXECUÇÃO DOS SERVIÇOS DE LIMPEZA COM RETIRADA DE ENTULHOS  E  REFORMA NA PASSARELA ALAMEDA B, NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1215/requerimento_-locacao_escola_jocicleia_guimbal.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1215/requerimento_-locacao_escola_jocicleia_guimbal.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA ENCAMINHADO A ESTE GABINETE INFORMAÇÕES E CÓPIAS DO CONTRATO DE LOCAÇÃO DO PRÉDIO ONDE FUNCIONA A ESCOLA MUNICIPAL JOSICLÉIA GUIMBAL COMO TAMBÉM OS COMPROVANTE DE PAGAMENTOS EFETUADOS DO REFERIDO CONTRATO A PARTIR DE SUA VIGÊNCIA.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_01__17.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_01__17.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHO NA AVENIDA RUI BARBOSA, ENTRE A RUA UBALDO FIGUEIRA E RUA ADÁLVARO CAVALCANTE, NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_02_17.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_02_17.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO NA AV. SÃO PAULO, ENTRE A RUA EUCLIDES RODRIGUES E RUA OSVALDO CRUZ, BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_03_17.02.20_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_03_17.02.20_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITA SERVIÇOS DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO NA AV. RIO BRANCO ENTRE A ADÁLVARO CAVALCANTE E RUA OSVALDO CRUZ, NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1223/requerimento_04_17.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1223/requerimento_04_17.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO NA RUA DOM PEDRO I, ENTRE A RUA MACHADO DE ASSIS E RUA CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1225/requerimento_04-_recapeamento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1225/requerimento_04-_recapeamento.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A PAVIMENTAÇÃO DE CALÇADAS DA AV. DOM PEDRO, ENTRE  MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1227/01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1227/01.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A LIMPEZA DE CANAL DA AVENIDA SETE DE SETEMBRO, BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_-_equisicao_arena_remedio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_-_equisicao_arena_remedio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS -SEMOP  QUE SEJA FEITO O ESTUDO DE VIABILIDADE PARA POSTERIOR CONSTRUÇÃO DA ARENA ESPORTIVA NO BAIRRO REMÉDIO 2.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1229/requerimento_-_equisicao_ubs_remedio.docx.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1229/requerimento_-_equisicao_ubs_remedio.docx.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS-SEMOP, QUE SEJA FEITO O ESTUDO DE VIABILIDADE E POSTERIOR IMPLANTAÇÃO DE UMA UBS NO BAIRRO REMÉDIO 2.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1230/req_01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1230/req_01.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇO DE REFORMA DE PASSARELAS EM TODA EXTENSÃO DA AVENIDA JOSÉ DE ANCHIETA NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1231/req._001-20.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1231/req._001-20.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS-SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO, BEM COMO A ILUMINAÇÃO TOTAL DA TRAVESSA PADRE FÚLVIO  SITUADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1232/req_02.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1232/req_02.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA DOM PEDRO I NO PERÍMETRO URBANO ENTRE AS RUAS JOHN KENNEDY E CLÁUDIO LÚCIO MONTEIRO NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1233/req._002-20.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1233/req._002-20.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS-SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO, DA RUA DOS IMIGRANTES, SITUADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_01__19.02.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_01__19.02.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS - SOLICITA A PINTURA DA FAIXA DE PEDESTRE NA AVENIDA SÃO PAULO EM FRENTE A ESCOLA  ESTADUAL SÃO PAULO NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1239/requerimento_02_19.02.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1239/requerimento_02_19.02.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO UM CONTEINER PARA COLETA DE LIXO DOMÉSTICO NA AVENIDA DOM PEDRO I, ESQUINA COM RUA OSVALDO CRUZ NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1241/recapeamento_asfaltico_r._everaldo_vasconcelos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1241/recapeamento_asfaltico_r._everaldo_vasconcelos.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA SETE DE SETEMBRO NO PERÍMETRO QUE COMPREENDE AS RUAS EVERALDO VASCONCELOS E L-10, BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1246/requerimento_04-_pavimentacao_da_sao_joao_apostolo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1246/requerimento_04-_pavimentacao_da_sao_joao_apostolo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO JOÃO APÓSTOLO, INICIANDO PELO BAIRRO PARAÍSO ATE O BAIRRO JARDIM DE DEUS NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1247/requerimento_05-_creche_anauerapu.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1247/requerimento_05-_creche_anauerapu.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA PASSADO AS INFORMAÇÕES SOBRE A CONSTRUÇÃO DA CRECHE DA COMUNIDADE DO ANAUERAPUCÚ.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1248/requerimento_-_revitalizacao_da_passarela_maria_do_socorro_elesbao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1248/requerimento_-_revitalizacao_da_passarela_maria_do_socorro_elesbao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP QUE SEJA FEITO A ANÁLISE DE VIABILIDADE E POSTERIOR EXECUÇÃO DOS SERVIÇOS DE LIMPEZA COM RETIRADA DE ENTULHOS E REFORMA NA PASSARELA MARIA DO SOCORRO , NO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1249/limpeza_de_canal_remedios2_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1249/limpeza_de_canal_remedios2_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP QUE SEJA FEITO A SOLICITAÇÃO DE  LIMPEZA NO CANAL DO BAIRRO REMÉDIOS II.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1252/requerimento_samprev_-_jailson_2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1252/requerimento_samprev_-_jailson_2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA SAMPREV – SANTANA PREVIDÊNCIA, QUE SEJA REPASSADA INFORMAÇÕES QUANTO A COMPOSIÇÃO DA JUNTA MÉDICA PARA AVALIAÇÃO DE LAUDOS DE BENEFICIÁRIOS.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1253/requerimento_samprev_-_jailson_2020_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1253/requerimento_samprev_-_jailson_2020_2.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA SAMPREV – SANTANA PREVIDÊNCIA, QUE SEJA REPASSADA INFORMAÇÕES QUANTO AO NÚMERO DE BENEFICIÁRIOS DA SANTANA PREVIDÊNCIA.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1254/requerimento_samprev_-_jailson_2020_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1254/requerimento_samprev_-_jailson_2020_3.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA SAMPREV – SANTANA PREVIDÊNCIA, QUE SEJA REPASSADA INFORMAÇÕES  QUANTO AO SALDO DO FUNDO DO ANO DE 2019.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1255/requerimento_samprev_03-_jailson_2020__4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1255/requerimento_samprev_03-_jailson_2020__4.pdf</t>
   </si>
   <si>
     <t>REQUER A PRESIDENTE DA SAMPREV – SANTANA PREVIDÊNCIA, QUE SEJA REPASSADA INFORMAÇÕES QUANTO AOS INVESTIMENTOS EFETUADOS PELA GESTÃO ATUAL NA SAMPREV.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1256/iluminacao_av_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1256/iluminacao_av_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA AVENIDA BRASÍLIA ENTRE AS RUAS EUCLIDES RODRIGUES E TRAVESSA MANOEL PEREIRA</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1257/iluminacao_publica_av_stn_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1257/iluminacao_publica_av_stn_.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA AVENIDA SANTANA NO PERÍMETRO URBANO ENTRE AS RUAS PRESIDENTE TANCREDO NEVES E RUA EVERALDO VASCONCELOS NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1258/limpeza_do_canal_do_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1258/limpeza_do_canal_do_paraiso.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE LIMPEZA E DESASSOREAMENTO DE CANAL DO BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1259/requerimento_seme_calendario.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1259/requerimento_seme_calendario.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEME - QUE SEJA ENCAMINHADO O CALENDÁRIO ESCOLAR DO CORRENTE ANO</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>MARCO AURÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1260/requerimento_001-2020_-_ceminterio-limpeza_-_provedor_-_i.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1260/requerimento_001-2020_-_ceminterio-limpeza_-_provedor_-_i.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA E REVITALIZAÇÃO NO CEMITÉRIO MUNICIPAL DE SANTANA, BAIRRO PROVEDOR - I.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1261/requerimento_semop_obras_andamento_de_obras.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1261/requerimento_semop_obras_andamento_de_obras.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA ENCAMINHADO O ANDAMENTO DAS OBRAS EM EXECUÇÃO NO MUNICÍPIO DE SANTANA, ENFATIZANDO O TEATRO MUNICIPAL, ESCOLA AMAZONAS, ARENA DO BAIRRO MUTIRÃO, PRAÇA DA JUVENTUDE, CRECHE DA AV. DAS NAÇÕES, UBS FONTE NOVA E ESCOLA MARIA ILNAH DE SOUZA ALMEIDA</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1262/requerimento_002-2020_-_av_sao_joao_-_paraiso.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1262/requerimento_002-2020_-_av_sao_joao_-_paraiso.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA E REVITALIZAÇÃO NA AV. SÃO JOÃO APÓSTOLO, PARALELO A FERROVIA, ENTRE A ROD. DUCA SERRA E A RUA TANCREDO NEVES, BAIRRO PARAISO - I.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1263/requerimento_003-2020_-_av_sao_joao_-_paraiso.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1263/requerimento_003-2020_-_av_sao_joao_-_paraiso.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO E REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA NA AV. SÃO JOÃO APOSTOLO, PARALELO A FERROVIA, ENTRE A ROD. DUCA SERRA E A RUA TANCREDO NEVES, BAIRRO PARAISO - I.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1264/requerimento_004-2020_-_passarela_na_av_rui_barbosa_-_hospitalidade.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1264/requerimento_004-2020_-_passarela_na_av_rui_barbosa_-_hospitalidade.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO E REVITALIZAÇÃO DA PASSARELA DA AV. RUI BARBOSA, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA, NA TRAVESSA GERÔNIMO DE ALBUQUERQUE ENTRE RUA UBALDO FIGUEIRA E TRAVESSA VICENTE CONRADO, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM E MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES, NA AV. JOSÉ DE ANCHIETA ENTRE RUA EUCLIDES RODRIGUES E RUA PADRE VITÓRIO GALIANE, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1267/requerimento_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1267/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO E DRENAGEM NA RUA JUSCELINO KUBITSHECK DE OLIVEIRA, ENTRE RODOVIA DUCA SERRA E AV. COELHO NETO, BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_4.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA, DRENAGEM, LIMPEZA E RETIRADA DE ENTULHO NA AV. JOÃO MOREIRA, NO BAIRRO DA PIÇARREIRA.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1269/requerimento_juscelino_esc_rotas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1269/requerimento_juscelino_esc_rotas.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A ROTA DOS CARROS COLETORES DE LIXO, OS DIAS DE COLETA DE CADA BAIRRO E LOCAIS EM QUE SE ENCONTRAM OS CONTÊINERES DE LIXO</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1270/requerimento_juscelino_esc_ambiental_03_de_marco.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1270/requerimento_juscelino_esc_ambiental_03_de_marco.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO JUNTO À EMPRESA ESC AMBIENTAL, UMA FISCALIZAÇÃO NA COLETA DE LIXO</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1271/requerimento_casa_de_apoio_ao_ribeirinho_2020_03_de_marco.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1271/requerimento_casa_de_apoio_ao_ribeirinho_2020_03_de_marco.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO A CONSTRUÇÃO DE UMA CASA DE APOIO AO RIBEIRINHO</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_semduh_orla_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_semduh_orla_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDURH - INFORMAÇÕES SOBRE OS TRABALHOS DE DESAPROPRIAÇÃO E ALOCAÇÃO DAS PESSOAS NA ÁREA ONDE SERÁ CONSTRUÍDA A ORLA DE SANTANA</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_seme_aluguel_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_seme_aluguel_2.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE EDUCAÇÃO DE SANTANA - SEME - QUE SEJA ENVIADO OS ENDEREÇOS DOS PONTOS ALUGADOS QUE SERVIRAM COMO ANEXOS AS ESCOLAS DE SANTANA, BEM COMO SEUS RESPECTIVOS CONTRATOS DE LOCAÇÃO INDICANDO OS VALORES DOS MESMOS</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1275/requerimento_semop_coelho_neto_3.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1275/requerimento_semop_coelho_neto_3.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TAPA BURACOS E/OU  RECAPEAMENTO ASFÁLTICO PARA A AVENIDA TANCREDO NEVES E DEODORO DA FONSECA, BAIRRO DO PARAISO, NESTE MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1276/requerimento_semop_padre_vitorio_galiane_4.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1276/requerimento_semop_padre_vitorio_galiane_4.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO PARA A AVENIDA COELHO NETO, TRECHO ENTRE A RUA PADRE VITÓRIO GALLIANE E RUA OSVALDO CRUZ, BAIRRO DO PARAISO.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1278/iluminacao_tancredo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1278/iluminacao_tancredo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS - SEMOP QUE SEJA REALIZADO SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO TRECHO DA RUA PRESIDENTE TANCREDO NEVES ENTRE A RODOVIA DUCA SERRA E AV. SANTANA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1280/requerimento_iluminacao_jardim_de_deus_7.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1280/requerimento_iluminacao_jardim_de_deus_7.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITA MANUTENÇÃO DAS LUMINÁRIAS QUE ATENDE O BAIRRO JARDIM DE DEUS I E II</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_limpeza_jardim_de__deus_8.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_limpeza_jardim_de__deus_8.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO  MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITO LIMPEZA DO BAIRRO JARDIM DE DEUS I E II, ONDE COMPREENDE AV. SÃO JOÃO APÓSTOLO (JARDIM DE DEUS I E II), AV. DA PAZ (JARDIM DE DEUS I)</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_-_lombofaixa_da_rua_d11_vila_amazonas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_-_lombofaixa_da_rua_d11_vila_amazonas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITO SERVIÇO DE INSTALAÇÃO DE UMA LOMBO FAIXA DE PEDESTRE NA RUA  D-11, ENTRE A AVENIDA B-1 E RUA D-3 EM FRENTE À ESCOLA FUNDAÇÃO BRADESCO NO BAIRRO VILA AMAZONAS</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento__solicita_a_pavimentacao_em_bloquete_da_travessa_atlantida.04.03.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento__solicita_a_pavimentacao_em_bloquete_da_travessa_atlantida.04.03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO EM BLOQUETE, DA TRAVESSA ATLÂNTIDA, ENTRE RUA PASTOR SOZINHO E AV. TOCANTINÓPOLIS, NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1286/requerimento_1.reiterar_467.2018_e_469.2018._tv._tocantinopolis_rm_i.04.03.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1286/requerimento_1.reiterar_467.2018_e_469.2018._tv._tocantinopolis_rm_i.04.03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP: _x000D_
 1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 467/2018 DE 28/11/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (REPOSIÇÃO DE LÂMPADAS) NA TRAVESSA TOCANTINÓPOLIS, NO BAIRRO REMÉDIO I. _x000D_
 _x000D_
 2. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 469/2018 DE 04/12/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O SERVIÇO DE REPAROS COM BLOQUETES NO CRUZAMENTO DA TRAVESSA TOCANTINÓPOLIS COM A TRAVESSA 09, NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1287/requerimento_1.reiterar_o_pedido_formulado_por_intermedio_do_requerimento_760.2019.04.03.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1287/requerimento_1.reiterar_o_pedido_formulado_por_intermedio_do_requerimento_760.2019.04.03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP: _x000D_
 1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 760/2019 DE 04/12/19 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI, NA TRAVESSA 5, NO BAIRRO DO REMÉDIO II.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_5.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA OS SERVIÇOS DE TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NAS RUAS EM TORNO DO CANAL DO PARAÍSO, ENTRE AVENIDA SANTANA E AV. BRASÍLIA - BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1289/iluminacao_da_vila_olimpica_04.03.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1289/iluminacao_da_vila_olimpica_04.03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DA SEMOP QUE SEJA FEITA MANUTENÇÃO DO SISTEMA  QUE ATENDE A ILUMINAÇÃO PÚBLICA NA VILA OLÍMPICA DE SANTANA</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_solicita_o_serv._const._passarela_tv.07.04.03.2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_solicita_o_serv._const._passarela_tv.07.04.03.2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO  O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI, NA TRAVESSA 7 E TRAVESSA 8, NO BAIRRO DO REMÉDIO II.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1291/faixa_de_pedestre_santa_lucia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1291/faixa_de_pedestre_santa_lucia.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRÂNSITO DO MUNICÍPIO DE SANTANA (STTRANS), QUE SEJA FEITO A SINALIZAÇÃO VERTICAL COM FAIXA DE PEDESTRE NA RUA UBALDO FIGUEIRA, EM FRENTE AO SUPERMERCADO SANTA LÚCIA.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1292/asfalto_travessa_e_04.03.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1292/asfalto_travessa_e_04.03.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITO RECAPEAMENTO ASFÁLTICO DA TRAVESSA E NO BAIRRO NOVO HORIZONTE</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1293/faixa_de_pedestre_ubaldo_com_colares.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1293/faixa_de_pedestre_ubaldo_com_colares.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRÂNSITO DO MUNICÍPIO DE SANTANA (STTRANS), JOSINEI PEREIRA ALVES, SOLICITANDO A SINALIZAÇÃO VERTICAL COM FAIXA DE PEDESTRE NA RUA UBALDO FIGUEIRA COM AVENIDA MARIA COLARES.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1294/cleidevan.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1294/cleidevan.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA QUE O SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO SR. CLEIDEVAN RIBEIRO LEITE, SEJA CONVOCADO PARA COMPARECER A ESTA CASA DE LEIS, NA SESSÃO ORDINÁRIA REFERENTE AO DIA 10 DE MARÇO DE 2020 AS 19:30 HORAS, COM O INTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NA QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1295/elias.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1295/elias.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA QUE O PROCURADOR GERAL DO MUNICÍPIO DE SANTANA O  SR. ELIAS PINHEIRO MOREIRA NETO, SEJA CONVOCADO PARA COMPARECER A ESTA CASA DE LEIS, NA SESSÃO ORDINÁRIA REFERENTE AO DIA 10 DE MARÇO DE 2020 AS 19:30 HORAS, COM O INTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NA QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1296/doc005.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1296/doc005.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA QUE O SECRETÁRIO MUNICIPAL DA FAZENDA SR. ELCIDES BARROS VALES, SEJA CONVOCADO PARA COMPARECER A ESTA CASA DE LEIS, NA SESSÃO ORDINÁRIA REFERENTE AO DIA 10 DE MARÇO DE 2020 AS 19:30 HORAS, COM O INTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NA QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1299/iluminacao_osvaldo_cruz_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1299/iluminacao_osvaldo_cruz_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A LIMPEZA DE RUA E RETIRADA DE ENTULHO NO PERÍMETRO DA RUA OSVALDO CRUZ NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1300/rio_araguary_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1300/rio_araguary_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE PROVIDENCIE, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSTRUÇÃO DE PASSARELA NO BAIRRO IGARAPÉ DA FORTALEZA NO PERÍMETRO DA TRAVESSA RIO ARAGUARY</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1301/iluminacao_osvaldo_cruz_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1301/iluminacao_osvaldo_cruz_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - COM A FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NO TRECHO DA RUA OSVALDO CRUZ ENTRE A AVENIDA DAS NAÇÕES E AVENIDA SANTANA</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1302/tapa_buraco_na_l8.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1302/tapa_buraco_na_l8.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - UMA AÇÃO DE TAPA BURACO ASFÁLTICO NA RUA L-8, ENTRE OS TRECHOS DA AVENIDA SÃO PAULO COM AV. 7 DE SETEMBRO</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1303/terra_planagem_da_rua_sao_joao_apostolo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1303/terra_planagem_da_rua_sao_joao_apostolo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TERRAPLANAGEM DA RUA SÃO JOÃO APÓSTOLO, INICIANDO PELO BAIRRO PARAÍSO ATÉ O BAIRRO JARDIM DE DEUS NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1305/req_01_predio_para_funcionamento_capsi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1305/req_01_predio_para_funcionamento_capsi.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, SOLICITANDO A CESSÃO DE UM PRÉDIO PARA O FUNCIONAMENTO DO CAPSI - CENTRO DE ATENÇÃO PSICO SOCIAL INFANTO-JUVENIL</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1306/req_02_informacoes_sobre_alunos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1306/req_02_informacoes_sobre_alunos.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE  EDUCAÇÃO INFORMAÇÕES SOBRE O NÚMERO DE ALUNOS ESPECIAIS E CUIDADORES NAS ESCOLAS MUNICIPAIS DE SANTANA</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1307/req_03_eleicao_conselho_da_mulher.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1307/req_03_eleicao_conselho_da_mulher.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE DE AÇÃO SOCIAL DE SANTANA INFORMAÇÕES ACERCA DA ELEIÇÃO DO CONSELHO DA MULHER</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1308/req_4_sttrnas_elesbao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1308/req_4_sttrnas_elesbao.pdf</t>
   </si>
   <si>
     <t>REQUER À SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS - A INSTALAÇÃO DE SINALIZAÇÃO HORIZONTAL E VERTICAL EM FRENTE À ESCOLA MUNICIPAL SARA PIRES DA SILVA NO BAIRRO DO ELESBÃO E UMA EQUIPE DE AGENTE DE TRÂNSITO PARA A FISCALIZAÇÃO E ORIENTAÇÃO DOS CONDUTORES DE VEÍCULOS E PEDESTRES NOS HORÁRIOS DE ENTRADA E SAÍDA DOS ALUNOS</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1311/requerimento_colo_04_2020_coronavirus.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1311/requerimento_colo_04_2020_coronavirus.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA DE SAÚDE DA PREFEITURA MUNICIPAL DE SANTANA, QUE SEJA FEITO A INTENSIFICAÇÃO DOS SERVIÇOS DE FISCALIZAÇÃO SANITÁRIA E ABORDAGEM DE PASSAGEIROS E TRIPULANTES QUE DESEMBARCAM DIARIAMENTE NOS PORTOS DE SANTANA, PORTO DO GREGO, SOUZAMAR, IGARAPÉ DA FORTALEZA E RIO MATAPI.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1312/requerimento_colo_05_2020_av_vasques_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1312/requerimento_colo_05_2020_av_vasques_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DA PREFEITURA MUNICIPAL DE SANTANA, QUE SEJA FEITO OS SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA DA TRAVESSA RAIMUNDO COELHO VASQUES, TRECHO COMPREENDIDO ENTRE AS RUAS UBALDO FIGUEIRA E ADÁLVARO CAVALCANTE, BAIRRO DO PROVEDOR I, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1313/requerimento_colo_05_2020_lixao_elesbao_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1313/requerimento_colo_05_2020_lixao_elesbao_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, NO SENTIDO DE URGENTEMENTE SE COIBIR A FORMAÇÃO DE UMA LIXEIRA PÚBLICA A CÉU ABERTO, NO DISTRITO DO ELESBÃO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_colo_04_2020_coronavirus.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_colo_04_2020_coronavirus.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA AVENIDA MARIA COLARES, ENTRE OS TRECHOS, DAS RUAS EUCLIDES RODRIGUES E MANOEL PEREIRA DA ROCHA DO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1316/requerimento_-2_recapeamento_-_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1316/requerimento_-2_recapeamento_-_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO NA TRAVESSA: NELCIANA VASQUEZ, ENTRE OS TRECHOS, DA AV. COELHO NETO E A RUA UBALDO FIGUEIRA DO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1317/requerimento_-3_recapeamento_-_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1317/requerimento_-3_recapeamento_-_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA RUA ANTONIO NUNES, ENTRE OS TRECHOS, DAS RUAS EUCLIDES RODRIGUES E MANOEL PEREIRA DA ROCHA DO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1318/req_1_constucao_arena_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1318/req_1_constucao_arena_hospitalidade.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A CONSTRUÇÃO DA ARENA ESPORTIVA NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1319/req_2_pav_asfaltica_rua_damiao_da_cruz_barreto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1319/req_2_pav_asfaltica_rua_damiao_da_cruz_barreto.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE RECAPEAMENTO ASFÁLTICO OU TAPA BURACO NA RUA DAMIÃO DA CRUZ BARRETO NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1320/req_3_pav_asfaltica_rua_dos_imigrantes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1320/req_3_pav_asfaltica_rua_dos_imigrantes.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP -  SERVIÇO DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA DOS IMIGRANTES, ENTRE AS AVENIDAS PRINCESA ISABEL E AV. DAS NAÇÕES NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1321/pavimentacao_em_bloquetes_travessa_5_11.03.20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1321/pavimentacao_em_bloquetes_travessa_5_11.03.20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE PAVIMENTAÇÃO EM BLOQUETES, DRENAGEM, MEIO FIO, CALÇADA, MANUTENÇÃO E TROCA DE LÂMPADAS DAS LUMINÁRIAS DA TRAVESSA 5, NO BAIRRO REMÉDIOS II</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1322/recapeamento_asfaltico_na_travessa_antonio_izaias_brandao_no_perimetro_urbano_entre_a_rua_capitao_euclides_rodrigues_e_avenida_walter_lopes_da_cruz_no_bairro_nova_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1322/recapeamento_asfaltico_na_travessa_antonio_izaias_brandao_no_perimetro_urbano_entre_a_rua_capitao_euclides_rodrigues_e_avenida_walter_lopes_da_cruz_no_bairro_nova_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS-SEMOP, QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA TRAVESSA ANTÔNIO IZAIAS BRANDÃO NO PERÍMETRO URBANO ENTRE A RUA CAPITÃO EUCLIDES RODRIGUES E AVENIDA WALTER LOPES DA CRUZ NO BAIRRO: NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1324/travessa_manoel_pereira_da_rocha_no_perimetro_entre_as_ruas_adalvaro_alves_cavalcanti_e_general_ubaldo_figueira_no_bairro_nova_brasilia_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1324/travessa_manoel_pereira_da_rocha_no_perimetro_entre_as_ruas_adalvaro_alves_cavalcanti_e_general_ubaldo_figueira_no_bairro_nova_brasilia_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA REALIZADO OS SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO NA TRAVESSA MANOEL PEREIRA DA ROCHA NO PERÍMETRO ENTRE AS RUAS ADÁLVARO ALVES CAVALCANTE E GENERAL UBALDO FIGUEIRA NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1325/miguel_de_bulhoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1325/miguel_de_bulhoes.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP,  QUE SEJA REALIZADO OS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NO TRECHO DA TRAVESSA MIGUEL DE BULHOES ENTRE A AV. BRASÍLIA E AV. ANTÔNIO LOCALIZADO NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_campanha_da_fraternidade.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_campanha_da_fraternidade.docx</t>
   </si>
   <si>
     <t>REQUER  À MESA DIRETORA, DENTRO DOS TERMOS REGIMENTAIS DESTA CASA, O ESPAÇO DA PLENÁRIA PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA REFERENTE A CAMPANHA DA FRATERNIDADE 2020 QUE TRATA SOBRE O A FRATERNIDADE E VIDA: DOM E COMPROMISSO NO MUNICÍPIO DE SANTANA, ASSIM INFORMO QUE SERÁ NO DIA 04 DE ABRIL DE 2020 ÀS 16HRS.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_semduh_jardim_de_deus.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_semduh_jardim_de_deus.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITACIONAL  - SEMDUH, O SR. IVERALDO QUARESMA UCHÔA, QUE SEJA PROVIDENCIADO O MAPA DAS DELIMITAÇÕES DO BAIRRO JARDIM DE DEUS, BEM COMO OS CROQUIS E O GEORREFERENCIAMENTO DE TODO O BAIRRO JARDIM DE DEUS I E II. _x000D_
 REQUE-SE  AINDA TITULARIDADE DAS TERRAS QUE FAZEM DELIMITAÇÕES COM O BAIRRO E OS LIMITES GERAIS DA LIXEIRA PUBLICA DE SANTANA.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1329/requerimento_no_solicitando_limpeza_e_retirada_de_entulho_picarreira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1329/requerimento_no_solicitando_limpeza_e_retirada_de_entulho_picarreira.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHO, NO RAMAL DO DELTA, BAIRRO PIÇARREIRA AO LADO DA UBS PIÇARREIRA E CRECHE.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1330/requerimento_no_solicitando_servicos_feira_do_nova_brasilia_-_bairro_delta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1330/requerimento_no_solicitando_servicos_feira_do_nova_brasilia_-_bairro_delta.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA E RETIRADA DE LIXO ORGÂNICO E ENTULHOS, AO REDOR DA FEIRA DO BAIRRO NOVA BRASÍLIA, PRÓXIMO AO TERMINAL RODOVIÁRIO – BAIRRO NOVA BRASÍLIA E A MANUTENÇÃO DAS LUMINÁRIAS PÚBLICAS, DA FEIRA E TERMINAL RODOVIÁRIO, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_no_solicitando_servicos_para_o_bairro_delta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_no_solicitando_servicos_para_o_bairro_delta.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS:_x000D_
 1.	DE MANUTENÇÃO DAS LUMINÁRIAS PÚBLICAS (TROCA DE LÂMPADAS COM PROTEÇÃO REFORÇADA, INSTALAÇÃO DE BRAÇOS E CABEÇAS METÁLICAS), NO PERÍMETRO DA AV. SANTANA ATÉ A PONTE DO MATAPI – MIRIM;_x000D_
 2.	A TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA OU EM BLOCOS, NO RAMAL SÃO CAMILO, BAIRRO DO DELTA;_x000D_
 3.	UM CONTAINER PARA O RAMAL SÃO CAMILO, NO BAIRRO DO DELTA.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1332/parque_das_laranjeiras.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1332/parque_das_laranjeiras.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS -SEMOP, QUE SEJA FEITO O SERVIÇO ASFÁLTICO  PARA A RUA DAS ACÁCIAS, BAIRRO PARQUE DAS LARANJEIRAS , NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1333/limpeza_15_de_novembero.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1333/limpeza_15_de_novembero.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP, QUE SEJAM REALIZADOS OS SERVIÇOS DE   LIMPEZA DE RUA, E RETIRADA DE ENTULHO NO PERÍMETRO DA AV 15 DE NOVEMBRO ENTRE A RUAS EUCLIDES RODRIGUES E OSVALDO CRUZ NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1334/req_recapeamento_manoel_pereira_da_rocha.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1334/req_recapeamento_manoel_pereira_da_rocha.pdf</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O RECAPEAMENTO ASFÁLTICO DA RUA MANOEL PEREIRA DA ROCHA ENTRE OS TRECHOS DA AVENIDA COELHO NETO E A RUA UBALDO FIGUEIRA DO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1335/limpeza_acquaville_07_e_08.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1335/limpeza_acquaville_07_e_08.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA DE RUA, E RETIRADA DE ENTULHO NO PERÍMETRO DA QUADRA 65 ENTRE OS LOTES 07 E 08 NO BAIRRO ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1336/req_recapeamento_avenida_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1336/req_recapeamento_avenida_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - RECAPEAMENTO ASFÁLTICO DA AVENIDA BRASÍLIA ENTRE AS RUAS PADRE VITÓRIO GALIANE E PRESIDENTE KENNEDY DO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1337/recapeamento_hospitalidade_rio_b.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1337/recapeamento_hospitalidade_rio_b.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO OS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NO TRECHO AV. RIO BRANCO, ENTRE A PRESIDENTE KENNEDY E COSTA E SILVA, LOCALIZADO NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1338/recapeamento_provedor_02_tv_08.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1338/recapeamento_provedor_02_tv_08.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO OS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NO TRECHO DA AVENIDA 08, LOCALIZADO NO BAIRRO PROVEDOR 02.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_passarelas_remedios_2_travessa_8.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_passarelas_remedios_2_travessa_8.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSTRUÇÃO DE PASSARELA NO BAIRRO REMEDIOS 2, NO PERÍMETRO DA TRAVESSA 8.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1340/req_recapeamento_antonio_izaias.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1340/req_recapeamento_antonio_izaias.pdf</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - RECAPEAMENTO ASFÁLTICO DA TRAVESSA ANTONIO IZAIAS ENTRE A TRAVESSA MANOEL PEREIRA DA ROCHA E RUA EUCLIDES RODRIGUES DO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_reparos_de_iluminacao_bairro_nova_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_reparos_de_iluminacao_bairro_nova_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP -  REPAROS  NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA AVENIDAS E RUAS DO BAIRRO NOVA BRASÍLIA: PADRE VITÓRIO GALLIANE, TRAVESSA ANTÔNIO IZAÍAS, MANOEL PEREIRA DA ROCHA, MANOEL COLARES, NELCIANA VASQUES  E ANTÔNIO NUNES, DESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1342/req_terrplagem_e_pav_ramal_do_cobra.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1342/req_terrplagem_e_pav_ramal_do_cobra.docx</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA PARA O BAIRRO RAMAL DO COBRA LOCALIZADO NO DISTRITO DO ANAUERAPUCU NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1343/limpeza_rua_l7.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1343/limpeza_rua_l7.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO OS SERVIÇOS DE ROÇAGEM E LIMPEZA EM TODA EXTENSÃO DA RUA L7, NO PERÍMETRO QUE COMPREENDE AS AVENIDAS SANTANA E SETE DE SETEMBRO, BAIRRO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1344/limpeza_rua_tulipas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1344/limpeza_rua_tulipas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO OS SERVIÇOS DE ROÇAGEM E LIMPEZA EM TODA EXTENSÃO DAS RUAS AÇUCENA E TULIPAS, BAIRRO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1347/requerimento_sttrans_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1347/requerimento_sttrans_1.pdf</t>
   </si>
   <si>
     <t>REQUER À SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS - QUE SEJA FEITA A PINTURA DA FAIXA DE PEDESTRE NO TRECHO DA AVENIDA DAS NAÇÕES COM AVENIDA EUCLIDES RODRIGUES, BAIRRO PARAISO, NESTE MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1348/recapeamento_coelho_neto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1348/recapeamento_coelho_neto.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NO TRECHO DA AVENIDA COELHO NETO ENTRE RUA UBALDO FIGUEIRA E RUA ADÁLVARO CAVALCANTE, LOCALIZADO NO BAIRRO CENTRAL</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1349/9-_requerimento_-_11_reparos_de_iluminacao_bairro_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1349/9-_requerimento_-_11_reparos_de_iluminacao_bairro_paraiso.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DAS AVENIDAS E RUAS DO BAIRRO PARAISO: EMÍLIO GARRASTAZU MÉDICI, JUSCELINO KUBSTCHEK, COELHO NETO E DOM PEDRO</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1350/7-_requerimento_-_9_reparos_de_iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1350/7-_requerimento_-_9_reparos_de_iluminacao.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA AVENIDA COELHO NETO LOCALIZADA NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1351/requerimento_-_recapeamento_jk.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1351/requerimento_-_recapeamento_jk.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - RECAPEAMENTO ASFÁLTICO COM DRENAGEM DA RUA JUSCELINO KUBISTCHEK, ENTRE AS AVENIDAS PRINCESA ISABEL E COELHO NETO , BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1352/requerimento_-_7_recapeamento_emilio_medici.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1352/requerimento_-_7_recapeamento_emilio_medici.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - RECAPEAMENTO ASFÁLTICO COM DRENAGEM DA RUA EMÍLIO GARRASTAZU MÉDICI, ENTRE AS AVENIDAS PRINCESA ISABEL E COELHO NETO, BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1356/req_reducao_da_verba_indenizatoria-pdf.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1356/req_reducao_da_verba_indenizatoria-pdf.pdf</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA QUE SE COLOQUE EM VOTAÇÃO PROJETO DE RESOLUÇÃO PARA APROVAR A REDUÇÃO DE 50% DA VERBA INDENIZATÓRIA DOS VEREADORES DA CÂMARA MUNICIPAL DE SANTANA, NO PERÍODO EM QUE DURAR O DECRETO ESTADUAL E MUNICIPAL QUE TRATAM DA QUARENTENA E DO ISOLAMENTO SOCIAL EM RELAÇÃO À PANDEMIA DO CORONA VÍRUS (COVID-19), NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1357/req_criterios_adotados_pela_secretaria_de_assistencia_social_1o_de_abril.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1357/req_criterios_adotados_pela_secretaria_de_assistencia_social_1o_de_abril.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL AS SEGUINTES INFORMAÇÕES: 1) QUAIS OS CRITÉRIOS QUE ESTÃO SENDO ADOTADOS PARA SELECIONAR E ATENDER AS FAMÍLIAS QUE NECESSITAM DE ALIMENTOS; 2) SE HÁ CADASTRO DESSAS FAMÍLIAS QUE ESTÃO SENDO ATENDIDAS APÓS O RECEBIMENTO DA DOAÇÃO; 3) QUANTOS SERVIDORES ESTÃO ENVOLVIDOS NAS DOAÇÕES DE ALIMENTOS E DISCRIMINAR OS NOMES DOS REFERIDOS SERVIDORES; 4) QUAIS TELEFONES ESTÃO SENDO UTILIZADOS PARA O ATENDIMENTO DAS FAMÍLIAS.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1358/req__quanto_a_condicoes_sanitarias_equipamentos_epi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1358/req__quanto_a_condicoes_sanitarias_equipamentos_epi.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE SAÚDE - SEMSA - PROVIDÊNCIAS QUANTO ÀS CONDIÇÕES SANITÁRIAS, EQUIPAMENTOS DE EPI'S, CAPACIDADE DE ATENDIMENTO NA POLICLÍNICA MARIA TADEU, LOCAL DE REFERÊNCIA PARA ATENDIMENTO DE CASOS SUSPEITOS DE DE COVID-19</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1360/recapeamento_asfaltico_r._15_de_novembro_entre_machado_de_assis_e_jose_de_anchieta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1360/recapeamento_asfaltico_r._15_de_novembro_entre_machado_de_assis_e_jose_de_anchieta.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO QUE COMPREENDE AS RUAS MACHADO DE ASSIS E JOSÉ DE ANCHIETA, BAIRRO ÁREA PORTUÁRIA</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1363/req_1_compra_de_alimentos_e_distribuicao_aos_produtores.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1363/req_1_compra_de_alimentos_e_distribuicao_aos_produtores.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE A COMPRA DE ALIMENTOS PROVENIENTES DO CULTIVO DA TERRA COM INTUITO DE DISTRIBUI-LOS ÀS FAMÍLIAS SANTANENSES, SEJAM REALIZADAS JUNTO AOS PRODUTORES LOCAIS ADMINISTRADOS POR GRUPOS FAMILIARES (AGRICULTURA FAMILIAR).</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1364/req_2_compra_de_alimentos_e_material_para_higiene.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1364/req_2_compra_de_alimentos_e_material_para_higiene.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE A  COMPRA DE ALIMENTOS E DE MATERIAL DE HIGIENE, COM INTUITO DE DISTRIBUI-LOS ÀS FAMILIAS_x000D_
 SANTANESNSES, SEJAM REALIZADAS NOS PEQUENOS COMERCIOS DE CADA BAIRRO OU LOCALIDADE ONDE OS ATENDIDOS RESIDAM.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1365/req_3_reestruturacao_de_escola.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1365/req_3_reestruturacao_de_escola.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL REESTRUTURAÇÃO DA REDE ELÉTRICA DA ESCOLA MUNICIPAL GENTILA ANSELMO NOBRE, NO BAIRRO FONTE NOVA, ATRAVÉS DA AQUISIÇÃO DE UM NOVO TRANSFORMADOR PARA SUPORTAR A CARGA PROVOCADA PELAS CENTRAIS DE AR, DENTRO DAS SALAS DE AULA.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1369/requerimento_criterios_do_cad_unico.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1369/requerimento_criterios_do_cad_unico.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DA SEMASC INFORMAÇÕES DE PROVIDÊNCIAS TOMADAS EM FAVOR DA NOSSA POPULAÇÃO QUE ATENDE AOS CRITÉRIOS DO CAD ÚNICO E EM SITUAÇÃO DE VULNERABILIDADE SOCIAL CONSIDERANDO O COLAPSO SOCIAL E SUAS TRISTES CONSEQUÊNCIAS EM RAZÃO DO COVID 19.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1371/06-05-2020-req2_reparos_iluminacao_e_remocao_de_lixeira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1371/06-05-2020-req2_reparos_iluminacao_e_remocao_de_lixeira.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA, INCLUINDO REPOSIÇÃO DE LÂMPADAS NA AVENIDA CASTRO ALVES, TRECHO ENTRE RUA TANCREDO NEVES E A RUA EUCLIDES RODRIGUES, NO BAIRRO PARAÍSO; REQUER TAMBÉM A REMOÇÃO DE LIXEIRA A CÉU ABERTO E DEPÓSITO CLANDESTINO DE ENTULHOS NA RUA OSVALDO CRUZ TRECHO ENTRE A AVENIDA SANTANA E A AVENIDA CASTRO ALVES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1372/06-05-2020-req3_reirera_requerimento_e_solicita_reparos__na_trv_tocantinopolis.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1372/06-05-2020-req3_reirera_requerimento_e_solicita_reparos__na_trv_tocantinopolis.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REITERAR REQUERIMENTO Nº 649/2018 de 04/12/2018 SOLICITANDO REPAROS COM BLOQUETES NA TRAVESSA TOCANTINÓPOLIS, TRECHO DO CRUZAMENTO COM A TRAVESSA 9, NO BAIRRO REMÉDIOS I; REQUER TAMBÉM REPAROS NA ILUMINAÇÃO PÚBLICA, INCLUINDO REPOSIÇÃO DE LÂMPADAS NO CRUZAMENTO ENTRE A TRAVESSA 09 E A TRAVESSA TOCANTINÓPOLIS, NO BAIRRO REMÉDIOS I.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1373/06-05-2020-req1_construcao_de_cemiterio_em_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1373/06-05-2020-req1_construcao_de_cemiterio_em_santana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, NO PRAZO DE 60 DIAS, APRESENTE ESTUDO DE VIABILIDADE, COM INDICAÇÃO DE ÁREA EM TERRITÓRIO SANTANENSE, PARA CONSTRUÇÃO DE UM CEMITÉRIO NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1375/req_convocacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1375/req_convocacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE SAÚDE, A SENHORA MAYRA CARVALHO, NA SESSÃO ORDINÁRIA VIRTUAL DO DIA 14 DE MAIO DE 2020, DESTA CASA DE LEIS, ATRAVÉS DE VIDEOCONFERÊNCIA, COM O INTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NO QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1376/requerimento_135_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1376/requerimento_135_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA PEDIDO DE AFASTAMENTO IMEDIATO DE TODOS OS MEMBROS QUE COMPÕEM COMISSÃO DE LICITAÇÃO -CPL - QUE ESTÃO À FRENTE DAS LICITAÇÕES DE TODOS OS SERVIÇOS DE COMBATE AO CORONAVIRUS, CONSIDERANDO: A)QUE A MANUTENÇÃO DOS MESMOS SE MOSTRA INCONVENIENTE, DIANTE DAS GRAVES DENÚNCIAS TRAZIDAS NA OPERAÇÃO "EXPURGO" DA POLÍCIA FEDERAL; B) QUE O AFASTAMENTO DOS MESMOS SE FAZ NECESSÁRIO PARA GARANTIR EFETIVIDADE DO INQUÉRITO POLICIAL EM CURSO; C) PARA POSSIBILITAR A NECESSÁRIA NORMALIDADE DA PASTA PARA RETOMADA DAS URGENTES MEDIDAS NO COMBATE AO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_136_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_136_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA O PEDIDO DE AFASTAMENTO IMEDIATO DA SECRETÁRIA MUNICIPAL DE SAÚDE, SENHORA MAIRA NASCIMENTO DE CARVALHO, CONSIDERANDO: A) QUE SUA MANUTENÇÃO A FRENTE DA REFERIDA PASTA SE MOSTRA INCONVENIENTE DIENTE DAS GRAVES DENÚNCIAS TRAZIDAS NA OPERAÇÃO "EXPURGO" DA POLÍCIA FEDERAL; B) QUE SEU AFASTAMENTO SE MOSTRA NECESSÁRIO PARA GARANTIR EFETIVIDADE DO INQUÉRITO POLICIAL EM CURSO; C) PARA POSSIBILITAR A NECESSÁRIA NORMALIDADE DA PASTA PARA RETOMADA DAS URGENTES MEDIDAS NO COMBATE AO CORONAVÍRUS.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1378/req._137.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1378/req._137.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA A CONVOCAÇÃO DO PRESIDENTE DA COMISSÃO DE LICITAÇÃO - CPL/PMS - SENHOR BIRACY DE JESUS GUIMARÃES, NA SESSÃO ORDINÁRIA VIRTUAL DO DIA 14 DE MAIO DO ANO DE 2020, DESTA CASA DE LEIS, ATRAVES DE VIDEOCONFERÊNCIA, COM OINTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NA QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1379/req._138.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1379/req._138.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA A CONVOCAÇÃO DA COORDENADORA DA CENTRAL DE LICITAÇÃO, A SENHORA KÁTIA BAHIA, NA SESSÃO ORDINÁRIA VIRTUAL DO DIA 14 DE MAIO DE 2020, DESTA CASA DE LEIS, ATRAVÉS DE VIDEOCONFERÊNCIA, COM O INTUITO DE PRESTAR ESCLARECIMENTOS NO QUE CONCERNE A PASTA NA QUAL É DE SUA RESPONSABILIDADE.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_descentralizacao_do_centro_covid_19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_descentralizacao_do_centro_covid_19.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, COM CÓPIAS À SECRETÁRIA MUNICIPAL DE SAÚDE, SOLICITANDO DESCENTRALIZAÇÃO DO CENTRO DE ATENDIMENTO AOS PACIENTES SUSPEITOS E NO COMBATE À DISSEMINAÇÃO DO VÍRUS COVID-19, NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1383/05-18-2020-req1_atendimento_no_paraiso_no_maria_tadeu.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1383/05-18-2020-req1_atendimento_no_paraiso_no_maria_tadeu.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA - O RETORNO DO ATENDIMENTO MÉDICO ESPECIALIZADO AOS PACIENTES DA POLICLÍNICA MARIA TADEU QUE ESTÃO SENDO TEMPORARIAMENTE ATENDIDOS NA ESCOLA MUNICIPAL PADRE ÂNGELO BIRAGHI</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1384/05-18-2020-req2_regularizacao_do_servico_de_coleta_de_lixo_anauerapucu.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1384/05-18-2020-req2_regularizacao_do_servico_de_coleta_de_lixo_anauerapucu.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A REGULARIZAÇÃO DO SERVIÇO DE COLETA DE LIXO (RESÍDUOS SÓLIDOS DOMÉSTICOS) NO DISTRITO DE ANAUERAPUCU.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1385/05-18-2020-req3_manutencao_de_luminarias_no_cemiterio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1385/05-18-2020-req3_manutencao_de_luminarias_no_cemiterio.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (LUMINÁRIAS E LÂMPADAS) DO CEMITÉRIO MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1386/solicita_informacoes_a_semsa_seme.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1386/solicita_informacoes_a_semsa_seme.pdf</t>
   </si>
   <si>
     <t>REQUER:  AO PREFEITO MUNICIPAL  E AOS SECRETÁRIOS DA SEMSA, SEME E SEMASC AS SEGUINTES INFORMAÇÕES: A) A CRIAÇÃO IMEDIATA DE UMA EQUIPE TÉCNICA ESPECÍFICA PARA ALIMENTAR O PORTAL DA TRANSPARÊNCIA MUNICIPAL, ESPECIALMENTE O CAMPO DENOMINADO COVID-19; B) A CRIAÇÃO IMEDIATA DE UMA OUVIDORIA MUNICIPAL, ESPECÍFICA PARA RECEBER RECLAMAÇÕES A DIRIMIR DÚVIDAS LIGADAS AO TEMA DO COVID 19 NO MUNICÍPIO DE SANTANA; C) A DISPONIBILIZAÇÃO NO PRAZO LEGAL DE TODAS AS RECEITAS RECEBIDAS PELA SECRETARIA DE SAÚDE E VALORES PAGOS DE 1º DE JANEIRO DE 2020 ATÉ A PRESENTE DATA, ESPECIALMENTE OS CONTRATOS PRÓPRIOS DA POLÍTICA DE COMBATE AO COVID 19; D)  RELATÓRIO ACERCA DOS PROFISSIONAIS DA SAÚDE ( MÉDICOS, INFECTOLOGISTAS, ESPECIALISTAS DE CONTINGÊNCIA AO COVID 19) QUE FORAM OU NÃO CONTRATADOS, OS CRITÉRIOS UTILIZADOS PARA A MONTAGEM DA EQUIPE TÉCNICA, BEM COMO SE TAIS CONTRATAÇÕES ESTÃO DE ACORDO COM O PLANO DE CONTINGÊNCIA MUNICIPAL DE COMBATE AO COVID 19; E) RELATÓRIO  SOBRE OS CONVÊNIOS CELEBRADOS, PARCERIA PÚBLICO PRIVADA E RESPECTIVAS CONTRIBUIÇÕES SOCIAIS, DESTINADAS AO COMBATE DO COVID 19; F) RELATÓRIO SOBRE A DISTRIBUIÇÃO DE CESTAS BÁSICAS, INFORMANDO OS CRITÉRIOS UTILIZADOS PARA SUA ELABORAÇÃO, COM DETALHAMENTO DO NÚMERO DE ITENS NA CESTA, MÉDIA DE ALIMENTANDO A SER ATENDIDO POR CADA CESTA E POR QUAL PERÍODO/DIAS ESTIMADO, ESPECIFICAÇÃO TÉCNICA DE SEUS VALORES NUTRICIONAIS E PROTEICOS; G)  RELATÓRIO (LISTANDO QUANTITATIVO E NOMES) DOS BENEFICIADOS COM CESTAS, TENDO EM VISTA QUE O PLANO DE CONTINGÊNCIA ABARCA UM GRANDE NÚMERO DE PESSOAS (DESEMPREGADOS, PESSOAS EM SITUAÇÃO DE RUA E DESVALIDOS) E NÃO SÓ AQUELES CONTAMINADOS PELO COVID 19; H) RELATÓRIO INFORMANDO SOBRE A DISTRIBUIÇÃO DA MERENDA ESCOLAR E DO FORNECIMENTO DOS KITS A COMUNIDADE ESCOLAR; I)  CÓPIA INTEGRAL DO PROCESSO LICITATÓRIO CONTRATO Nº 036/2018 – SEMSA/CCCON/PMS; J) CÓPIA DO PROCESSO LICITATÓRIO Nº 0602/2020, QUE RESULTOU NO EXTRATO DE RESULTADO DE DISPENSA DE LICITAÇÃO 012/2020, PUBLICADO NO DIÁRIO OFICIAL DO MUNICÍPIO (DOM 906), EM 17 DE ABRIL DE 2020; K) CÓPIA DO PROCESSO LICITATÓRIO Nº 0606/2020, QUE RESULTOU NO EXTRATO DE RESULTADO DE DISPENSA DE LICITAÇÃO 013/2020, PUBLICADO NO DIÁRIO OFICIAL DO MUNICÍPIO (DOM 906), EM 17 DE ABRIL DE 2020; L) CÓPIA DO PROCESSO LICITATÓRIO Nº 0604/2020, QUE RESULTOU NO EXTRATO DE RESULTADO DE DISPENSA DE LICITAÇÃO 014/2020, PUBLICADO NO DIÁRIO OFICIAL DO MUNICÍPIO (DOM 906), EM 17 DE ABRIL DE 2020; M) CÓPIA DO PROCESSO LICITATÓRIO Nº 0600/2020, QUE RESULTOU NO EXTRATO DE RESULTADO DE DISPENSA DE LICITAÇÃO 015/2020, PUBLICADO NO DIÁRIO OFICIAL DO MUNICÍPIO (DOM 906), EM 17 DE ABRIL DE 2020; N) CÓPIA DO PROCESSO LICITATÓRIO Nº 18001.04.29.2020, QUE RESULTOU NO EXTRATO DE RESULTADO DE DISPENSA DE LICITAÇÃO 04/2020, PUBLICADO NO DIÁRIO OFICIAL DO ESTADO (DOE 7.154) EM 29 DE ABRIL DE 2020;</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_de_convocacao_da_celiane_req_144.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_de_convocacao_da_celiane_req_144.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DA SERVIDORA MUNICIPAL SENHORA CELIANE DA GAMA MORAES, COORDENADORA ADMINISTRATIVO E FINANCEIRO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA OS FINS DE PRESTAR ESCLARECIMENTOS A RESPEITO DA CONTRATAÇÃO DE SERVIÇOS E AQUISIÇÕES DE INSUMOS RELACIONADOS À PROCEDIMENTOS PROMOVIDOS PELA PREFEITURA MUNICIPAL DE SANTANA E DEFLAGRADOS SOB JUSTIFICATIVA DA SITUAÇÃO DE CALAMIDADE PÚBLICA DECRETADA EM RAZÃO DA PANDEMIA DO NOVO CORONAVÍRUS (COVID 19), ESPECIFICAMENTE OS PROCEDIMENTOS QUE FORAM NOTICIADOS COMO SENDO OBJETO DE PROCESSO FRAUDULENTO E DIRECIONADOS À EMPRESÁRIO LOCAL, ASSIM COMO, OS QUE FORAM ALVO DA OPERAÇÃO DA POLICIA FEDERAL DENOMINADA “EXPURGO”, DEVENDO ESCLARECER DE FORMA DETALHADA, O QUE SABE SOBRE TAIS FATOS, QUAIS OS MECANISMOS ADOTADOS NO ÂMBITO DE SUA COORDENADORIA EM RAZÃO DAS SITUAÇÕES DE IRREGULARIDADES NOTICIADAS, NOTADAMENTE QUE MEDIDAS FORAM IMPLEMENTADAS PARA APURAÇÃO DE TAIS SITUAÇÕES, A IDENTIFICAÇÃO DE SERVIDORES RESPONSÁVEIS E/OU ENVOLVIDOS, SE FORAM INSTAURADOS PROCEDIMENTOS APURATÓRIOS E SE HOUVE COMUNICAÇÃO DOS FATOS AOS ÓRGÃOS DE CONTROLE DO PODER EXECUTIVO (CORREGEDORIA, CONTROLADORIA, PROCURADORIA, ETC.) OU AUTORIDADES PÚBLICAS DE FISCALIZÇÃO E/OU POLICIAIS (MINISTÉRIO PÚBLICO, POLÍCIA FEDERAL, POLÍCIA CIVIL).</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1393/requerimento_de_convocacao_da_ellem_-_departamento_adm-financeira_da_semsa_req_145.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1393/requerimento_de_convocacao_da_ellem_-_departamento_adm-financeira_da_semsa_req_145.pdf</t>
   </si>
   <si>
     <t>A CONVOCAÇÃO DA SERVIDORA MUNICIPAL SENHORA ELLEM KATIUCE BRAGA DE OLIVEIRA, CHEFE DO DEPARTAMENTO DE ADMINISTRAÇÃO DA SECRETARIA MUNICIPAL DE SAÚDE, PARA OS FINS DE PRESTAR ESCLARECIMENTOS A RESPEITO DA CONTRATAÇÃO DE SERVIÇOS E AQUISIÇÕES DE INSUMOS RELACIONADOS À PROCEDIMENTOS PROMOVIDOS PELA PREFEITURA MUNICIPAL DE SANTANA E DEFLAGRADOS SOB JUSTIFICATIVA DA SITUAÇÃO DE CALAMIDADE PÚBLICA DECRETADA EM RAZÃO DA PANDEMIA DO NOVO CORONAVÍRUS (COVID 19), ESPECIFICAMENTE OS PROCEDIMENTOS QUE FORAM NOTICIADOS COMO SENDO OBJETO DE PROCESSO FRAUDULENTO E DIRECIONADOS À EMPRESÁRIO LOCAL, ASSIM COMO, OS QUE FORAM ALVO DA OPERAÇÃO DA POLICIA FEDERAL DENOMINADA “EXPURGO”, DEVENDO ESCLARECER DE FORMA DETALHADA, O QUE SABE SOBRE TAIS FATOS, QUAIS OS MECANISMOS ADOTADOS NO ÂMBITO DE SUA COORDENADORIA EM RAZÃO DAS SITUAÇÕES DE IRREGULARIDADES NOTICIADAS, NOTADAMENTE QUE MEDIDAS FORAM IMPLEMENTADAS PARA APURAÇÃO DE TAIS SITUAÇÕES, A IDENTIFICAÇÃO DE SERVIDORES RESPONSÁVEIS E/OU ENVOLVIDOS, SE FORAM INSTAURADOS PROCEDIMENTOS APURATÓRIOS E SE HOUVE COMUNICAÇÃO DOS FATOS AOS ÓRGÃOS DE CONTROLE DO PODER EXECUTIVO (CORREGEDORIA, CONTROLADORIA, PROCURADORIA, ETC.) OU AUTORIDADES PÚBLICAS DE FISCALIZÇÃO E/OU POLICIAIS (MINISTÉRIO PÚBLICO, POLÍCIA FEDERAL, POLÍCIA CIVIL)._x000D_
 Palácio</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1394/requerimento_de_convocacao_de_rodolfo_-_controlador_geral_req_146.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1394/requerimento_de_convocacao_de_rodolfo_-_controlador_geral_req_146.pdf</t>
   </si>
   <si>
     <t>A CONVOCAÇÃO DO SERVIDOR MUNICIPAL SENHOR RODOLFO FERNANDO PINHEIRO DA SILVA, CONTROLADOR GERAL DO MUNICÍPIO DE SANTANA, PARA OS FINS DE PRESTAR ESCLARECIMENTOS A RESPEITO DA CONTRATAÇÃO DE SERVIÇOS E AQUISIÇÕES DE INSUMOS RELACIONADOS À PROCEDIMENTOS PROMOVIDOS PELA PREFEITURA MUNICIPAL DE SANTANA E DEFLAGRADOS SOB JUSTIFICATIVA DA SITUAÇÃO DE CALAMIDADE PÚBLICA DECRETADA EM RAZÃO DA PANDEMIA DO NOVO CORONAVÍRUS (COVID 19), ESPECIFICAMENTE OS PROCEDIMENTOS QUE FORAM NOTICIADOS COMO SENDO OBJETO DE PROCESSO FRAUDULENTO E DIRECIONADOS À EMPRESÁRIO LOCAL, ASSIM COMO, OS QUE FORAM ALVO DA OPERAÇÃO DA POLICIA FEDERAL DENOMINADA “EXPURGO”, DEVENDO ESCLARECER DE FORMA DETALHADA, QUAIS OS MECANISMOS ADOTADOS NO ÂMBITO DA CONTROLADORIA GERAL DO MUNICÍPIO EM RAZÃO DAS SITUAÇÕES DE IRREGULARIDADES NOTICIADAS, NOTADAMENTE QUE MEDIDAS FORAM IMPLEMENTADAS PARA APURAÇÃO DE TAIS SITUAÇÕES, A IDENTIFICAÇÃO DE SERVIDORES RESPONSÁVEIS E/OU ENVOLVIDOS, SE FORAM INSTAURADOS PROCEDIMENTOS APURATÓRIOS E SE HOUVE COMUNICAÇÃO DOS FATOS ÀS AUTORIDADES PÚBLICAS DE CONTROLE E FISCALIZAÇÃO (MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS, CÂMARA MUNICIPAL, ETC) OU AUTORIDADES POLICIAIS.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1395/05-18-2020-req4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1395/05-18-2020-req4.pdf</t>
   </si>
   <si>
     <t>REQUER  AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS -SEMOP - MANUTENÇÃO NO MURO LATERAL DA ESCOLA MUNICIPAL PADRE ÂNGELO BIRAGHI, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1396/05-18-2020-req5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1396/05-18-2020-req5.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A  LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA AO LADO DA UBS DR. IACY ALCANTARA, NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1397/05-18-2020-req6.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1397/05-18-2020-req6.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP:  1. INFORMAÇÕES GERAIS SOBRE A EMPRESA_x000D_
 VENCEDORA DO CERTAME DE LICITAÇÃO REFERENTE À OBRA DE REFORMA DA PRAÇA PÚBLICA LOCALIZADA NO BAIRRO MUTIRÃO DO PARAÍSO;_x000D_
 2. RETORNO IMEDIATO DA OBRA DE REFORMA DA PRAÇA PÚBLICA, BEM COMO INFORMAÇÕES CONTENDO A JUSTIFICATIVA PELA PARALISAÇÃO DA REFERIDA OBRA LOCALIZADA NO BAIRRO MUTIRÃO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1398/requerimento_-_14_solicitacao_de_mascaras.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1398/requerimento_-_14_solicitacao_de_mascaras.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSA - QUE FAÇA USO DE VALORES FINANCEIROS DESTINADO NA PREVENÇÃO DO COVID-19 PARA CONFECÇÃO E DOAÇÃO DE MASCARAS PARA A POPULAÇÃO DE BAIXA RENDA DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1399/req__convenio_com_hospital_vila_amazonas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1399/req__convenio_com_hospital_vila_amazonas.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL  CONVÊNIO COM O HOSPITAL VILA AMAZONAS PARA ATENDER INFECTADOS POR COVID-19 (CORONA VÍRUS)</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1400/req_cris_da_anastacia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1400/req_cris_da_anastacia.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP- A AÇÃO DE TAPA BURACOS NA AVENIDA SANTANA, ENTRE O TRECHO DA RUA ANTÔNIO ABÍLIO RODRIGUES E RUA GETÚLIO VARGAS,NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1401/req_153_desinfeccao_de_veiculos.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1401/req_153_desinfeccao_de_veiculos.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA DÊ PROVIDÊNCIAS PARA A INSTALAÇÃO DA RESPECTIVA DESINFECÇÃO DE VEÍCULOS QUE ADENTRAREM E SAÍREM DE NOSSO MUNICÍPIO, A QUAL TEM GRANDE NECESSIDADE.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1402/req_154_feitura_de_software_para_acompanhamento.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1402/req_154_feitura_de_software_para_acompanhamento.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA DÊ PROVIDÊNCIAS PARA A FEITURA DE SOFTWARE PARA ACOMPANHAMENTO EM TEMPO REAL E CONSULTA MÉDICA ON LINE, POR MOTIVO DESTA SOLICITAÇÃO.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1403/req_155_farmacia_de_manipulacao_em_nosso_estado_para_suprir_a_demanda_existente..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1403/req_155_farmacia_de_manipulacao_em_nosso_estado_para_suprir_a_demanda_existente..docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA DÊ PROVIDÊNCIAS PARA QUE SE POSSA UTILIZAR FÁRMACIA DE MANIPULAÇÃO EM NOSSO ESTADO PARA SUPRIR A DEMANDA EXISTENTE.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1404/req_156_transmissao_do_exercita_santana_de_modo_on_line_em_todas_as_plataformas_possiveis..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1404/req_156_transmissao_do_exercita_santana_de_modo_on_line_em_todas_as_plataformas_possiveis..docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA DÊ PROVIDÊNCIAS PARA A TRANSMISSÃO DO “EXERCITA SANTANA” DE MODO “ON LINE” EM TODAS AS PLATAFORMAS POSSÍVEIS.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1405/req_solicitandotomografia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1405/req_solicitandotomografia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO TITULAR DA SEMSA, A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA REALIZAÇÃO DO EXAME DE TOMOGRAFIA COM LAUDO, PARA PACIENTES DE COVID - 19</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1406/req_beneficia_agentes_de_saude_com_gratificacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1406/req_beneficia_agentes_de_saude_com_gratificacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO TITULAR DA SEMSA, A INCLUSÃO DOS AGENTES DE SAÚDE DE SANTANA NO DECRETO MUNICIPAL 673/2020, COMPONDO O GRUPO BENEFICIADO COM A GRATIFICAÇÃO PARA AOS PROFISSIONAIS À FRENTE DO COMBATE DA PANDEMIA DO COVID 19.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1407/req_reparos_na_iluminacao_publica_nas_travessas_06_07.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1407/req_reparos_na_iluminacao_publica_nas_travessas_06_07.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA NAS TRAVESSAS 06,07,08,09 E 10, DO BAIRRO DO REMÉDIO II.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1408/req_reparos_na_iluminacao_na_av_princesa_isabel__com_a_tancredo_alves.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1408/req_reparos_na_iluminacao_na_av_princesa_isabel__com_a_tancredo_alves.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA NA AV. PRINCESA ISABEL, NO PERÍMETRO DA RUA EVERALDO VASCONCELOS DO BAIRRO FONTE NOVA COM A RUA TANCREDO NEVES DO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1413/req2-25-05-201.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1413/req2-25-05-201.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP- A IMPLANTAÇÃO DE SEMÁFOROS NA AV. 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1414/req1-25-05-20_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1414/req1-25-05-20_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP- CONSTRUÇÃO E REFORMA DE PASSARELAS NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1415/bebedouro_floriano.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1415/bebedouro_floriano.pdf</t>
   </si>
   <si>
     <t>REQUER À  SECRETÁRIA MUNICIPAL DE SAÚDE -SEMSA- O CONSERTO DO BEBEDOURO ANTIGO OU A INSTALAÇÃO DE UM NOVO NA UNIDADE BÁSICA DE SAÚDE FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1416/req02-27-05-_retorno_da_van_de_apoio_retificado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1416/req02-27-05-_retorno_da_van_de_apoio_retificado.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIA MUNICIPAL DE SAUDE SOLICITANDO RETORNO DA VAN DE APOIO QUE ATENDE A UNIDADE DE NEFROLOGIA DO COMPLEXO DO HOSPITAL ESTADUAL NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1417/req01-27-05_postes_e_rocagem_no_cemiterio_retificado.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1417/req01-27-05_postes_e_rocagem_no_cemiterio_retificado.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS -SEMOP- EM CARÁTER DE URGÊNCIA: 1)  INSTALAÇÃO DE NOVOS POSTES PARA EXPANDIR  ILUMINAÇÃO PÚBLICA  NAS DEPENDÊNCIAS DO CEMITÉRIO MUNICIPAL; 2) ROÇAGEM E LIMPEZA NAS DEPENDÊNCIAS DO CEMITÉRIO</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1418/req03-27-05-20_reposicao_de_lampadas_na_avenida_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1418/req03-27-05-20_reposicao_de_lampadas_na_avenida_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA PÚBLICA, INCLUINDO REPOSIÇÃO DE LÂMPADAS NA AVENIDA BRASÍLIA EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1420/requerimento_-_17_ok_002__02-06.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1420/requerimento_-_17_ok_002__02-06.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA,  , ATRAVÉS DA SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO REPAROS NA ILUMINAÇÃO PUBLICA NAS TRAVESSAS 11 E 12 DO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1421/requerimento_-_18_002____01-06.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1421/requerimento_-_18_002____01-06.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE/SEMSA, A MEDIÇÃO DE TEMPERATURA DE PESSOAS CIRCULANDO EM LOCAIS PÚBLICOS.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_iluminacao_ramal_do_gaucho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_iluminacao_ramal_do_gaucho.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS -SEMOP - INFORMAÇÕES QUANTO A RETOMADA DA OBRA DE TERRAPLANAGEM E DEMAIS SERVIÇOS NO RAMAL DO GAÚCHO NO BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1426/06-01-2020-req1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1426/06-01-2020-req1.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL DE SANTANA DETERMINE COM URGÊNCIA PESQUISA DE CUSTOS DE SERVIÇOS PARA ATENDIMENTO EXCLUSIVO DE PESSOAS ACOMETIDAS PELA COVID 19, JUNTO À CLÍNICA NEUROCOR, PARA COMPARATIVO COM OS MESMOS SERVIÇOS JUNTO AO HOSPITAL PARTICULAR DE VILA AMAZONAS, ESTE JÁ AUTORIZADO POR ESTA CASA, ENCAMINHANDO CÓPIA DESTA PROPOSITURA AO REPRESENTANTE DO MINISTÉRIO PÚBLICO  QUE ACOMPANHA O DESEMBOLSO DE  RECURSOS DESTA NATUREZA.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1450/req_medidas_de_nao_flexibilidade_do_isolamento_social.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1450/req_medidas_de_nao_flexibilidade_do_isolamento_social.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA MEDIDAS DE NÃO FLEXIBILIDADE DO ISOLAMENTO SOCIAL, LIMITAÇÃO DO HORÁRIO DE CIRCULAÇÃO DE VEÍCULOS NÃO ESSENCIAIS</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1428/06-01-2020-req2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1428/06-01-2020-req2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, NO PRAZO DE 15 DIAS,  INFORMAÇÕES ACERCA DAS PROVIDÊNCIAS QUE ESTÃO SENDO TOMADAS PARA O RETORNO DO EXAME DE RAIO -X NA REDE PÚBLICA MUNICIPAL DE SAÚDE QUE ENCONTRA-SE SUSPENSO NA POLICLINICA MARIA TADEU, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1429/req_01_transporte_artesas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1429/req_01_transporte_artesas.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA : 01) QUE POSSA DESTINAR VEÍCULO PARA TRANSPORTE DE APOIO DAS ARTESÃS DE NOSSO MUNICÍPIO, BEM COMO DOS AGRICULTORES QUE COMERCIALIZAM SEUS PRODUTOS NAS FEIRAS DE NOSSO MUNICIPIO, EM ESPECIAL, DA AVENIDA SANTANA, UMA VEZ QUE, É A DE MAIOR REFERÊNCIA EM NOSSO MUNICIPIO; 02) QUE SEJA REALIZADO CADASTRO DE AGRICULTORES LOCAIS PARA A VENDA DE SEUS PRODUTOS NO PAA.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1430/req_02_entrega_medicamentos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1430/req_02_entrega_medicamentos.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA REALIZE A ENTREGA DE MEDICAMENTOS PARA PESSOAS CONFIRMADAS COM COVID 19 EM SUAS RESIDÊNCIAS, HAJA VISTA QUE ESTE ATO IRÁ DIMINUIR A CONCENTRAÇÃO DE PESSOAS NO MARIA TADEU, BEM COMO, EVITARÁ QUE OUTRAS PESSOAS SEJAM ACOMETIDAS PELA REFERIDA DOENÇA</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1431/req_03_upa_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1431/req_03_upa_fonte_nova.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO MUNICIPAL DE SANTANA POSSA DESTINAR RECURSOS ORIUNDOS PARA O COMBATE DO COVID 19, PARA QUE SEJA TERMINADA A UPA DA FONTE NOVA, HAJA VISTO QUE ESTA OBRA, ALÉM DE SER IMPORTANTE PARA O COMBATE DO COVID 19 , POR USAR ESTRUTURA JÁ CONSTRUÍDA, SERIA UMA ESTRUTURA QUE FICARIA ETERNA PARA A ESTRUTURA DA SAUDE DE SANTANA.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1433/req_iluminacao_publica_ramal_do_gaucho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1433/req_iluminacao_publica_ramal_do_gaucho.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - COM PEDIDO DE REALIZAÇÃO DO SERVIÇO DE ILUMINAÇÃO NO RAMAL DO GAÚCHO NO BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1434/secretario_semop_falta_de_agua_no_municipio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1434/secretario_semop_falta_de_agua_no_municipio.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO DA SEMOP,  QUE POSSA SOMAR ESFORÇOS TÉCNICOS JUNTO `A COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - CAESA, PARA QUE SOLUCIONEM A FALTA DE ÁGUA NOS BAIRROS DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1435/req_devolucao_projeto_de_coleta_reciclavel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1435/req_devolucao_projeto_de_coleta_reciclavel.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO E HABITAÇÃO QUE DESENVOLVA UM PROJETO DE COLETA SELETIVA DE MATERIAIS RECICLÁVEIS</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1436/req_coleta_seletiva_no_bairro__acquaville.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1436/req_coleta_seletiva_no_bairro__acquaville.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE E DESENVOLVIMENTO URBANO E HABITAÇÃO QUE A COLETA DE LIXO NO BAIRRO ACQUAVILLE TUCUNARÉ SEJA REALIZADA PELO MENOS 02 (DUAS) VEZES POR SEMANA</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1438/requerimento_de_convocacao_de_rodolfo_-_controlador_geral.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1438/requerimento_de_convocacao_de_rodolfo_-_controlador_geral.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SERVIDOR MUNICIPAL SENHOR RODOLFO FERNANDO PINHEIRO DA SILVA, CONTROLADOR GERAL DO MUNICÍPIO DE SANTANA, PARA OS FINS PRESTAR ESCLARECIMENTOS À RESPEITO DA CONTRATAÇÃO  DE SERVIÇOS E AQUISIÇÃO DE INSUMOS RELACIONADOS A PROCEDIMENTOS PROMOVIDOS PELA PREFEITURA MUNICIPAL DE SANTANA E DEFLAGRADOS SOB A JUSTIFICATIVA DA SITUAÇÃO DE CALAMIDADE PÚBLICA DECRETADA EM RAZÃO DA PANDEMIA DO NOVO CORONAVIRUS COVID 19, ESPECIFICAMENTE OS PROCEDIMENTOS QUE FORAM NOTICIADOS COMO SENDO OBJETO DE PROCESSO FRAUDULENTO E DIRECIONADOS À EMPRESÁRIO LOCAL, ASSIM COMO, OS QUE FORAM ALVO DA OPERAÇÃO DA POLÍCIA FEDERAL DENOMINADA "EXPURGO" DEVENDO ESCLARECER DE FORMA DETALHADA QUAIS OS MECANISMOS ADOTADOS NO ÂMBITO DA CONTROLADORIA GERAL DO MUNICÍPIO EM RAZÃO DA SITUAÇÃO DE IRREGULARIDADES NOTICIADAS, NOTADAMENTE QUE MEDIDAS FORAM IMPLEMENTADAS PARA APURAÇÃO  DE TAIS SITUAÇÕES, A IDENTIFICAÇÃO DE SERVIDORES RESPONSÁVEIS E/OU ENVOLVIDOS, SE FORAM INSTAURADOS PROCEDIMENTOS APURATÓRIOS E SE HOUVE COMUNICAÇÃO DOS FATOS ÀS AUTORIDADES PÚBLICAS DE CONTROLE E FISCALIZAÇÃO  ( MINISTÉRIO PÚBLICO, TRIBUNAL DE CONTAS, CÂMARA MUNICIPAL,ETC) OU AUTORIDADES POLICIAIS.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1440/06-08-2020-req1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1440/06-08-2020-req1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETÁRIA MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA FEITA A DISPONIBILIZAÇÃO DE SUPRIMENTO DE VACINA CONTRA INFLUENZA E DE TESTES RÁPIDO PARA COVID-19 EXCLUSO PARA OS PACIENTES DA UNIDADE DE NEFROLOGIA DO COMPLEXO DO HOSPITAL ESTADUAL NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1441/06-08-2020-req2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1441/06-08-2020-req2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A REFORMA DA ESCOLA MUNICIPAL PADRE FULVIO GIULLIANO, LOCALIZADA NA AV. RIO BRANCO, S/N NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1444/ubs_maria_tadeu_centro_de_reabilitacao_e_centro_diagnostico_da_mulher_possa_ser_estendido_seus_atendimentos_em_24h.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1444/ubs_maria_tadeu_centro_de_reabilitacao_e_centro_diagnostico_da_mulher_possa_ser_estendido_seus_atendimentos_em_24h.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL QUE TRANSFORME A UBS MARIA TADEU, CENTRO DE REABILITAÇÃO E CENTRO DIAGNÓSTICO DA MULHER, POSSA SER ESTENDIDO SEUS ATENDIMENTOS EM 24H PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1445/implantacao_de_mais_02_dois_centros_operacionais_emergenciais__coe.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1445/implantacao_de_mais_02_dois_centros_operacionais_emergenciais__coe.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A IMPLANTAÇÃO DE MAIS 02 (DOIS) CENTROS OPERACIONAIS EMERGENCIAIS - COE - PARA ATENDIMENTO INICIAL AOS SUSPEITOS DE COVID - 19</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1446/10062020_devolucao_imediata_e_reingresso_em_atividades_pertinentes_de_todos_os_veiculos.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1446/10062020_devolucao_imediata_e_reingresso_em_atividades_pertinentes_de_todos_os_veiculos.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIAS À SECRETARIA MUNICIPAL DE SAÚDE, ESCLARECIMENTOS SOBRE UTILIZAÇÃO ATUAL E REQUER A DEVOLUÇÃO IMEDIATA E REINGRESSO EM ATIVIDADES PERTINENTES DE TODOS OS VEÍCULOS OFICIAIS DA SECRETARIA MUNICIPAL DE SAÚDE DE SANTANA - SEMSA - ADQUIRIDOS COM RECURSOS PRÓPRIOS DA MESMA OU DOADOS PELO MINISTÉRIO DA SAÚDE PARA ESSES FINS.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1447/inclusao_dos_profissionais_que_atuam_em_sala_de_vacina_na_gratificacao_especial_do_covid-19.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1447/inclusao_dos_profissionais_que_atuam_em_sala_de_vacina_na_gratificacao_especial_do_covid-19.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A INCLUSÃO DOS PROFISSIONAIS QUE ATUAM EM SALA DE VACINA NA GRATIFICAÇÃO ESPECIAL DO COVID 19, ATRAVÉS DO DECRETO</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1451/requerimento_atendimento_domiciliar_por_parte_das_equipes_nasf_e_esf.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1451/requerimento_atendimento_domiciliar_por_parte_das_equipes_nasf_e_esf.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE SAÚDE - SEMSA - QUE SEJA FEITO ATENDIMENTO DOMICILIAR POR PARTE DAS EQUIPES NASF E ESF À IDOSOS, DEFICIENTES, AS QUE SE ENCONTRAM EM PUERPÉRIO E COMUNIDADES PERIFÉRICAS DE SANTANA</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1452/requerimento__lancha_para_atendimento.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1452/requerimento__lancha_para_atendimento.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE SAÚDE - SEMSA - QUE SEJA FEITA UMA PARCERIA ENTRE A SEMSA E SEMASC, PARA DISPOSIÇÃO DA LANCHA QUE PERTENCE À SEMASC, ONDE ESTA POSSA SER USADA PARA ATENDIMENTOS DE COMBATE E PREVENÇÃO A COVID-19 NAS COMUNIDADES RIBEIRINHAS E RURAIS DE SANTANA</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1453/requerimento_intensificacao_fiscalizacao_e_controle_de_terrenos_baldios_e_abandonados_no_municipio_de_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1453/requerimento_intensificacao_fiscalizacao_e_controle_de_terrenos_baldios_e_abandonados_no_municipio_de_santana.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDURH - UMA AÇÃO CONJUNTA COM A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, COM O INTUITO DE INTENSIFICAÇÃO, FISCALIZAÇÃO E CONTROLE DE TERRENOS BALDIOS E ABANDONADOS NO MUNICÍPIO DE SANTANA, ONDE POSSA SER FEITA NOTIFICAÇÃO E LIMPEZA DOS MESMOS</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1454/requerimento_sttrans_que_seja_feita_uma_intensificacao_fiscalizacao_e_controle_de_velocidade.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1454/requerimento_sttrans_que_seja_feita_uma_intensificacao_fiscalizacao_e_controle_de_velocidade.docx</t>
   </si>
   <si>
     <t>REQUER À SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS - QUE SEJA FEITA UMA INTENSIFICAÇÃO, FISCALIZAÇÃO E CONTROLE DE VELOCIDADE NAS VIAS DE SANTANA</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1457/06-15-2020-req1_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1457/06-15-2020-req1_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA A RECUPERAÇÃO ASFÁLTICA E OPERAÇÃO TAPA BURACO NA AV. SANTANA (TRECHO: ENTRE AS RUAS ABÍLIO RODRIGUES E FLORIANO PEIXOTO) NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1458/06-15-2020-req2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1458/06-15-2020-req2.pdf</t>
   </si>
   <si>
     <t>PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A REFORMA DA PASSARELA, DE MADEIRA, LOCALIZADA NA AVENIDA COELHO NETO ENTRE AS RUAS PRES. KENNEDY E CLAUDIO LÚCIO MONTEIRO, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1460/educacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1460/educacao.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE EDUCAÇÃO, SENHOR CLEYTON DA SILVA DIAS, PARA QUE APRESENTE UM PANORAMA DAS ATIVIDADES DESENVOLVIDAS A FRENTE DE SUA PASTA, DO INÍCIO DA SUSPENSÃO DAS AULAS ATÉ A PRESENTE DATA, ESPECIALMENTE, INFORMAÇÕES SOBRE OS PROGRAMAS FEDERAIS QUE O MUNICÍPIO FAZ PARTE, BEM COMO A DISTRIBUIÇÃO DOS “KITS MERENDA ESCOLAR”, QUE DEVERIAM SER ENTREGUES DURANTE A PANDEMIA PROVOCADA PELO COVID 19.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1461/semsa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1461/semsa.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DE SAÚDE - SEMSA, INFORMAÇÕES DO PROTOCOLO DE ATENDIMENTO DOS SERVIDORES MUNICIPAIS ACOMETIDO PELO COVID 19, FAZENDO CONSTAR A DISPONIBILIDADE DE TESTES RÁPIDOS, QUAL O PERÍODO DE LICENÇA DADA A ESTES SERVIDORES E SE O TESTE É REFEITO NO RETORNO AO TRABALHO PARA VERIFICAR SE O VÍRUS AINDA ESTÁ OU NÃO ATIVO NO ORGANISMO.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1462/edicao_decreto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1462/edicao_decreto.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETÁRIA MUNICIPAL DE SAÚDE CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO QUE CULMINOU NA EDIÇÃO DO DECRETO DO EXECUTIVO MUNICIPAL Nº 673/2020 – GAB/PMS DE 18 DE MAIO DE 2020 E IGUALMENTE CÓPIA INTEGRAL DO PROCESSO ADMINISTRATIVO QUE CULMINOU COM A EDIÇÃO DA PORTARIA DA SEMSA Nº 048/2020 – GAB/SEMSA DE 05 DE JUNHO DE 2020, SEM DISPENSA DE OUTROS ANEXOS COMO PROJETO BÁSICO, TERMO DE REFERÊNCIA, PLANO DE AÇÃO DAS GERÊNCIAS, ESTUDO DE IMPACTO ORÇAMENTÁRIO E FINANCEIRO E DOCUMENTOS OUTROS QUE ESPECIFIQUEM OS CRITÉRIOS TÉCNICOS UTILIZADOS PARA FORMAÇÃO E SELEÇÃO DAS EQUIPES.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1465/requer_tapa_buraco_na_rui_barbosa.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1465/requer_tapa_buraco_na_rui_barbosa.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE TAPA BURACOS DA AVENIDA RUI BARBOSA ENTRE AS RUAS SALVADOR DINIZA E PADRE VITÓRIO GALIANE, SITUADA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1466/req._11_reconstituicao_de_passarela.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1466/req._11_reconstituicao_de_passarela.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE RECONSTRUÇÃO DA PASSARELA DA AVENIDA BENTO DE MACIEL PARENTE, SITUADA NO BAIRRO REMÉDIOS II</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1467/requer_recapeamento_na_maria_colares.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1467/requer_recapeamento_na_maria_colares.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA MARIA COLARES ENTRE AS RUAS COSTA E SILVA E CLÁUDIO LÚCIO MONTEIRO</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1468/requer_manutencao_no_sistema_de_luminarias_na_vila_olimpica.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1468/requer_manutencao_no_sistema_de_luminarias_na_vila_olimpica.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA REALIZADA A MANUTENÇÃO DO SISTEMA E LUMINÁRIAS QUE ATENDEM AO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA VILA OLÍMPICA DE SANTANA LOCALIZADA NA RUA EUCLIDES RODRIGUES.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1469/requer_rocagem_e_limpeza_na_travessa_b.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1469/requer_rocagem_e_limpeza_na_travessa_b.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A SOLICITAÇÃO DE ROÇAGEM E LIMPEZA EM TODA EXTENSÃO DA TRAVESSA B, DISTRITO INDUSTRIAL</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1470/requer_higienizacao_com_carro_pipa_nas_unidades_de_saude.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1470/requer_higienizacao_com_carro_pipa_nas_unidades_de_saude.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE SAÚDE, O SERVIÇO DE HIGIENIZAÇÃO COM CAMINHÕES PIPAS E PULVERIZADORES PARA O COMBATE À PANDEMIA DO CORONAVÍRUS EM FRENTE ÀS UNIDADES BÁSICAS DE SAÚDE FLORIANO RÊGO E O CENTRO DE REFERÊNCIA DIAGNÓSTICO DA MULHER.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1471/requer_podagem_de_arvore_no_ramal_19_de_maio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1471/requer_podagem_de_arvore_no_ramal_19_de_maio.pdf</t>
   </si>
   <si>
     <t>REQUER AO RESPONSÁVEL DA DEFESA CIVIL MUNICIPAL, SOLICITANDO A PODAGEM DE UMA ÁRVORE QUE ESTÁ INVIABILIZANDO O TRÁFEGO DE VEÍCULOS NO RAMAL 19 DE MAIO, NO BAIRRO NOVA UNIÃO</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1472/requerimento_maira_-_numero_de_medicos_com_suas_especialidades_e_locais_de_trabalho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1472/requerimento_maira_-_numero_de_medicos_com_suas_especialidades_e_locais_de_trabalho.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE SAÚDE O NÚMERO DE MÉDICOS COM SUAS RESPECTIVAS ESPECIALIDADES E LOCAIS DE TRABALHO NAS UNIDADES DE SAÚDE DA ZONA URBANA E ZONA RURAL NO MUNICIPIO DE SANTANA</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1473/requer_plano_de_recuperacao_pos_pandemia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1473/requer_plano_de_recuperacao_pos_pandemia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, SOLICITANDO UM PLANO DE RECUPERAÇÃO ECONÔMICA PÓS PANDEMIA</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1474/requer_implantacao_de_linha_de_credito.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1474/requer_implantacao_de_linha_de_credito.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E ECONOMIA SOLIDÁRIA, SOLICITANDO UM ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE UMA LINHA DE CRÉDITO PARA OS TRABALHADORES AUTÔNOMOS, MICRO EMPREENDEDOR INDIVIDUAL - MEI, MICRO E EMPRESA DE PEQUENO PORTE, ATRAVÉS DE UM FOMENTO PELA PREFEITURA MUNICPAL DE SANTANA</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1475/req._12_atendimento_alberto_lima.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1475/req._12_atendimento_alberto_lima.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE SAÚDE, A RETOMADA INTEGRAL DOS ATENDIMENTOS À POPULAÇÃO SANTANENSE DOS SERVIÇOS DA POLICLÍNICA ALBERTO LIMA</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1476/req._13_limpeza_do_biragui.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1476/req._13_limpeza_do_biragui.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS  O SERVIÇO DE ROÇAGEM E RETIRADA DE ENTULHO DA ÁREA INTERNA E EXTERNA DA ESCOLA BIRAGUI ONDE FUNCIONA O ATENDIMENTO DA POLICLÍNICA MARIA TADEU, SITUADA NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1477/req._14_pagamento_samu.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1477/req._14_pagamento_samu.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE SAÚDE O PAGAMENTO IMEDIATO DA EMPRESA MARVIN FARDAMENTOS QUE CONFECCIONOU A MACACÃO QUE É UTILIZADO PELO SAMU</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1478/req_209.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1478/req_209.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE SAÚDE, OS SEGUINTES SERVIÇOS PARA A COORDENADORIA DE ASSISTÊNCIA FARMACÊUTICA - CAF: 1) PALETES DE MADEIRA PARA ARMAZENAMENTO DE CAIXAS DE MEDICAMENTOS; 2) CONTRATAÇÃO DE 01 (UM) AUXILIAR DE SERVIÇOS GERAIS, SEXO MASCULINO; 3) CONTRATAÇÃO DE 01(UM) SERVENTE</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1479/req_210.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1479/req_210.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA OSVALDO CRUZ, TRECHO ENTRE AVENIDA SANTANA E A RUA SÃO PAULO APÓSTOLO, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1480/req_211.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1480/req_211.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - OS SEGUINTES SERVIÇOS: 1) REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 729/2019, DE 27/11/2019; 2) TERRAPLANAGEM, SISTEMA DE DRENAGEM, PAVIMENTAÇÃO ASFÁLTICA PARA A TRAVESSA ZENÓBIO VILELA,( TRECHO ENTRE TRAVESSA MANOEL PEREIRA DA ROCHA E RUA ADÁLVARO CAVALCANTE), NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1481/req_212.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1481/req_212.pdf</t>
   </si>
   <si>
     <t>REQUER COM AMPARO NO DISPOSTO NO ARTIGO 116,INCISO VI,  DO REGIMENTO INTERNO, E ARTIGO 48, INCISO 13, DA LEI ORGÂNICA DO MUNICÍPIO, SEJAM PRESTADAS AS SEGUINTES INFORMAÇÕES DETALHADAS E COM ENVIO DE DOCUMENTOS COMPROBATÓRIOS, A RESPEITO DO RECEBIMENTO OU NÃO E CONSEQUENTE UTILIZAÇÃO DOS RECURSOS DIAPONIBILIZADOS AO MUNICÍPIO DE SANTANA DE QUE TRATA A PORTARIA 760/2020 DO MINISTÉRIO DA SAÚDE, ESPECIFICAMENTE: 1) DO VALOR REFERENTE À EMENDA CÓDIGO 39250018 NO VALOR DE R$ 500.000,00; E 2) DO VALOR REFERENTE À EMENDA CÓDIGO 26740015 NO VALOR DE R$ 1.000.000,00</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1483/requerimento_-_161.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1483/requerimento_-_161.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, REPAROS NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DO DELTA DO MATAPI.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1484/incluir_os_profissionais_de_saude_de_linha.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1484/incluir_os_profissionais_de_saude_de_linha.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETARIA MUNICIPAL DE SAÚDE - SEMSA - INCLUIR OS PROFISSIONAIS DE SAÚDE DE LINHA DE FRENTE AO COMBATE DO COVID-19 DESTE MUNICÍPIO QUE FICARAM FORA DO PAGAMENTO DE GRATIFICAÇÃO</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1485/reparos_na_iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1485/reparos_na_iluminacao.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA JOÃO LEITE COUTINHO ENTRE OS TRECHOS DA AV. JOSÉ DE ANCHIETA COM AV. CASTRO ALVES  NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1486/revitalizacao_da_ponte_palmira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1486/revitalizacao_da_ponte_palmira.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A REVITALIZAÇÃO DA PONTE LOCALIZADA NA PASSAGEM PALMIRA MIRANDA DE ANDRADE NO BAIRRO PROVEDOR.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1488/requerimento_-_21_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1488/requerimento_-_21_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E A  SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICO NA RUA: OSVALDO CRUZ, ENTRE A AVENIDA DAS NAÇÕES COM AVENIDA COELHO NETO NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_-_22_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_-_22_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E A  SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO A COLETA DE LIXO DO BAIRRO AQUAVILE DUAS VEZES NA SEMANA.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1491/rocagem_e_retirada_de_entulho_da_area_interna_e_toda_a_area_externa_do_entorno_da_escola_municipal_amazonas.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1491/rocagem_e_retirada_de_entulho_da_area_interna_e_toda_a_area_externa_do_entorno_da_escola_municipal_amazonas.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO O SERVIÇO DE ROÇAGEM E RETIRADA DE ENTULHO DA ÁREA INTERNA E TODA A ÁREA EXTERNA DO ENTORNO DA ESCOLA MUNICIPAL AMAZONAS, SITUADA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1492/limpeza_e_pavimentacao_em_bloquetes_na_palmira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1492/limpeza_e_pavimentacao_em_bloquetes_na_palmira.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - SOLICITANDO A LIMPEZA E A PAVIMENTAÇÃO EM BLOQUETES DA PASSAGEM PALMIRA MIRANDA DE ANDRADE NO TRECHO ENTRE AS RUA SALVADOR DINIZ ATÉ A PONTE, NO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1493/troca_das_luminarias_na_passagem_palmira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1493/troca_das_luminarias_na_passagem_palmira.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - SOLICITANDO A TROCA DAS LUMINÁRIAS NA PASSAGEM MIRANDA DE ANDRADE NO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1494/relatorio_e_fases_de_execucao_das_obras_das_creches.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1494/relatorio_e_fases_de_execucao_das_obras_das_creches.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - SOLICITANDO RELATÓRIO E FASES DE EXECUÇÃO DAS OBRAS DAS CRECHES DO BAIRRO DA HOSPITALIDADE (AV. DAS NAÇÕES) E DO BAIRRO PIÇARREIRA</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1495/medicos_ortopedista_cardiologista_na_maria_tadeu.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1495/medicos_ortopedista_cardiologista_na_maria_tadeu.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - SOLICITANDO A DISPONIBILIZAÇÃO DE MÉDICOS ORTOPEDISTA E UROLOGISTA PARA POLICLÍNICA MARIA TADEU AGUIAR NO BAIRRO DO PARAISO</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1496/recuperacao_asfaltica_na_travessa_geronimo_de_albuquerque.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1496/recuperacao_asfaltica_na_travessa_geronimo_de_albuquerque.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - SOLICITANDO OS SEGUINTES: 1) REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 50/2020, ENCAMINHADO AO EXECUTIVO MUNICIPAL SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA, NA TRAVESSA GERÔNIMO DE ALBUQUERQUE ENTRE A RUA UBALDO FIGUEIRA E TRAVESSA VICENTE CONRADO, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1497/req_entulho_biraghi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1497/req_entulho_biraghi.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS -SEMOP - O SERVIÇO DE CAPINA, LIMPEZA E RETIRADA DE ENTULHO DAS LATERAIS DA ESCOLA MUNICIPAL PADRE ÂNGELO BIRAGHI SITUADO NA RUA PRESIDENTE EMÍLIO GARRASTAZU MÉDICI NO BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1500/07-01-2020-req1_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1500/07-01-2020-req1_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETÁRIA MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA FEITO OS SEGUINTES SERVIÇOS:_x000D_
 _x000D_
 1. DISPONIBILIZAÇÃO DE UM MÉDICO CLÍNICOGERAL, UM PEDIATRA E UM GINECOLOGISTA PARA A UBS DO DISTRITO DE ANAUERAPUCU._x000D_
 2. O RETORNO DA AMBULÂNCIA QUE ATENDE TRANSPORTANDO OS PACIENTES DA UBS DE ANAUERAPUCU.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1501/07-01-2020-req2_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1501/07-01-2020-req2_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA REALIZADO A CONSTRUÇÃO DE UM POÇO ARTESIANO NA UNIDADE BÁSICA DE SAÚDE (UBS) DE ANAUERAPUCU, DISTRITO DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1502/07-01-2020-req3_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1502/07-01-2020-req3_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA REALIZADO OS SEGUINTES SERVIÇOS RELACIONADOS ABAIXO:_x000D_
 _x000D_
 1. DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA 8ª (OITAVA) AVENIDA NO BAIRRO PROVEDOR II._x000D_
 2. DRENAGEM E PAVIMENTAÇÃO EM BLOQUETES NAS TRAVESSAS 23 E 24 NO BAIRRO PROVEDOR II</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_-_23_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_-_23_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA ATRAVÉS DE SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO RECAPEAMENTO E PAVIMENTAÇÃO ASFÁLTICA “EM TODA EXTENSÃO” DA RUA: PRESIDENTE JUSCELINO KUBITSCHEK DE OLIVEIRA, NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1507/convocar_semasc.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1507/convocar_semasc.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO TITULAR DA SEMASC, A PRESENTE CONVOCAÇÃO DO SENHOR SECRETÁRIO MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA, SENHOR VICTOR YUNES FURTADO NASCIMENTO PARA PRESTAR INFORMAÇÕES/ESCLARECIMENTOS NO PLENÁRIO DESTA CASA, VEZ QUE ESTA CASA DE LEIS, NÃO ESTÁ SENDO ATENDIDA EM SEUS PEDIDOS DE INFORMAÇÕES, HAVENDO AUSÊNCIA DE INFORMAÇÕES A SOCIEDADE SANTANENSE DAS ATIVIDADES DESTA SECRETARIA DURANTE A PANDEMIA PROVOCADA PELO COVID 19.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_coleta_de_lixo_travessa_06.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_coleta_de_lixo_travessa_06.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO A REGULARIZAÇÃO DA COLETA DE LIXO NA TRAVESSA 06, BAIRRO REMÉDIOS 2.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1509/requerimento_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1509/requerimento_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA PADRE VITÓRIO GALLIANE, NO PERÍMETRO QUE COMPREENDE AS AVENIDAS COELHO NETO E RIO BRANCO, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1510/requerimento_bloqueteamento_avenida_castro_alves.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1510/requerimento_bloqueteamento_avenida_castro_alves.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE BLOQUETEAMENTO NA AVENIDA CASTRO ALVES, NO PERÍMETRO QUE COMPREENDE A TRAVESSA L9 A RUA DAS ROSAS, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1511/07-13-2020-req5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1511/07-13-2020-req5.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETÁRIA MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA  DISPONIBILIZADO UM MÉDICO PEDIATRA, UM GINECOLOGISTA E UM CARDIOLOGISTA PARA REALIZAREM ATENDIMENTO, NA UBS DO DISTRITO DE ILHA DE SANTANA, PELO MENOS UMA VEZ A CADA 15 DIAS, PARA CADA UMA DESSAS ESPECIALIDADES.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1512/07-13-2020-req4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1512/07-13-2020-req4.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A IMPLANTAÇÃO DA ILUMINAÇÃO PÚBLICA (POSTEAMENTO E LUMINÁRIAS) EM TODAS AS VIAS DA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1513/07-13-2020-req3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1513/07-13-2020-req3.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO  SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO O SERVIÇO DE TERRAPLANAGEM E RECAPEAMENTO ASFÁLTICO NA AV. RIO BRANCO (TRECHO: ENTRE AS RUAS SALVADOR DINIZ E UBALDO FIGUEIRA), NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1514/07-13-2020-req2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1514/07-13-2020-req2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A PAVIMENTAÇÃO ASFÁLTICA DA AV. JOSÉ DE ANCHIETA, NO PERÍMETRO ENTRE AS RUAS ADALVARO ALVES CAVALCANTE E PRES. EMÍLIO GARRASTAZU MÉDICI, BAIRROS CENTRO/PARAÍSO.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1515/07-13-2020-req1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1515/07-13-2020-req1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A MANUTENÇÃO DAS LUMINÁRIAS PÚBLICAS (TROCA DAS LÂMPADAS), DO BAIRRO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_tce.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_tce.docx</t>
   </si>
   <si>
     <t>REQUER AO TRIBUNAL DE CONTAS DO ESTADO DO AMAPÁ-TCE/AP, PARA QUE, URGENTEMENTE, INSTAURE TOMADA DE CONTAS  ESPECIAL DO EXERCÍCIO DE 2019 (DE JANEIRO A DEZEMBRO) NAS CONTAS DA PREFEITURA MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1520/iluminacao_av._sao_paulo_20.07.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1520/iluminacao_av._sao_paulo_20.07.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA REALIZADA A TROCA OU MANUTENÇÃO DA LUMINARIA QUE ATENDE O SERVIÇO DE ILUMINAÇÃO PÚBLICA NA AV. SÃO PAULO, EM FRETE A CONGREGAÇÃO ELOIN, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1521/asfalto_av._jose_de_anchieta_20.07.2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1521/asfalto_av._jose_de_anchieta_20.07.2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA REALIZADO O SERVIÇO DE TERRAPLANAGEM E ASFALTAMENTO DA AV. JOSÉ DE ANCHIETA, ENTRE AS TRAVESSA L7 E L8, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1522/requerimento_-_24_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1522/requerimento_-_24_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO E TAPA BURACOS DA AV. 15 DE NOVEMBRO, ENTRE A RUAS EUCLIDES RODRIGUES NO CENTRO COM A RUA ABILIO RODRIGUES NO FONTE NOVA.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1523/requerimento_-_25_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1523/requerimento_-_25_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO REPAROS NA ILUMINAÇÃO PUBLICA EM TODA EXTENSÃO DA RUA EUCLIDES RODRIGUES.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1524/07-20-2020-req2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1524/07-20-2020-req2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO NA RUA PEDRO DA COSTA FAVELA, NO BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1525/07-20-2020-req1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1525/07-20-2020-req1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA REITERADO O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 391/2017 DE_x000D_
 03/05/2017, DO REQUERIMENTO Nº 394/2017 DE 03/05/2017 E DO REQUERIMENTO Nº 80/2019 DE 18/02/2019, ENCAMINHADOS AO PODER EXECUTIVO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO EM BLOCOS SEXTAVADOS (BLOQUETES) COM DRENAGEM, CALÇADAS, MEIO FIO E SARJETAS NAS VIAS DO DISTRITO DE ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_-_25_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_-_25_ok.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICIPIO DE SANTANA, E A  SECRETARIA MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA REALIZADO REPAROS NA ILUMINAÇÃO PUBLICA NA TRAV: MAR ADRIATICO NO BAIRRO AQUAVILE.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_-_27.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_-_27.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA ATRAVÉS DE SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM DA RUA SÃO JOÃO APOSTOLO, INICIANDO PELO BAIRRO PARAÍSO ATE O BAIRRO JARDIM DE DEUS NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE AÇÃO SOCIAL, QUE ATRAVÉS DE UM TERMO DE PARCERIA ENTRE PREFEITURA MUNICIPAL DE SANTANA E CENTRO DE APOIO AS FAMÍLIAS – CAF, PARA A CESSÃO DE UM VEÍCULO TIPO VAN, PARA AJUDAR NO DESENVOLVIMENTO DAS ATIVIDADES DO CENTRO;</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA À SECRETÁRIA MAIRA CARVALHO, O ABASTECIMENTO DE MEDICAÇÃO E CORRELATOS NA UNIDADE BÁSICA DE SAÚDE DA COMUNIDADE DO ALTO PIRATIVA, NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA, INFORMAÇÕES SOBRE A QUANTIDADE E OS TIPOS DE INFRAÇÕES COMETIDAS NOS MESES DE JANEIRO DE 2019 ATÉ JULHO DE 2020.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1541/providencias_e_apresentacao_de_protocolo_de_combate_a_proliferacao_do_inseto_barbeiro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1541/providencias_e_apresentacao_de_protocolo_de_combate_a_proliferacao_do_inseto_barbeiro.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA MUNICIPAL DA SEMSA JUNTO A VIGILÂNCIA SANITÁRIA DO MUNICÍPIO PROVIDÊNCIAS E APRESENTAÇÃO DE PROTOCOLO DE COMBATE A PROLIFERAÇÃO DO INSETO BARBEIRO.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1542/que_informe_os_criterios_de_inscricao_de_aprovacao_no_programa_alimenta_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1542/que_informe_os_criterios_de_inscricao_de_aprovacao_no_programa_alimenta_santana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E A SECRETARIA DA SEMASC QUE INFORME OS CRITÉRIOS DE INSCRIÇÃO DE APROVAÇAO NO PROGRAMA ALIMENTA SANTANA.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1543/que_sejam_disponibilizadas_no_portal_da_transparencia_todas_as_informacoes_referente_a_receitas_e_despesas_de_todas_as_obras_da_emenda_de_bancada_inclusive_com_andamento_e_previsao_de_entrega_de_cada_obra.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1543/que_sejam_disponibilizadas_no_portal_da_transparencia_todas_as_informacoes_referente_a_receitas_e_despesas_de_todas_as_obras_da_emenda_de_bancada_inclusive_com_andamento_e_previsao_de_entrega_de_cada_obra.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DA SEMOP QUE SEJA DISPONIBILIZADO NO PORTAL DA TRANSPARÊNCIA TODAS AS INFORMAÇÕES REFERENTE AS RECEITAS E DESPESAS DE TODAS AS OBRAS DA EMENDA DE BANCADA INCLUSIVE COM ANDAMENTO E PREVISÃO DE ENTREGA DE CADA OBRA.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_entulhos_15_de_novembro.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_entulhos_15_de_novembro.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITA A CAPINA E RETIRADA DE ENTULHOS DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO ENTRE AS RUAS JUSCELINO KUBITSCHEK E EMILIO GARRASTAZU MÉDICE, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_recapeamento_asfaltico_padre_vitorio_galiane.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_recapeamento_asfaltico_padre_vitorio_galiane.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA PADRE VITÓRIO GALLIANE, NO PERÍMETRO QUE COMPREENDE AS AVENIDAS CASTELO BRANCO E SETE DE SETEMBRO, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_reforma_telhado_escola.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_reforma_telhado_escola.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE SAÚDE (SEMSA), QUE SEJA FEITO A REFORMA DO TELHADO DA ESCOLA MUNICIPAL PARAÍSO DA CIDADANIA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_recapeamento_asfaltico_juscelino.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_recapeamento_asfaltico_juscelino.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA JUSCELINO KUBITSCHEK, NO PERIMETRO QUE COMPREENDE AS AVENIDAS CASTELO BRANCO E PRINCESA IZABEL, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1548/que_sejam_instalados_semaforos_no_cruzamento_da_avenida_sete_de_setembro_e_rua_presidente_marechal_deodoro_da_fonseca_no_bairro_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1548/que_sejam_instalados_semaforos_no_cruzamento_da_avenida_sete_de_setembro_e_rua_presidente_marechal_deodoro_da_fonseca_no_bairro_paraiso.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO TITULAR DA STTRANS QUE SEJAM INSTALADOS SEMÁFOROS NO CRUZAMENTO DA AVENIDA SETE DE SETEMBRO E RUA PRESIDENTE MARECHAL DEODORO DA FONSECA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1549/requerimento_-_28_ok_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1549/requerimento_-_28_ok_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO E DA SUPERINTENDENCIA  DE TRANSPORTE E TRANSITO/STTRANS, QUE SEJA COLOCADO FAIXA DE PEDESTRE NA RUA: CLAUDIO LÚCIO MONTEIRO, EM FRENTE AO MERCADO CENTRAL NA AREA COMERCIAL.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1550/secleg_20200817_125550588_vb.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1550/secleg_20200817_125550588_vb.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA (REPARO E TROCA DE LÂMPADAS) NAS RUAS: _x000D_
 _x000D_
 1 - RUA VALTER BARBOSA DE ARAÚJO ENTRE AV. DOM PEDRO I E AV. 15 DE NOVEMBRO - FONTE NOVA._x000D_
 2 - AV. DOM PEDRO I ENTRE A RUA DAMIÃO DA CRUZ BARRETO E RUA VALTER BARBOSA DE ARAÚJO - FONTE NOVA</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1551/08-10-2020-req3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1551/08-10-2020-req3.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO A  LIMPEZA E RETIRADA DE ENTULHOS EM TORNO DO CANAL NA AV. PRINCESA ISABEL, BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1552/08-10-2020-req1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1552/08-10-2020-req1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO A LIMPEZA E RETIRADA DE LIXO E MATO ALTO, NA AV. SÃO JOÃO APÓSTOLO (VIA DA ESTAÇÃO DO TREM), BAIRRO PIÇARREIRA.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1553/08-10-2020-req4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1553/08-10-2020-req4.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO   O RECAPEAMENTO ASFALTICO DA TRAVESSA RAIMUNDO COELHO VASQUES, (TRECHO: ENTRE RUA UBALDO FIGUEIRA E RUA ADALVARO CAVALCANTE), NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento_cota_unica_alimenta_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento_cota_unica_alimenta_santana.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIAS A SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA,  QUE SEJA FEITO O PAGAMENTO EM COTA ÚNICA DO PROGRAMA ALIMENTA SANTANA E A SUSPENSÃO DA COBRANÇA DE TÍTULO DE ELEITOR COMO REQUISITO PARA CADASTRAMENTO NO PROGRAMA.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1557/requerimento_semsa.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1557/requerimento_semsa.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITO  O PLANO DE TESTAGEM RAPIDA DA POPULAÇÃO DE SANTANA.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1558/requerimento_semasc.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1558/requerimento_semasc.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE ASSISTENCIA SOCIAL E CIDADANIA – SEMASC A CONVOCAÇÃO DO SECRETÁRIO DA PASTA E DO COORDENADOR DO PROGRAMA ALIMENTA SANTANA PARA EXPLICAÇÃO DOS CRITÉRIOS USADOS NO PROGRAMA ALIMENTA SANTANA.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1559/servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_11_no_bairro_provedor_ii.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1559/servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_11_no_bairro_provedor_ii.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETARIO DA SEMOP, QUE SEJA FEITO SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA 11, NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1560/retirada_de_entulhos_no_perimetro_urbano_da_av_15_de_novembro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1560/retirada_de_entulhos_no_perimetro_urbano_da_av_15_de_novembro.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETARIO DA SEMOP, QUE SEJA FEITO  SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHOS NO PERIMETRO URBANO DA AV 15 DE NOVEMBRO, NO PERÍMETRO URBANO ENTRE RUAS MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO NO BAIRRO ÁREA COMERCIAL, NO BAIRRO: ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_semsa_hiperdia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_semsa_hiperdia.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE SAÚDE, A QUANTIDADE DE PACIENTES CADASTRADOS NO PROGRAMA DO HIPERDIA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_sao_joao_apostolo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_sao_joao_apostolo.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO A TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA SÃO JOÃO APÓSTOLO, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_semsa_teste_rapido_seme.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_semsa_teste_rapido_seme.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITO A REALIZAÇÃO DE TESTES RÁPIDOS EM TODOS OS FUNCIONÁRIOS DA EDUCAÇÃO, NOS SEUS RESPECTIVOS LOCAIS DE TRABALHO.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_travessa_l13.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_travessa_l13.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO A RECUPERAÇÃO ASFÁLTICA DA TRAVESSA L-13 DO BAIRRO PROVEDOR I, EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_strans_semaforo_fn.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_strans_semaforo_fn.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, QUE SEJA FEITO  A INSTALAÇÃO DE UM CONJUNTO SEMAFÓRICO NO CRUZAMENTO DA AVENIDA SETE DE SETEMBRO COM A RUA EVERALDO VASCONCELOS, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_strans_semaforo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_strans_semaforo.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, QUE SEJA FEITO A INSTALAÇÃO DE UM CONJUNTO SEMAFÓRICO NO CRUZAMENTO DA AVENIDA COELHO NETO COM A RUA EUCLIDES RODRIGUES, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_-_29.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_-_29.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA PARA O BAIRRO RAMAL DA TOTOIA, LOCALIZADO NO DISTRITO DO ANAUERAPUCÚ NO MUNICÍPIO DE SANTANA/AP.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_-_30.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_-_30.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS, A REFORMA DA PONTE RAIMUNDO FERREIRA GUEDES, LOCALIZADO NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1571/requerimento_sitio_dona_rosa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1571/requerimento_sitio_dona_rosa.pdf</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA ESTENDIDA A COLETA DE LIXO, NA TRAVESSA RIO XINGU, ESPECIFICAMENTE NA ÁREA DENOMINADA SITIO DA DONA ROSA, BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1572/requerimento_semop_hospital.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1572/requerimento_semop_hospital.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO OS SERVIÇOS DE MANUTENÇÃO DAS LUMINÁRIAS E LIMPEZA DA PRAÇA DO HOSPITAL DE EMERGÊNCIA E DO HOSPITAL ESTADUAL DE SANTANA, SITUADO NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1573/requerimento_shopping_popular.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1573/requerimento_shopping_popular.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS, QUE SEJA ENVIADO E JUSTIFICADO OS CRITÉRIOS DE ESCOLHA PARA OS BOX DO SHOPPING POPULAR DE SANTANA</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1575/requerimento_conselho_tutelar_materiais_permanentes_e_funcionarios14.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1575/requerimento_conselho_tutelar_materiais_permanentes_e_funcionarios14.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, QUE SEJA FEITO OS SERVIÇOS DE: COMPRA DE MATERIAL PERMANENTE, TAIS COMO: COMPUTADORES, IMPRESSORAS, CENTRAIS DE AR, MATERIAL PARA EQUIPAR A SALA LÚDICA. DISPONIBILIZAÇÃO À PARTIR DO QUADRO DE FUNCIONÁRIO DA PMS, PARA COMPOR OS SEGUINTES CARGOS NO CONSELHO TUTELAR: 1 RECEPCIONISTA; 1 AGENTE DE PORTARIA E UM DIGITADOR.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1576/requerimento_reforma_do_centro_de_diagnostico_da_mulher_com_a_inclusao_do_cram_para_funcionamento_com_a_equipe_de_profissionais_assistente_social_psicologo_assessoria_juridica17.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1576/requerimento_reforma_do_centro_de_diagnostico_da_mulher_com_a_inclusao_do_cram_para_funcionamento_com_a_equipe_de_profissionais_assistente_social_psicologo_assessoria_juridica17.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE: REFORMA DO CENTRO DE DIAGNÓSTICO DA MULHER COM A INCLUSÃO DO CRAM PARA FUNCIONAMENTO COM A EQUIPE DE PROFISSIONAIS (ASSISTENTE SOCIAL, PSICÓLOGO, ASSESSORIA JURÍDICA).</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_recuperacao_asfaltica_avenida_brasilia_entre_r._padre_vitorio_galiane_e_r._osvaldo_cruz_17.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_recuperacao_asfaltica_avenida_brasilia_entre_r._padre_vitorio_galiane_e_r._osvaldo_cruz_17.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, ONDE SOLICITA OS SERVIÇOS DE: RECUPERAÇÃO ASFÁLTICA COM DRENAGEM LATERAIS DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; LIMPEZA E REMOÇÃO DE ENTULHOS E MATO ALTO; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA AVENIDA BRASÍLIA ENTRE RUA PADRE VITÓRIO GALIANE E RUA OSVALDO CRUZ, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_pintura_da_faixa_de_pedestre_em_frente_a_camara_de_vereadores_de_santana_na_rua_ubaldo_figueira_bairro_central.19.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_pintura_da_faixa_de_pedestre_em_frente_a_camara_de_vereadores_de_santana_na_rua_ubaldo_figueira_bairro_central.19.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E  A AO SUPERINTENDENTE DE TRANSPORTE DO MUNICÍPIO DE SANTANA – STTRANS, ONDE SOLICITA OS SERVIÇOS DE: PINTURA DA FAIXA DE PEDESTRE EM FRENTE À CÂMARA DE VEREADORES DE SANTANA, NA RUA UBALDO FIGUEIRA, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1579/requerimento_recuperacao_asfaltica_r._padre_vitorio_entre_av._15_de_novembro_e_av._castelo_branco_21.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1579/requerimento_recuperacao_asfaltica_r._padre_vitorio_entre_av._15_de_novembro_e_av._castelo_branco_21.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS  SERVIÇOS DE TERRAPLANAGEM E RECUPERAÇÃO ASFÁLTICA COM DRENAGEM DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; LIMPEZA E REMOÇÃO DE ENTULHOS E MATO ALTO; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA RUA PADRE VITÓRIO GALIANE, ENTRE AV. CASTELO BRANCO E AV. 15 DE NOVEMBRO, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_reforma_e_ampliacao_do_centro_comunitario_do_bairro_da_hospitalidade_situado_na_rua_pres._kennedy._21.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_reforma_e_ampliacao_do_centro_comunitario_do_bairro_da_hospitalidade_situado_na_rua_pres._kennedy._21.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA  FEITO OS SERVIÇOS DE REFORMA E AMPLIAÇÃO DO CENTRO COMUNITÁRIO DO BAIRRO DA HOSPITALIDADE, SITUADO NA RUA PRES. KENNEDY.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_recuperacao_asfaltica_av._nilo_coelho_entre_rua_salvador_diniz_e_travessa_tocantins_ate_a_area_de_ponte._24.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_recuperacao_asfaltica_av._nilo_coelho_entre_rua_salvador_diniz_e_travessa_tocantins_ate_a_area_de_ponte._24.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E RECUPERAÇÃO ASFÁLTICA COM DRENAGEM DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; LIMPEZA E REMOÇÃO DE ENTULHOS; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA AV. NILO COELHO, ENTRE RUA SALVADOR DINIZ E TRAVESSA TOCANTINS (ATÉ A ÁREA DE PONTE).</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_recuperacao_asfaltica_av._brasilia_entre_r._padre_vitorio_e_r._ubaldo_figueira_24.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_recuperacao_asfaltica_av._brasilia_entre_r._padre_vitorio_e_r._ubaldo_figueira_24.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E RECUPERAÇÃO ASFÁLTICA COM DRENAGEM DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; LIMPEZA E REMOÇÃO DE ENTULHOS E MATO ALTO; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA AV. BRASÍLIA, ENTRE A RUA PADRE VITÓRIO GALIANE E RUA UBALDO FIGUEIRA, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_recuperacao_asfaltica_av._rui_barbosa_entre_r._ubaldo_fiqgueira_e_r._adalvaro_cavalcante_24.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_recuperacao_asfaltica_av._rui_barbosa_entre_r._ubaldo_fiqgueira_e_r._adalvaro_cavalcante_24.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E RECUPERAÇÃO ASFÁLTICA COM DRENAGEM DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; LIMPEZA E REMOÇÃO DE ENTULHOS E MATO ALTO; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES NA AV. RUI BARBOSA, ENTRE A RUA UBALDO FIGUEIRA E RUA ADALVARO CAVALCANTE, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_contrato_de_iluninacao_publica.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_contrato_de_iluninacao_publica.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PUBLICAS, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS, CÓPIAS DO CONTRATO DO SERVIÇO DE ILUMINAÇÃO PUBLICA E SEUS ADITIVOS.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1585/req_rarison_01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1585/req_rarison_01.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, QUE SEJA ENCAMINHADO À CÂMARA MUNICIPAL DE SANTANA, NO PRAZO DE 48 HORAS A RELAÇÃO DA FORÇA DE TRABALHO DO EXECUTIVO MUNICIPAL, CONTENDO NOME E FUNÇÃO CONFORME REGIME: CONTRATO POR TEMPO DETERMINADO, CARGO COMISSIONADO, PROGRAMAS FEDERAL E SERVIDORES EFETIVOS.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1586/req_rarison_02.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1586/req_rarison_02.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, QUE SEJA ENCAMINHADO À CÂMARA MUNICIPAL DE SANTANA, INFORMAÇÕES A RESPEITO DE 02 TRATORES QUE SÃO PATRIMÔNIO DO MUNICÍPIO QUE SE ENCONTRAVA NAS DEPENDÊNCIAS DA USINA DE ASFALTO; CÓPIAS DO PROCESSO PARA SUCATEAMENTO; OS BENS ESTÃO EM TUTELA DE QUEM; QUAL LOCAL ENCONTRA-SE OS REFERIDOS BENS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1587/revitalizacao_e_limpeza_da_praca_manoel_videira_do_nascimento_no_bairro_vila_amazonas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1587/revitalizacao_e_limpeza_da_praca_manoel_videira_do_nascimento_no_bairro_vila_amazonas.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS QUE SEJA REALIZADO A REVITALIZAÇÃO E LIMPEZA DA PRAÇA MANOEL VIDEIRA DO NASCIMENTO NO BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1588/revitalizacao_da_iluminacao_da_rua_joao_leite_coutinho_no_perimetro_urbano_das_avenidas_jose_de_anchieta_e_15_de_novembro_no_bairro_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1588/revitalizacao_da_iluminacao_da_rua_joao_leite_coutinho_no_perimetro_urbano_das_avenidas_jose_de_anchieta_e_15_de_novembro_no_bairro_fonte_nova.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS QUE SEJA REALIZADO A REVITALIZAÇÃO DA ILUMINAÇÃO DA RUA JOÃO LEITE COUTINHO NO PERÍMETRO URBANO DAS AVENIDAS JOSÉ DE ANCHIETA E 15 DE NOVEMBRO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1589/revitalizacao_da_iluminacao_do_ramal_pricipal_no_bairro_jardim_floresta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1589/revitalizacao_da_iluminacao_do_ramal_pricipal_no_bairro_jardim_floresta.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS QUE SEJA REALIZADO A REVITALIZAÇÃO DA ILUMINAÇÃO DO RAMAL  PRINCIPAL NO BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_terraplanagem_compactacao_com_rolo_compressor_e_continuidade_da_pavimentacao_em_bloquetes_tv._onze.31.08.2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_terraplanagem_compactacao_com_rolo_compressor_e_continuidade_da_pavimentacao_em_bloquetes_tv._onze.31.08.2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM, COMPACTAÇÃO COM ROLO COMPRESSOR E CONTINUIDADE DA PAVIMENTAÇÃO EM BLOQUETES COM DRENAGEM DE ÁGUAS PLUVIAIS E ESGOTO DOMÉSTICO; MANUTENÇÃO DAS LUMINÁRIAS DOS POSTES, NA TRAVESSA ONZE, ENTRE A TV. TOCANTINÓPOLIS E TV. 10 (DEZ), NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_av._princesa_isabel_rua_machado_de_assis_e_rua_claudio_lucio_monteiro_bairro_da_hospitalidade31.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_av._princesa_isabel_rua_machado_de_assis_e_rua_claudio_lucio_monteiro_bairro_da_hospitalidade31.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS SERVIÇOS DE REFORMA DA PASSARELA, LIMPEZA E RETIRADA DE ENTULHO NA AV. PRINCESA ISABEL, RUA MACHADO DE ASSIS E RUA CLÁUDIO LÚCIO MONTEIRO, BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_do_canal_na_av._rio_branco_entre_rua_garrastazu_medici_e_rua_osvaldo_cruz_bairro_do_paraiso.31.08.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_do_canal_na_av._rio_branco_entre_rua_garrastazu_medici_e_rua_osvaldo_cruz_bairro_do_paraiso.31.08.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS  SERVIÇOS DE REFORMA DA PASSARELA, LIMPEZA E RETIRADA DE ENTULHO DO CANAL NA AV. RIO BRANCO, ENTRE RUA GARRASTAZU MÉDICI E RUA OSVALDO CRUZ, BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_-_301.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_-_301.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E PARA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO DA TRAVESSA MIGUEL DE BULHÕES, ENTRE AV BRASÍLIA E ANTÔNIO NUNES NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1600/requerimento_semsa_explicacao_rao_x.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1600/requerimento_semsa_explicacao_rao_x.docx</t>
   </si>
   <si>
     <t>REQUERER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL SAÚDE - SEMSA, QUE SEJA EXPLICADO OS REAIS MOTIVOS DO NÃO FUNCIONAMENTO DO RAIO X DO MUNICÍPIO DE SANTANA E QUAL O PRAZO PARA RETORNO DESTE SERVIÇO.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_semsa_publicidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_semsa_publicidade.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXMO. Sr. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA, COM CÓPIAS A SECRETÁRIA MAIRA CARVALHO,  UMA AMPLA CAMPANHA PUBLICITÁRIA PARA QUE OS PACIENTES COM SINTOMAS SUSPEITOS DE CORONAVIRUS, PROCUREM A POLICLINICA MARIA TADEU.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1734/req._asfaltamento_na_av_rio_branco.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1734/req._asfaltamento_na_av_rio_branco.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE ASFALTAMENTO NA AVENIDA RIO BRANCO, ENTRE AS RUAS PRESIDENTE KENNEDY E COSTA E SILVA, SITUADAS NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1735/requerimento_-_31_-_ok_rua_ulbaldo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1735/requerimento_-_31_-_ok_rua_ulbaldo.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA A SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO DE SANTANA/STTRANS, QUE SEJA FEITO OS SERVIÇOS URGENTES DE REPOSIÇÃO DE PINTURA NA SINALIZAÇÃO HORIZONTAL EM TODA A EXTENSÃO DA RUA UBALDO FIGUEIRA.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1738/requerimento_manutencao_das_vias_av._15_de_novembro_e_av._princesa_isabel_07.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1738/requerimento_manutencao_das_vias_av._15_de_novembro_e_av._princesa_isabel_07.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM COM COMPACTAÇÃO POR ROLO COMPRESSOR, PAVIMENTAÇÃO ASFÁLTICA, LIMPEZA E RETIRADA DE ENTULHOS, DAS SEGUINTES LOCALIDADES:_x000D_
 1. AV. 15 DE NOVEMBRO, ENTRE RUA EVERALDO VASCONCELOS E RUA FLORIANO PEIXOTO, BAIRRO FONTE NOVA. _x000D_
 2. AV. PRINCESA ISABEL, ENTRE RUA DAMIÃO DA CRUZ BARRETO E R. DOS IMIGRANTES, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_manutencao_das_vias_r._deolindo_da_silva_e_av._palmira_miranda_de_andrade07.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_manutencao_das_vias_r._deolindo_da_silva_e_av._palmira_miranda_de_andrade07.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, LIMPEZA E RETIRADA DE ENTULHOS, DAS SEGUINTES LOCALIDADES:_x000D_
  _x000D_
 1. RUA JOSÉ DEOLINDO DA SILVA, ENTRE RUA SALVADOR DINIZ E TV. TOCANTINOPOLIS, BAIRRO PROVEDOR I _x000D_
 2. AV. PALMIRA MIRANDA DE ANDRADE, ENTRE RUA SALVADOR DINIZ E RUA PEDRO SALVADOR DINIZ, BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_manutencao_das_vias_tv._osvaldo_cruz_e_r._floriano_peixoto07.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_manutencao_das_vias_tv._osvaldo_cruz_e_r._floriano_peixoto07.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM, DRENAGEM DAS ÁGUAS PLUVIAIS E COMPACTAÇÃO POR ROLO COMPRESSOR DO ATERRO, PAVIMENTAÇÃO ASFÁLTICA OU EM BLOCOS, DAS SEGUINTES LOCALIDADES:_x000D_
 _x000D_
  _x000D_
 1. TV. OSVALDO CRUZ, ENTRE A R. PADRE VITÓRIO GALIANE E RUA OSVALDO CRUZ, BAIRRO DO PARAÍSO. _x000D_
 2. RUA FLORIANO PEIXOTO, ENTRE AV. PRINCESA ISABEL E AV. JOSÉ DE ANCHIETA, BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_area_portuaria02.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_area_portuaria02.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE REFORMA DE PASSARELAS, LIMPEZA E RETIRADA DE ENTULHO, NOS SEGUINTES LOCAIS ABAIXO: _x000D_
 1. PASSARELA 30 DE NOVEMBRO, BAIRRO ÁREA PORTUÁRIA. _x000D_
 2. PASSARELA DA ESPERANÇA, BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_manutencao_das_vias_de_acesso_jardim_de_deus_i_02.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_manutencao_das_vias_de_acesso_jardim_de_deus_i_02.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, ONDE SOLICITA OS SERVIÇOS DE TERRAPLANAGEM, DRENAGEM DAS ÁGUAS PLUVIAIS E COMPACTAÇÃO POR ROLO COMPRESSOR DO ATERRO, NAS VIAS DO BAIRRO JARDIM DE DEUS I.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_ubs_ilha_24_horas.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_ubs_ilha_24_horas.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA FEITO A AMPLIAÇÃO NO HORÁRIO DE ATENDIMENTO NA UBS ILHA DE SANTANA, ONDE POSSA ATENDER 24H.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_ubs_ilha_de_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_ubs_ilha_de_santana.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA FEITO A AMPLIAÇÃO DO ATENDIMENTO GINECOLÓGICO E OBSTÉTRICO NA UBS ILHA DE SANTANA, PARA O ATENDIMENTO A MULHERES NOS PERIODOS GESTACIONAIS E PÓS PARTO.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_semop__av_15_de_novembro_paraiso.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_semop__av_15_de_novembro_paraiso.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE SEJA FEITO OS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO, NA AVENIDA 15 DE NOVEMBRO, TRECHO ENTRE AVENIDA TANCREDO NEVES E RUA OSVALDO CRUZ, BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_-_32_-_reinteira_a_solicitacao_de_lixeira.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_-_32_-_reinteira_a_solicitacao_de_lixeira.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA PROVIDENCIADO UM CONTÊINER PARA COLETAR O LIXO DOS MORADORES RIBEIRINHOS DO RIO ANAUERAPUCU.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_retorno_rota_fortaleza_centro_-_porto_-_sttrans_14.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_retorno_rota_fortaleza_centro_-_porto_-_sttrans_14.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SUPERINTENDENTE DE TRANSPORTE DO MUNICÍPIO DE SANTANA – STTRANS, QUE SEJA FEITO O  RETORNO DOS ÔNIBUS DA EMPRESA SIÃO THUR À LINHA FORTALEZA CENTRO – PORTO.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_em_toda_extensao_da_av._sao_joao_apostolo_no_municipio_de_santana._14.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_em_toda_extensao_da_av._sao_joao_apostolo_no_municipio_de_santana._14.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO MANUTENÇÃO, TROCA DE LÂMPADAS E REPAROS NA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DA AV. SÃO JOÃO APÓSTOLO, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1753/req_2109.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1753/req_2109.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - OPERAÇÃO DE TAPA BURACOS PARA A RUA 7 DE SETEMBRO ENTRE OS TRECHOS DA RUA EVERALDO VASCONCELOS DO BAIRRO FONTE NOVA (ENTRADA DO BAIRRO ) E PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1756/terrapianagem_e_asfaltament0_na_travessa_17_-_provedor_2809.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1756/terrapianagem_e_asfaltament0_na_travessa_17_-_provedor_2809.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP- A TERRAPLANAGEM E ASFALTAMENTO NA TRAVESSA 17 - PROVEDOR</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1757/limpeza_2809.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1757/limpeza_2809.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A LIMPEZA EM TODA EXTENSÃO DA VIA FERROVIÁRIA NO BAIRRO JARDIM DE DEUS II</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1763/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_av_castro_alves_-_hospitalidade_28.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1763/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_av_castro_alves_-_hospitalidade_28.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE MANUTENÇÃO, TROCA DE LÂMPADAS E REPAROS NA ILUMINAÇÃO PÚBLICA NA AV. CASTRO ALVES, ENTRE A RUA PRESIDENTE KENNEDY E A RUA COSTA E SILVA, NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1764/requerimento_terraplanagem_e_compactacao_por_rolo_compressor_pavimentacao_asfaltica_limpeza_e_retirada_de_entulhos_av._maria_colares_e_av._brasilia_paraiso21.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1764/requerimento_terraplanagem_e_compactacao_por_rolo_compressor_pavimentacao_asfaltica_limpeza_e_retirada_de_entulhos_av._maria_colares_e_av._brasilia_paraiso21.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇOS DE TERRAPLANAGEM E COMPACTAÇÃO POR ROLO COMPRESSOR, PAVIMENTAÇÃO ASFÁLTICA, LIMPEZA E RETIRADA DE ENTULHOS NA: 1) AV. BRASÍLIA, ENTRE TANCREDO NEVES E RUA DEODORO DA FONSECA, BAIRRO PARAÍSO; 2) NA AVENIDA MARIA COLARES ENTRE TANCREDO NEVES E RUA DEODORO DA FONSECA, BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1765/requerimento_pintura_da_faixa_de_pedestre_r._pedro_salvador_diniz_entre_av._maria_colares_e_av._stelio_de_oliveira_bairro_central.21.09.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1765/requerimento_pintura_da_faixa_de_pedestre_r._pedro_salvador_diniz_entre_av._maria_colares_e_av._stelio_de_oliveira_bairro_central.21.09.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE DO MUNICÍPIO DE SANTANA - STTRANS - SERVIÇO DE PINTURA DA FAIXA DE PEDESTRE NA RUA PEDRO SALVADOR DINIZ, ENTRE AV. MARIA COLARES E AV. STÉLIO DE OLIVEIRA, BAIRRO CENTRAL</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1767/requerimento_-_helena_lima_09_de_outubro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1767/requerimento_-_helena_lima_09_de_outubro.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM DETERMINADAS PELO PREFEITO MUNICIPAL A ADOÇÃO DE URGENTES PROVIDÊNCIAS E MEDIDAS NO ÂMBITO DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, PARA ELIMINAÇÃO E/OU MINIMIZAÇÃO DA INTENSA POEIRA EXISTENTE EM TODA A EXTENSÃO DA VIA PÚBLICA DENOMINADA “RAMAL IGARAPÉ DO AREÃO”, LOCALIZADO NO DISTRITO DE ILHA DE SANTANA, NESTA CIDADE DE SANTANA, INCLUSIVE COM A INCLUSÃO DO REFERIDO TRECHO NO PLANO DE PAVIMENTAÇÃO EM EXECUÇÃO PELA PREFEITURA MUNICIPAL DE SANTANA, SEJA POR APLICAÇÃO DE CAMADA ASFÁLTICA OU BLOQUETAMENTO.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1769/req._asfaltamento_na_av_maracana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1769/req._asfaltamento_na_av_maracana.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA  NA ALAMEDA ALMEIDA MARACANÃ, SITUADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1770/req._asfaltamento_na_av_ben-te-vi.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1770/req._asfaltamento_na_av_ben-te-vi.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS A PAVIMENTAÇÃO ASFÁLTICA NA ALAMEDA BEM-TE-VI SITUADA NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1771/galeria_de_esgoto_l12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1771/galeria_de_esgoto_l12.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS O SERVIÇO DE DESOBSTRUÇÃO E TROCA DE_x000D_
 BOCAS-DE-LOBO DAS GALERIAS DE ÁGUAS PLUVIAIS DA TRAVESSA L12, _x000D_
 NO PERIMETRO QUE COMPREENDE AS TRAVESSAS L9 E L8, BAIRRO FONTE _x000D_
 NOVA.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_recapeamento_asfaltico_l8.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_recapeamento_asfaltico_l8.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO _x000D_
 NA TRAVESSA L8, NO PERIMETRO QUE COMPREENDE AS AVENIDAS _x000D_
 SANTANA E SETE DE SETEMBRO, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1773/recapeamento_de_vala_jose_de_anchieta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1773/recapeamento_de_vala_jose_de_anchieta.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE ATERRAMENTO  ASFÁLTICO DE UMA VALA SITUADA NA AVENIDA JOSÉ DE ANCHIETA, NO PERÍMETRO QUE COMPREENDE AS RUAS EUCLIDES RODRIGUES E ADÁLVARO CAVALCANTE, BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1774/iluminacao_publica_vale_das_bencaos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1774/iluminacao_publica_vale_das_bencaos.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO ILUMINAÇÃO PÚBLICA DE TODAS AS RUAS DO BAIRRO VALE DAS BENÇÃOS</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1775/carro_pipa_ilha_de_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1775/carro_pipa_ilha_de_santana.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO QUE SEJA MOLHADA AS RUAS COM CAMINHÕES-PIPA DUAS VEZES POR SEMANA NAS RUAS E AVENIDAS DA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1776/podagem_getulio_vargas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1776/podagem_getulio_vargas.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO A PODAGEM DE UMA ÁRVORE NA RUA GETÚLIO VARGAS, 1153, PERÍMETRO QUE COMPREENDE AS AVENIDAS RUI BARBOSA E COELHO NETO, PARAISO</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1779/carro_pipa_av_das_nacoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1779/carro_pipa_av_das_nacoes.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITANDO CAMINHÕES -PIPA PARA MOLHAR DUAS VEZES POR SEMANA A AVENIDA DAS NAÇÕES, ENTRE AS RUAS GARRASTAZU MÉDICI E OSVALDO CRUZ, BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1780/revitalizacao_da_iluminacao_na_travessa_l_13_no_bairro_provedor.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1780/revitalizacao_da_iluminacao_na_travessa_l_13_no_bairro_provedor.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP, REVITALIZAÇÃO DA ILUMINAÇÃO NA TRAVESSA 13, NO BAIRRO PROVEDOR</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1781/terraplanagem_e_asfaltament0_na_rua_adalvaro_alves_cavalcantl.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1781/terraplanagem_e_asfaltament0_na_rua_adalvaro_alves_cavalcantl.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS SEMOP- A TERRAPLANAGEM E ASFALTAMENTO NA RUA ADÁLVARO CAVALCANTE, BAIRRO PROVEDOR</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1782/servico_de_calcamento_patronizado_na_avenida_das_nacoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1782/servico_de_calcamento_patronizado_na_avenida_das_nacoes.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL  DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇO DE CALÇAMENTO PADRONIZADO NA AVENIDA DAS NAÇÕES NO PERÍMETRO URBANO URAS POETA MACHADO DE ASSIS E PRESIDENTE JOHN FITZGERALD KENNEDY, BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1783/servico_de_saneamento_basico_com_colocacao_de_tubulacao_para_drenagem_de_aguas_pluviais_na_avenida_das_nacoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1783/servico_de_saneamento_basico_com_colocacao_de_tubulacao_para_drenagem_de_aguas_pluviais_na_avenida_das_nacoes.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SERVIÇO DE SANEAMENTO BÁSICO COM COLOCAÇÃO DE TUBULAÇÃO PARA DRENAGEM DE ÁGUAS PLUVIAIS NA AVENIDA DAS NAÇÕES NO PERÍMETRO URBANO RUAS MACHADO DE ASSIS E PRESIDENTE KENNEDY, BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_semop__asfalto_av_rui_barbosa_23_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_semop__asfalto_av_rui_barbosa_23_11_2020.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA AVENIDA RUI BARBOSA, ENTRE UBALDO FIGUEIRA E AVENIDA ADALVARO CAVALCANTE.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_semop__asfalto_rua_jk_23_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_semop__asfalto_rua_jk_23_11_2020.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO NA RUA PRESIDENTE JUSCELINO KUBISTCHEK DE OLIVEIRA, CONTEMPLANDO TODAS AS SUAS EXTENSÕES.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_semop__asfalto_av_brasilia_23_11_2020.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_semop__asfalto_av_brasilia_23_11_2020.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DE OBRAS PÚBLICAS E SERVIÇOS URBANOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO NA AVENIDA NOVA BRASÍLIA, CONTEMPLANDO TODAS AS SUAS EXTENSÕES.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1797/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_02._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1797/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_02._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS -SEMOP - SERVIÇOS DE MANUTENÇÃO,TROCA DE LÂMPADAS E REPAROS NA ILUMINAÇÃO PÚBLICA DA RUA OSVALDO CRUZ, ENTRE AV. CASTELO BRANCO E AV. 7 DE SETEMBRO,NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1798/requerimento_recuperacao_asfaltica_av._15_de_novebro_02.12._.2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1798/requerimento_recuperacao_asfaltica_av._15_de_novebro_02.12._.2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS-SEMOP- SERVIÇOS DE RECUPERAÇÃO ASFÁLTICA,LIMPEZA E RETIRADA DE ENTULHOS NA AV. 15 DE NOVEMBRO, ENTRE A RUA COSTA E SILVA E RUA CLAUDIO LÚCIO MONTEIRO, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1803/requerimento_fonte_nova_-_convenio_1_area_leste_-_07._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1803/requerimento_fonte_nova_-_convenio_1_area_leste_-_07._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA LESTE – CONVÊNIO 1º - NO BAIRRO FONTE NOVA. _x000D_
 •	AVENIDA SANTANA FINAL – FONTE NOVA _x000D_
 •	RUA DOS GIRASSÓIS – FONTE NOVA _x000D_
 •	AVENIDA DAS ACÁCIAS – FONTE NOVA _x000D_
 •	RAMAL JARDIM DE DEUS – FONTE NOVA</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1804/requerimento_nova_brasilia_-_convenio_4_-_area_oeste_-_07._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1804/requerimento_nova_brasilia_-_convenio_4_-_area_oeste_-_07._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA OESTE – CONVENIO 4º - NO BAIRRO NOVA BRASÍLIA. _x000D_
 •	AV. WALTER LOPES DA CRUZ – NOVA BRASÍLIA _x000D_
 •	TV. MANOEL ABREU DE ALMEIDA – NOVA BRASÍLIA _x000D_
 •	AV. 25 DE DEZEMBRO – NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1805/requerimento_parque_das_laranjeiras_-_convenio_2_-_area_central_-_07._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1805/requerimento_parque_das_laranjeiras_-_convenio_2_-_area_central_-_07._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA CENTRAL – CONVENIO 2º - NO BAIRRO PARQUE DAS LARANJEIRAS. _x000D_
 •	AV. COCAIS – PARQUE DAS LARANJEIRAS _x000D_
 •	AV. DAS PALMEIRAS – PARQUE DAS LARANJEIRAS _x000D_
 •	BECO – PARQUE DAS LARANJEIRAS _x000D_
 •	RUA DOS GIRASSÓIS – PARQUE DAS LARANJEIRAS _x000D_
 •	RUA PAPOULAS – PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1806/requerimento_provedor_ii_-_convenio_3_-_area_norte_-_07._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1806/requerimento_provedor_ii_-_convenio_3_-_area_norte_-_07._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA NORTE – CONVENIO 3º - NO BAIRRO PROVEDOR II. _x000D_
 •	TV. VINTE E QUATRO – PROVEDOR II _x000D_
 •	TV. CINCO – REMÉDIO II _x000D_
 •	TV. SEIS – REMÉDIO II</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1807/requerimento_provedor_ii_-_convenio_4_-_area_oeste_-_07._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1807/requerimento_provedor_ii_-_convenio_4_-_area_oeste_-_07._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA OESTE – CONVENIO 4º - NO BAIRRO PROVEDOR II. _x000D_
 •	TV. VINTE E QUATRO – PROVEDOR II _x000D_
 •	TV. 12 – PROVEDOR II _x000D_
 •	TV. 13 – PROVEDOR II</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1808/requerimento_remedio_ii_-_convenio_2_-_area_central_-_07._12._2020_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1808/requerimento_remedio_ii_-_convenio_2_-_area_central_-_07._12._2020_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA, COM SISTEMA DE DRENAGEM, CALÇADA, MEIO FIO E SARJETAS NOS TRECHOS QUE COMPREENDEM A ÁREA CENTRAL – CONVÊNIO 2º - NO BAIRRO REMÉDIO II. _x000D_
 •	AV. GOMES FREIRE DE ANDRADE – REMÉDIO II _x000D_
 •	AV. ANGELO DE MORAES – REMÉDIO II</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_sstrans.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_sstrans.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, SR. JEAN PAES DOS SANTOS, QUE SEJA FEITO COM URGÊNCIA  SERVIÇOS DE PINTURA DE TODA SINALIZAÇÃO VERTICAL DAS PRINCIPAIS RUAS E AVENIDAS RECÉM ASFALTADAS DE SANTANA, INCLUINDO PRINCIPALMENTE A UBALDO FIGUEIRA, COM ESPECIAL ATENÇÃO PARA AS CICLOVIAS.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_bairro_novo_horizonte_14._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_bairro_novo_horizonte_14._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO E/OU RECAPEAMENTO ASFÁLTICO DAS SEGUINTES VIAS DO BAIRRO NOVO HORIZONTE: _x000D_
 •	RUA MARIA JACIRA DE BRITO – ENTRE AV. MANOEL F. GUEDES ATÉ A TV. F; _x000D_
 •	RUA RAIMUNDO NUNES DA CRUZ – ENTRE AV. ODECIA MARQUES PEREIRA ATÉ A AV. BENEDITO DE JESUS CARDOSO.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_bairro_provedor_i_14._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_bairro_provedor_i_14._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE TERRAPLANAGEM, PAVIMENTAÇÃO E/OU RECAPEAMENTO ASFÁLTICO DAS SEGUINTES VIAS DO BAIRRO PROVEDOR I _x000D_
 •	AV. PALMIRA MIRANDA DE ANDRADE – ENTRE RUA SALVADOR DINIZ ATÉ A PONTE; _x000D_
 •	TV. SANTOS – ENTRE RUA SALVADOR DINIZ ATÉ A PONTE; _x000D_
 •	TV. L – CINCO – ENTRE RUA UBALDO FIGUEIRA ATÉ A RUA ADALVARO CAVALCANTE; _x000D_
 •	TV. COELHO VASQUES – ENTRE RUA ADALVARO CAVALCANTE ATÉ A RUA UBALDO FIGUEIRA;</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_bairro_vila_amazonas_14._12._2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_bairro_vila_amazonas_14._12._2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITO OS SERVIÇOS DE PAVIMENTAÇÃO E/OU RECAPEAMENTO ASFÁLTICO DAS SEGUINTES VIAS DO BAIRRO VILA AMAZONAS:_x000D_
 •	RUA D – DEZ – ENTRE RUA D – TREZE ATÉ A RUA C – UM. _x000D_
 •	RUA D – NOVE – ENTRE RUA D – TREZE ATÉ A RUA C – UM. _x000D_
 •	RUA D – QUINZE – ENTRE RUA D – QUATORZE ATÉ A RUA D – SEIS A</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1828/req_de_registro_de_chapa_-_legislativo_forte.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1828/req_de_registro_de_chapa_-_legislativo_forte.pdf</t>
   </si>
   <si>
     <t>Registro da chapa "Legislativo Forte" para eleição da mesa diretora 2021-2023</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6258,51 +6258,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1219/ata_1a_reuniao_ordinaria_11-02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1234/ata_da_2a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1245/ata_da_3a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1272/ata_5a_reuniao_ordinaria_27-02-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1297/ata_6a_reuniao_ordinaria_03-03-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1304/ata_7a_reuniao_ordinaria_05-03-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1326/ata_8a_reuniao_ordinaria_10-03-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1419/copia_do_parlamantar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1432/copia_do_parlamantar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1439/ata_da_23a_sessao_ordinaria_de_2020_cms.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1442/copia_do_parlamantar_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1463/copia_do_parlamantar_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1533/ata_da_33_reunia_ordinaria_da__4_sessao_legislativa_da_viii.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1535/ata_da_34_reuniao_ordinaria_da_4_sessao_legislativa_da_viii.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1603/ata_da_38a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1751/ata_39_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_40_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1766/ata_de_42a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1237/pelom_-_002_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1236/pelom_-_001_emendas_impositivas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1390/emenda_a_lei_organica_003-2020_-_eleicao_indireta_em_caso_de_dupla_vacancia.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1530/proposta_de_emenda_a_lei_organica_004-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1526/plc_quarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1809/plc_pms.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1187/pl_01_2020_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1194/doc002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1201/pl_01_2020_programa_jailson_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1216/obras_paralisadas_2.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1235/plo_-_revoga_a_lei_de_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1250/educacao_especial_e_inclusiva_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1251/obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_02_semana_municipal_do_brincar_colo_2020.doc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1366/pl_alteracao_dispositivo_10_da_lei_no_848_de_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1367/pl_parcela_extra_anual_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_pqa-vs.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1374/pl_doacao_de_areas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1387/plo_-_publicacao_de_contratos_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1388/plo_-_reducao_de_mensalidades_escolas_privadas_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1389/plo_-_suspensao_dos_consignados_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1410/plo_-_poder_executivo_-_contracao_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_sttrans.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1437/pl_antecipacao_feriado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_proibicao_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1459/06-15-2020_-_pl_-_biblioteca_publica_-_carlos_lima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1490/pl_-_memorial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1517/06-08-2020_-_pl_-_utilidade_publica_associacao_do_amor1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1527/pl_criacao_cmc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_fcm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_transporte_remunerado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1555/projeto_de_lei_raiane.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_semana_contra_ao_feminicidio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1737/plo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_de_transicao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_jardinagens_-_aquaville.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1822/plo_-_termo_confissao_debitos_sanprev_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1823/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_-_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1362/ok_decreto_legislativo_no_001-2020_-_comissao_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_decreto_legislativo_-_susta_decreto_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1785/pdl_cidadao_santanense_dr_ortiz.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1789/pdl_cidadao_santanense_cf_kaysel_costa_ribeiro.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1825/decreto_tita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1361/ato_da_mesa_diretora_no_001-2020_-_estabelece_medidas_na_cms_em_razao_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1382/ato_da_mesa_diretora_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1391/ato_da_mesa_diretora_no_003-2020_-_reduz_verba_indenizatoria_para_uso_acoes_pandemia.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1505/ato_da_mesa_diretora_no_004-2020_-_suspende_recesso_legislativo_de_julho_-_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1213/doc002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1217/ato_da_presidencia_no_003-2020_-_suspende_verba_de_gabinete.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1218/ato_da_presidencia_no_004-2020_-_determina_exoneracao_cargos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1784/ato_da_presidencia_-_regulaeleicaomesa_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1597/mocao_de_aplauso_bernacom.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1598/mocao_de_aplauso_servidores.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1599/mocao_de_aplauso_dona_vera.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_-_michell_santos_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1826/mocao_2020_colo_seu_mathias_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1827/mocao_2020_colo_seu_romualdo_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1186/indicacao_colo_01_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1203/01_-indicacao_setrap_-_ifap_-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1204/02_-indicacao_setrap_-_ifap_-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1206/03_-indicacao_setrap_-_terminal_-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_01_ribamar_pestana_2_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_rato_everaldo_1_2020_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1212/tapa_buraco_ap_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1224/indicacao_3_-_2020_ativacao_da_base_policial.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1226/indicacao_4-_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1240/indicacao_passarela.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1242/indicacao_3_-_2020_ponte_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1243/indicacao_4_-_2020_calcadao_ifap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1277/indicacao_centro_comunitario_do_bairro_nova_brasilia_5.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1279/indicacao_vitoria_regia_6.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1282/ind_ao_setrap_drenagem_pluvial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1298/indicacao_marinha_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_colo_03_2020_corona.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1314/indicacao_com__abaixo_assinado_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1323/superintendencia_estadual_da_empresa_brasileira_de_correios_e_telegrafos-ect_que_sejam_regularizados_os_codigos_de_enderecamento_postal_cep_do_municipio_de_santana.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1345/indicacao_vigilancia_em_saude_do_estado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1346/indicacao_sesa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1359/indicacao__urgencia_para_os_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1381/indicacao_banco_de_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_diretor_presidemte_caesa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_presidente_procon.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1425/06-01-2020-ind11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1443/transformar_o_ginasio_poliesportivo_de_santana_em_um_novo_centro_de_covid-19.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_svs_que_possa_indicar_um_tecnico_epidemiologico.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_caesa_que_possa_enviar_uma_equipe_tecnica_para_manutencao_e_reparos_no_bairro_nova_brasilia.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1455/radio_difusora_de_macapa_solicita_o_retorno_do_box_de_atendimento_da_radio_difusora_de_macapa_am630.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_3_-_2020_ponte_de_concreto1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_setrap_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1498/solicitando_a_aquisicao_de_um_raio_x_movel_para_hospital_estadual.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1499/implantacao_do_servico_de_tomografia_em_santana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_3_-_2020_parada_de_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1506/ind_036-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1516/07-13-2020-ind1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_cea_20.07.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_03_-_2020_cea_ok_2.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1561/a_conclussao_da_obra_de_rede_eletrica_incluindo_tranformadores_de_energia_para_garantir_qualidade_de_fornecimento_de_energia_do_bairro_jardim_de_deus_ii.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_cea.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_-_ramal_do_cobra_-_ok.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_seinf_construcao_h_e_santana.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_setrap_terminal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_sesa_oncologia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_sesa_laudo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_sejusp_ciosp.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_sejusp_delegacia_mulher.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_setrap_retomada_das_obras_de_mobilidade_urbana_em_santana.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_sejusp_2dp_santana.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_sejusp_politec.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1732/oindicacao_sejusp_4_bpm.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1733/ind._reparos_na_rede_de_agua_provedor.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_-_13_terrplagem_e_pavimentacao_ramal_do_cobra.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1743/ind._reparos_na_rede_eletrica_provedor.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacoa_05_-_2020_campanha.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_resposta_a_indicacao_de_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1758/intencificadas_as_rondas_policiais_2809.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1759/realizad0_estud0_tecnic0_2809.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1760/ind._faixa_elevada_ig._fortaleza.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_-_caesa_-_gea_-_area_portuaria_21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_-_helena_lima__09_de_outubro.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1777/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1778/poda_de_arvore_cea.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_sesa_cirurgiao_dentista.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_setrap_claudio_lucio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_setrap_claudio_lucio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_setrap_dom_pedro_25_11_2020.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_setrap_av_coelho_neto_25_11_2020.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_setrap_retomada_das_obras_de_santana_24_11_2020.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_-_caesa_-_gea_-_rm_i_-_02.12.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_-_caesa_-_gea_-parq._das_laranj._e_fonte_nova_-_02.12.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1802/indica_ao_gea_-_setrap_-_cms_07.12.2020_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1810/01_-indicacao_alap_-2020-_abrigo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1811/01_-indicacao_alap_-2020-_casa_de_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1812/01_-indicacao_alap_-2020-_lar_betania.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1813/01_-indicacao_leda_sadala.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1814/01_-indicacao_alap_-2020-_nossa_familia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_caesa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_cdl_santana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_tre.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1183/requerimento_01_colo_03_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1184/requerimento_02_colo_02_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1185/requerimento_03_colo_01_2020_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1189/req_01-10-02-20.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1190/req_02-10-02-20_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1191/recapeamento_asfaltico_na_avenida_rio_branco_no_perimetro_urbano_entre_as_ruas_capitao_euclides_rodrigues_e_pedro_salvador_diniz_no_bairro_central.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1192/requerer_servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_f_no_bairro_novo_horizonte_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1193/servicos_de_podagem_de_arvores_no_intorno_do_cemiterio_municipal_de_santana.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1199/requerimento_01_-_campanha.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_02-_coleta.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_03-_lixeira.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1205/requerimento_rato_01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1207/requerimento_solicita_os_servicos_terraplanagem_e_recapeamento_asfaltico_na_av._15_de_novembro_12.02.20.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1208/requerimento_solicita_que_facam_a_contratacao_de_profissionais_na_area_da_saude.12.02.20.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1209/recapeamento_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1214/requerimento_-_revitalizacao_da_passarela_alameda_nova_uniao.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1215/requerimento_-locacao_escola_jocicleia_guimbal.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_01__17.02.20.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_02_17.02.20.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_03_17.02.20_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1223/requerimento_04_17.02.20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1225/requerimento_04-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1227/01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_-_equisicao_arena_remedio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1229/requerimento_-_equisicao_ubs_remedio.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1230/req_01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1231/req._001-20.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1232/req_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1233/req._002-20.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_01__19.02.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1239/requerimento_02_19.02.20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1241/recapeamento_asfaltico_r._everaldo_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1246/requerimento_04-_pavimentacao_da_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1247/requerimento_05-_creche_anauerapu.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1248/requerimento_-_revitalizacao_da_passarela_maria_do_socorro_elesbao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1249/limpeza_de_canal_remedios2_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1252/requerimento_samprev_-_jailson_2020_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1253/requerimento_samprev_-_jailson_2020_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1254/requerimento_samprev_-_jailson_2020_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1255/requerimento_samprev_03-_jailson_2020__4.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1256/iluminacao_av_brasilia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1257/iluminacao_publica_av_stn_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1258/limpeza_do_canal_do_paraiso.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1259/requerimento_seme_calendario.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1260/requerimento_001-2020_-_ceminterio-limpeza_-_provedor_-_i.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1261/requerimento_semop_obras_andamento_de_obras.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1262/requerimento_002-2020_-_av_sao_joao_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1263/requerimento_003-2020_-_av_sao_joao_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1264/requerimento_004-2020_-_passarela_na_av_rui_barbosa_-_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1267/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1269/requerimento_juscelino_esc_rotas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1270/requerimento_juscelino_esc_ambiental_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1271/requerimento_casa_de_apoio_ao_ribeirinho_2020_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_semduh_orla_1.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_seme_aluguel_2.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1275/requerimento_semop_coelho_neto_3.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1276/requerimento_semop_padre_vitorio_galiane_4.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1278/iluminacao_tancredo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1280/requerimento_iluminacao_jardim_de_deus_7.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_limpeza_jardim_de__deus_8.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_-_lombofaixa_da_rua_d11_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento__solicita_a_pavimentacao_em_bloquete_da_travessa_atlantida.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1286/requerimento_1.reiterar_467.2018_e_469.2018._tv._tocantinopolis_rm_i.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1287/requerimento_1.reiterar_o_pedido_formulado_por_intermedio_do_requerimento_760.2019.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1289/iluminacao_da_vila_olimpica_04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_solicita_o_serv._const._passarela_tv.07.04.03.2020_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1291/faixa_de_pedestre_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1292/asfalto_travessa_e_04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1293/faixa_de_pedestre_ubaldo_com_colares.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1294/cleidevan.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1295/elias.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1296/doc005.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1299/iluminacao_osvaldo_cruz_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1300/rio_araguary_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1301/iluminacao_osvaldo_cruz_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1302/tapa_buraco_na_l8.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1303/terra_planagem_da_rua_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1305/req_01_predio_para_funcionamento_capsi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1306/req_02_informacoes_sobre_alunos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1307/req_03_eleicao_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1308/req_4_sttrnas_elesbao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1311/requerimento_colo_04_2020_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1312/requerimento_colo_05_2020_av_vasques_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1313/requerimento_colo_05_2020_lixao_elesbao_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_colo_04_2020_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1316/requerimento_-2_recapeamento_-_ok.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1317/requerimento_-3_recapeamento_-_ok.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1318/req_1_constucao_arena_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1319/req_2_pav_asfaltica_rua_damiao_da_cruz_barreto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1320/req_3_pav_asfaltica_rua_dos_imigrantes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1321/pavimentacao_em_bloquetes_travessa_5_11.03.20.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1322/recapeamento_asfaltico_na_travessa_antonio_izaias_brandao_no_perimetro_urbano_entre_a_rua_capitao_euclides_rodrigues_e_avenida_walter_lopes_da_cruz_no_bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1324/travessa_manoel_pereira_da_rocha_no_perimetro_entre_as_ruas_adalvaro_alves_cavalcanti_e_general_ubaldo_figueira_no_bairro_nova_brasilia_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1325/miguel_de_bulhoes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_campanha_da_fraternidade.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_semduh_jardim_de_deus.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1329/requerimento_no_solicitando_limpeza_e_retirada_de_entulho_picarreira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1330/requerimento_no_solicitando_servicos_feira_do_nova_brasilia_-_bairro_delta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_no_solicitando_servicos_para_o_bairro_delta.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1332/parque_das_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1333/limpeza_15_de_novembero.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1334/req_recapeamento_manoel_pereira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1335/limpeza_acquaville_07_e_08.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1336/req_recapeamento_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1337/recapeamento_hospitalidade_rio_b.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1338/recapeamento_provedor_02_tv_08.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_passarelas_remedios_2_travessa_8.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1340/req_recapeamento_antonio_izaias.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_reparos_de_iluminacao_bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1342/req_terrplagem_e_pav_ramal_do_cobra.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1343/limpeza_rua_l7.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1344/limpeza_rua_tulipas.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1347/requerimento_sttrans_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1348/recapeamento_coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1349/9-_requerimento_-_11_reparos_de_iluminacao_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1350/7-_requerimento_-_9_reparos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1351/requerimento_-_recapeamento_jk.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1352/requerimento_-_7_recapeamento_emilio_medici.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1356/req_reducao_da_verba_indenizatoria-pdf.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1357/req_criterios_adotados_pela_secretaria_de_assistencia_social_1o_de_abril.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1358/req__quanto_a_condicoes_sanitarias_equipamentos_epi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1360/recapeamento_asfaltico_r._15_de_novembro_entre_machado_de_assis_e_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1363/req_1_compra_de_alimentos_e_distribuicao_aos_produtores.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1364/req_2_compra_de_alimentos_e_material_para_higiene.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1365/req_3_reestruturacao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1369/requerimento_criterios_do_cad_unico.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1371/06-05-2020-req2_reparos_iluminacao_e_remocao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1372/06-05-2020-req3_reirera_requerimento_e_solicita_reparos__na_trv_tocantinopolis.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1373/06-05-2020-req1_construcao_de_cemiterio_em_santana.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1375/req_convocacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1376/requerimento_135_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_136_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1378/req._137.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1379/req._138.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_descentralizacao_do_centro_covid_19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1383/05-18-2020-req1_atendimento_no_paraiso_no_maria_tadeu.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1384/05-18-2020-req2_regularizacao_do_servico_de_coleta_de_lixo_anauerapucu.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1385/05-18-2020-req3_manutencao_de_luminarias_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1386/solicita_informacoes_a_semsa_seme.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_de_convocacao_da_celiane_req_144.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1393/requerimento_de_convocacao_da_ellem_-_departamento_adm-financeira_da_semsa_req_145.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1394/requerimento_de_convocacao_de_rodolfo_-_controlador_geral_req_146.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1395/05-18-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1396/05-18-2020-req5.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1397/05-18-2020-req6.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1398/requerimento_-_14_solicitacao_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1399/req__convenio_com_hospital_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1400/req_cris_da_anastacia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1401/req_153_desinfeccao_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1402/req_154_feitura_de_software_para_acompanhamento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1403/req_155_farmacia_de_manipulacao_em_nosso_estado_para_suprir_a_demanda_existente..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1404/req_156_transmissao_do_exercita_santana_de_modo_on_line_em_todas_as_plataformas_possiveis..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1405/req_solicitandotomografia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1406/req_beneficia_agentes_de_saude_com_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1407/req_reparos_na_iluminacao_publica_nas_travessas_06_07.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1408/req_reparos_na_iluminacao_na_av_princesa_isabel__com_a_tancredo_alves.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1413/req2-25-05-201.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1414/req1-25-05-20_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1415/bebedouro_floriano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1416/req02-27-05-_retorno_da_van_de_apoio_retificado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1417/req01-27-05_postes_e_rocagem_no_cemiterio_retificado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1418/req03-27-05-20_reposicao_de_lampadas_na_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1420/requerimento_-_17_ok_002__02-06.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1421/requerimento_-_18_002____01-06.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_iluminacao_ramal_do_gaucho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1426/06-01-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1450/req_medidas_de_nao_flexibilidade_do_isolamento_social.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1428/06-01-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1429/req_01_transporte_artesas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1430/req_02_entrega_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1431/req_03_upa_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1433/req_iluminacao_publica_ramal_do_gaucho.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1434/secretario_semop_falta_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1435/req_devolucao_projeto_de_coleta_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1436/req_coleta_seletiva_no_bairro__acquaville.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1438/requerimento_de_convocacao_de_rodolfo_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1440/06-08-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1441/06-08-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1444/ubs_maria_tadeu_centro_de_reabilitacao_e_centro_diagnostico_da_mulher_possa_ser_estendido_seus_atendimentos_em_24h.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1445/implantacao_de_mais_02_dois_centros_operacionais_emergenciais__coe.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1446/10062020_devolucao_imediata_e_reingresso_em_atividades_pertinentes_de_todos_os_veiculos.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1447/inclusao_dos_profissionais_que_atuam_em_sala_de_vacina_na_gratificacao_especial_do_covid-19.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1451/requerimento_atendimento_domiciliar_por_parte_das_equipes_nasf_e_esf.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1452/requerimento__lancha_para_atendimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1453/requerimento_intensificacao_fiscalizacao_e_controle_de_terrenos_baldios_e_abandonados_no_municipio_de_santana.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1454/requerimento_sttrans_que_seja_feita_uma_intensificacao_fiscalizacao_e_controle_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1457/06-15-2020-req1_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1458/06-15-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1460/educacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1461/semsa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1462/edicao_decreto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1465/requer_tapa_buraco_na_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1466/req._11_reconstituicao_de_passarela.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1467/requer_recapeamento_na_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1468/requer_manutencao_no_sistema_de_luminarias_na_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1469/requer_rocagem_e_limpeza_na_travessa_b.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1470/requer_higienizacao_com_carro_pipa_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1471/requer_podagem_de_arvore_no_ramal_19_de_maio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1472/requerimento_maira_-_numero_de_medicos_com_suas_especialidades_e_locais_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1473/requer_plano_de_recuperacao_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1474/requer_implantacao_de_linha_de_credito.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1475/req._12_atendimento_alberto_lima.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1476/req._13_limpeza_do_biragui.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1477/req._14_pagamento_samu.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1478/req_209.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1479/req_210.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1480/req_211.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1481/req_212.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1483/requerimento_-_161.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1484/incluir_os_profissionais_de_saude_de_linha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1485/reparos_na_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1486/revitalizacao_da_ponte_palmira.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1488/requerimento_-_21_ok.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_-_22_ok.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1491/rocagem_e_retirada_de_entulho_da_area_interna_e_toda_a_area_externa_do_entorno_da_escola_municipal_amazonas.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1492/limpeza_e_pavimentacao_em_bloquetes_na_palmira.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1493/troca_das_luminarias_na_passagem_palmira.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1494/relatorio_e_fases_de_execucao_das_obras_das_creches.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1495/medicos_ortopedista_cardiologista_na_maria_tadeu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1496/recuperacao_asfaltica_na_travessa_geronimo_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1497/req_entulho_biraghi.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1500/07-01-2020-req1_1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1501/07-01-2020-req2_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1502/07-01-2020-req3_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_-_23_ok.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1507/convocar_semasc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_coleta_de_lixo_travessa_06.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1509/requerimento_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1510/requerimento_bloqueteamento_avenida_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1511/07-13-2020-req5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1512/07-13-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1513/07-13-2020-req3.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1514/07-13-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1515/07-13-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_tce.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1520/iluminacao_av._sao_paulo_20.07.2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1521/asfalto_av._jose_de_anchieta_20.07.2020_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1522/requerimento_-_24_ok.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1523/requerimento_-_25_ok.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1524/07-20-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1525/07-20-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_-_25_ok.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_-_27.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1541/providencias_e_apresentacao_de_protocolo_de_combate_a_proliferacao_do_inseto_barbeiro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1542/que_informe_os_criterios_de_inscricao_de_aprovacao_no_programa_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1543/que_sejam_disponibilizadas_no_portal_da_transparencia_todas_as_informacoes_referente_a_receitas_e_despesas_de_todas_as_obras_da_emenda_de_bancada_inclusive_com_andamento_e_previsao_de_entrega_de_cada_obra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_entulhos_15_de_novembro.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_recapeamento_asfaltico_padre_vitorio_galiane.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_reforma_telhado_escola.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_recapeamento_asfaltico_juscelino.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1548/que_sejam_instalados_semaforos_no_cruzamento_da_avenida_sete_de_setembro_e_rua_presidente_marechal_deodoro_da_fonseca_no_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1549/requerimento_-_28_ok_1.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1550/secleg_20200817_125550588_vb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1551/08-10-2020-req3.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1552/08-10-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1553/08-10-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento_cota_unica_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1557/requerimento_semsa.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1558/requerimento_semasc.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1559/servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_11_no_bairro_provedor_ii.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1560/retirada_de_entulhos_no_perimetro_urbano_da_av_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_semsa_hiperdia.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_semsa_teste_rapido_seme.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_travessa_l13.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_strans_semaforo_fn.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_strans_semaforo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_-_29.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_-_30.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1571/requerimento_sitio_dona_rosa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1572/requerimento_semop_hospital.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1573/requerimento_shopping_popular.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1575/requerimento_conselho_tutelar_materiais_permanentes_e_funcionarios14.08.2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1576/requerimento_reforma_do_centro_de_diagnostico_da_mulher_com_a_inclusao_do_cram_para_funcionamento_com_a_equipe_de_profissionais_assistente_social_psicologo_assessoria_juridica17.08.2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_recuperacao_asfaltica_avenida_brasilia_entre_r._padre_vitorio_galiane_e_r._osvaldo_cruz_17.08.2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_pintura_da_faixa_de_pedestre_em_frente_a_camara_de_vereadores_de_santana_na_rua_ubaldo_figueira_bairro_central.19.08.2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1579/requerimento_recuperacao_asfaltica_r._padre_vitorio_entre_av._15_de_novembro_e_av._castelo_branco_21.08.2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_reforma_e_ampliacao_do_centro_comunitario_do_bairro_da_hospitalidade_situado_na_rua_pres._kennedy._21.08.2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_recuperacao_asfaltica_av._nilo_coelho_entre_rua_salvador_diniz_e_travessa_tocantins_ate_a_area_de_ponte._24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_recuperacao_asfaltica_av._brasilia_entre_r._padre_vitorio_e_r._ubaldo_figueira_24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_recuperacao_asfaltica_av._rui_barbosa_entre_r._ubaldo_fiqgueira_e_r._adalvaro_cavalcante_24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_contrato_de_iluninacao_publica.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1585/req_rarison_01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1586/req_rarison_02.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1587/revitalizacao_e_limpeza_da_praca_manoel_videira_do_nascimento_no_bairro_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1588/revitalizacao_da_iluminacao_da_rua_joao_leite_coutinho_no_perimetro_urbano_das_avenidas_jose_de_anchieta_e_15_de_novembro_no_bairro_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1589/revitalizacao_da_iluminacao_do_ramal_pricipal_no_bairro_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_terraplanagem_compactacao_com_rolo_compressor_e_continuidade_da_pavimentacao_em_bloquetes_tv._onze.31.08.2020_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_av._princesa_isabel_rua_machado_de_assis_e_rua_claudio_lucio_monteiro_bairro_da_hospitalidade31.08.2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_do_canal_na_av._rio_branco_entre_rua_garrastazu_medici_e_rua_osvaldo_cruz_bairro_do_paraiso.31.08.2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_-_301.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1600/requerimento_semsa_explicacao_rao_x.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_semsa_publicidade.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1734/req._asfaltamento_na_av_rio_branco.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1735/requerimento_-_31_-_ok_rua_ulbaldo.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1738/requerimento_manutencao_das_vias_av._15_de_novembro_e_av._princesa_isabel_07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_manutencao_das_vias_r._deolindo_da_silva_e_av._palmira_miranda_de_andrade07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_manutencao_das_vias_tv._osvaldo_cruz_e_r._floriano_peixoto07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_area_portuaria02.09.2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_manutencao_das_vias_de_acesso_jardim_de_deus_i_02.09.2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_ubs_ilha_24_horas.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_ubs_ilha_de_santana.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_semop__av_15_de_novembro_paraiso.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_-_32_-_reinteira_a_solicitacao_de_lixeira.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_retorno_rota_fortaleza_centro_-_porto_-_sttrans_14.09.2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_em_toda_extensao_da_av._sao_joao_apostolo_no_municipio_de_santana._14.09.2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1753/req_2109.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1756/terrapianagem_e_asfaltament0_na_travessa_17_-_provedor_2809.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1757/limpeza_2809.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1763/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_av_castro_alves_-_hospitalidade_28.09.2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1764/requerimento_terraplanagem_e_compactacao_por_rolo_compressor_pavimentacao_asfaltica_limpeza_e_retirada_de_entulhos_av._maria_colares_e_av._brasilia_paraiso21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1765/requerimento_pintura_da_faixa_de_pedestre_r._pedro_salvador_diniz_entre_av._maria_colares_e_av._stelio_de_oliveira_bairro_central.21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1767/requerimento_-_helena_lima_09_de_outubro.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1769/req._asfaltamento_na_av_maracana.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1770/req._asfaltamento_na_av_ben-te-vi.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1771/galeria_de_esgoto_l12.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_recapeamento_asfaltico_l8.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1773/recapeamento_de_vala_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1774/iluminacao_publica_vale_das_bencaos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1775/carro_pipa_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1776/podagem_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1779/carro_pipa_av_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1780/revitalizacao_da_iluminacao_na_travessa_l_13_no_bairro_provedor.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1781/terraplanagem_e_asfaltament0_na_rua_adalvaro_alves_cavalcantl.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1782/servico_de_calcamento_patronizado_na_avenida_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1783/servico_de_saneamento_basico_com_colocacao_de_tubulacao_para_drenagem_de_aguas_pluviais_na_avenida_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_semop__asfalto_av_rui_barbosa_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_semop__asfalto_rua_jk_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_semop__asfalto_av_brasilia_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1797/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_02._12._2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1798/requerimento_recuperacao_asfaltica_av._15_de_novebro_02.12._.2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1803/requerimento_fonte_nova_-_convenio_1_area_leste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1804/requerimento_nova_brasilia_-_convenio_4_-_area_oeste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1805/requerimento_parque_das_laranjeiras_-_convenio_2_-_area_central_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1806/requerimento_provedor_ii_-_convenio_3_-_area_norte_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1807/requerimento_provedor_ii_-_convenio_4_-_area_oeste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1808/requerimento_remedio_ii_-_convenio_2_-_area_central_-_07._12._2020_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_sstrans.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_bairro_novo_horizonte_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_bairro_provedor_i_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_bairro_vila_amazonas_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1828/req_de_registro_de_chapa_-_legislativo_forte.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1219/ata_1a_reuniao_ordinaria_11-02-2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1234/ata_da_2a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1245/ata_da_3a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1272/ata_5a_reuniao_ordinaria_27-02-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1297/ata_6a_reuniao_ordinaria_03-03-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1304/ata_7a_reuniao_ordinaria_05-03-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1326/ata_8a_reuniao_ordinaria_10-03-2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1419/copia_do_parlamantar.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1432/copia_do_parlamantar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1439/ata_da_23a_sessao_ordinaria_de_2020_cms.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1442/copia_do_parlamantar_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1463/copia_do_parlamantar_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1533/ata_da_33_reunia_ordinaria_da__4_sessao_legislativa_da_viii.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1535/ata_da_34_reuniao_ordinaria_da_4_sessao_legislativa_da_viii.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1603/ata_da_38a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1751/ata_39_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1752/ata_40_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1766/ata_de_42a_sessao_ordinaria_de_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1237/pelom_-_002_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1236/pelom_-_001_emendas_impositivas.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1390/emenda_a_lei_organica_003-2020_-_eleicao_indireta_em_caso_de_dupla_vacancia.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1530/proposta_de_emenda_a_lei_organica_004-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1526/plc_quarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1809/plc_pms.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1187/pl_01_2020_consciencia_negra.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1194/doc002.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1201/pl_01_2020_programa_jailson_2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1216/obras_paralisadas_2.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1235/plo_-_revoga_a_lei_de_contratacao_temporaria.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1250/educacao_especial_e_inclusiva_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1251/obras_paralisadas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1284/projeto_jovem_aprendiz.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1310/pl_02_semana_municipal_do_brincar_colo_2020.doc.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1366/pl_alteracao_dispositivo_10_da_lei_no_848_de_2010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1367/pl_parcela_extra_anual_acs_ace.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1368/pl_pqa-vs.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1374/pl_doacao_de_areas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1387/plo_-_publicacao_de_contratos_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1388/plo_-_reducao_de_mensalidades_escolas_privadas_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1389/plo_-_suspensao_dos_consignados_-_pandemia_covid_19.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1409/pl_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1410/plo_-_poder_executivo_-_contracao_dos_medicos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1412/pl_sttrans.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1437/pl_antecipacao_feriado.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1456/projeto_de_proibicao_de_queimadas.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1459/06-15-2020_-_pl_-_biblioteca_publica_-_carlos_lima.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1490/pl_-_memorial_covid-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1517/06-08-2020_-_pl_-_utilidade_publica_associacao_do_amor1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1527/pl_criacao_cmc.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1528/pl_fcm.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1529/pl_transporte_remunerado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1555/projeto_de_lei_raiane.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1556/projeto_de_lei_semana_contra_ao_feminicidio.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1737/plo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei_de_transicao.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_jardinagens_-_aquaville.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1822/plo_-_termo_confissao_debitos_sanprev_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1823/loa_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1824/projeto_de_lei_-_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1362/ok_decreto_legislativo_no_001-2020_-_comissao_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1370/projeto_de_decreto_legislativo_-_susta_decreto_executivo.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1785/pdl_cidadao_santanense_dr_ortiz.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1789/pdl_cidadao_santanense_cf_kaysel_costa_ribeiro.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1825/decreto_tita.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1361/ato_da_mesa_diretora_no_001-2020_-_estabelece_medidas_na_cms_em_razao_do_covid-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1382/ato_da_mesa_diretora_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1391/ato_da_mesa_diretora_no_003-2020_-_reduz_verba_indenizatoria_para_uso_acoes_pandemia.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1505/ato_da_mesa_diretora_no_004-2020_-_suspende_recesso_legislativo_de_julho_-_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1213/doc002.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1217/ato_da_presidencia_no_003-2020_-_suspende_verba_de_gabinete.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1218/ato_da_presidencia_no_004-2020_-_determina_exoneracao_cargos.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1784/ato_da_presidencia_-_regulaeleicaomesa_2021-2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1597/mocao_de_aplauso_bernacom.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1598/mocao_de_aplauso_servidores.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1599/mocao_de_aplauso_dona_vera.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1801/mocao_-_michell_santos_da_fonseca.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1826/mocao_2020_colo_seu_mathias_1.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1827/mocao_2020_colo_seu_romualdo_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1186/indicacao_colo_01_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1203/01_-indicacao_setrap_-_ifap_-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1204/02_-indicacao_setrap_-_ifap_-2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1206/03_-indicacao_setrap_-_terminal_-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_01_ribamar_pestana_2_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_rato_everaldo_1_2020_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1212/tapa_buraco_ap_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1224/indicacao_3_-_2020_ativacao_da_base_policial.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1226/indicacao_4-_troca_de_poste.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1240/indicacao_passarela.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1242/indicacao_3_-_2020_ponte_de_concreto.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1243/indicacao_4_-_2020_calcadao_ifap.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1277/indicacao_centro_comunitario_do_bairro_nova_brasilia_5.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1279/indicacao_vitoria_regia_6.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1282/ind_ao_setrap_drenagem_pluvial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1298/indicacao_marinha_do_brasil.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1309/indicacao_colo_03_2020_corona.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1314/indicacao_com__abaixo_assinado_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1323/superintendencia_estadual_da_empresa_brasileira_de_correios_e_telegrafos-ect_que_sejam_regularizados_os_codigos_de_enderecamento_postal_cep_do_municipio_de_santana.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1345/indicacao_vigilancia_em_saude_do_estado.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1346/indicacao_sesa.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1359/indicacao__urgencia_para_os_profissionais_da_saude.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1381/indicacao_banco_de_brasil.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1422/indicacao_diretor_presidemte_caesa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1423/indicacao_presidente_procon.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1425/06-01-2020-ind11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1443/transformar_o_ginasio_poliesportivo_de_santana_em_um_novo_centro_de_covid-19.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1448/indicacao_svs_que_possa_indicar_um_tecnico_epidemiologico.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1449/indicacao_caesa_que_possa_enviar_uma_equipe_tecnica_para_manutencao_e_reparos_no_bairro_nova_brasilia.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1455/radio_difusora_de_macapa_solicita_o_retorno_do_box_de_atendimento_da_radio_difusora_de_macapa_am630.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1482/indicacao_3_-_2020_ponte_de_concreto1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1487/indicacao_setrap_1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1498/solicitando_a_aquisicao_de_um_raio_x_movel_para_hospital_estadual.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1499/implantacao_do_servico_de_tomografia_em_santana.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_3_-_2020_parada_de_onibus_santana.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1506/ind_036-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1516/07-13-2020-ind1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1519/indicacao_cea_20.07.2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1532/indicacao_03_-_2020_cea_ok_2.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1561/a_conclussao_da_obra_de_rede_eletrica_incluindo_tranformadores_de_energia_para_garantir_qualidade_de_fornecimento_de_energia_do_bairro_jardim_de_deus_ii.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1574/indicacao_cea.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1595/indicacao_-_ramal_do_cobra_-_ok.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1596/indicacao_seinf_construcao_h_e_santana.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1602/indicacao.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1609/indicacao_setrap_terminal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1611/indicacao_sesa_oncologia.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1612/indicacao_sesa_laudo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_sejusp_ciosp.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_sejusp_delegacia_mulher.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1729/indicacao_setrap_retomada_das_obras_de_mobilidade_urbana_em_santana.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_sejusp_2dp_santana.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_sejusp_politec.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1732/oindicacao_sejusp_4_bpm.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1733/ind._reparos_na_rede_de_agua_provedor.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1736/indicacao_-_13_terrplagem_e_pavimentacao_ramal_do_cobra.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1743/ind._reparos_na_rede_eletrica_provedor.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1748/indicacoa_05_-_2020_campanha.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1754/indicacao_resposta_a_indicacao_de_parada_de_onibus.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1758/intencificadas_as_rondas_policiais_2809.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1759/realizad0_estud0_tecnic0_2809.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1760/ind._faixa_elevada_ig._fortaleza.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1762/indicacao_-_caesa_-_gea_-_area_portuaria_21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1768/indicacao_-_helena_lima__09_de_outubro.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1777/poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1778/poda_de_arvore_cea.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1786/indicacao_sesa_cirurgiao_dentista.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_setrap_claudio_lucio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_setrap_claudio_lucio_monteiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1794/indicacao_setrap_dom_pedro_25_11_2020.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1795/indicacao_setrap_av_coelho_neto_25_11_2020.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1796/indicacao_setrap_retomada_das_obras_de_santana_24_11_2020.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1799/indicacao_-_caesa_-_gea_-_rm_i_-_02.12.2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1800/indicacao_-_caesa_-_gea_-parq._das_laranj._e_fonte_nova_-_02.12.2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1802/indica_ao_gea_-_setrap_-_cms_07.12.2020_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1810/01_-indicacao_alap_-2020-_abrigo.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1811/01_-indicacao_alap_-2020-_casa_de_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1812/01_-indicacao_alap_-2020-_lar_betania.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1813/01_-indicacao_leda_sadala.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1814/01_-indicacao_alap_-2020-_nossa_familia.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1815/indicacao_caesa.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1816/indicacao_cdl_santana.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1817/indicacao_tre.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1183/requerimento_01_colo_03_2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1184/requerimento_02_colo_02_2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1185/requerimento_03_colo_01_2020_1.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1189/req_01-10-02-20.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1190/req_02-10-02-20_1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1191/recapeamento_asfaltico_na_avenida_rio_branco_no_perimetro_urbano_entre_as_ruas_capitao_euclides_rodrigues_e_pedro_salvador_diniz_no_bairro_central.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1192/requerer_servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_f_no_bairro_novo_horizonte_.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1193/servicos_de_podagem_de_arvores_no_intorno_do_cemiterio_municipal_de_santana.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1199/requerimento_01_-_campanha.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1200/requerimento_02-_coleta.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1202/requerimento_03-_lixeira.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1205/requerimento_rato_01.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1207/requerimento_solicita_os_servicos_terraplanagem_e_recapeamento_asfaltico_na_av._15_de_novembro_12.02.20.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1208/requerimento_solicita_que_facam_a_contratacao_de_profissionais_na_area_da_saude.12.02.20.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1209/recapeamento_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1214/requerimento_-_revitalizacao_da_passarela_alameda_nova_uniao.docx" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1215/requerimento_-locacao_escola_jocicleia_guimbal.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1220/requerimento_01__17.02.20.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1221/requerimento_02_17.02.20.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1222/requerimento_03_17.02.20_1.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1223/requerimento_04_17.02.20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1225/requerimento_04-_recapeamento.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1227/01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1228/requerimento_-_equisicao_arena_remedio.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1229/requerimento_-_equisicao_ubs_remedio.docx.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1230/req_01.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1231/req._001-20.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1232/req_02.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1233/req._002-20.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_01__19.02.2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1239/requerimento_02_19.02.20.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1241/recapeamento_asfaltico_r._everaldo_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1246/requerimento_04-_pavimentacao_da_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1247/requerimento_05-_creche_anauerapu.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1248/requerimento_-_revitalizacao_da_passarela_maria_do_socorro_elesbao.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1249/limpeza_de_canal_remedios2_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1252/requerimento_samprev_-_jailson_2020_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1253/requerimento_samprev_-_jailson_2020_2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1254/requerimento_samprev_-_jailson_2020_3.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1255/requerimento_samprev_03-_jailson_2020__4.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1256/iluminacao_av_brasilia.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1257/iluminacao_publica_av_stn_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1258/limpeza_do_canal_do_paraiso.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1259/requerimento_seme_calendario.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1260/requerimento_001-2020_-_ceminterio-limpeza_-_provedor_-_i.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1261/requerimento_semop_obras_andamento_de_obras.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1262/requerimento_002-2020_-_av_sao_joao_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1263/requerimento_003-2020_-_av_sao_joao_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1264/requerimento_004-2020_-_passarela_na_av_rui_barbosa_-_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1265/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1266/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1267/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1268/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1269/requerimento_juscelino_esc_rotas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1270/requerimento_juscelino_esc_ambiental_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1271/requerimento_casa_de_apoio_ao_ribeirinho_2020_03_de_marco.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_semduh_orla_1.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_seme_aluguel_2.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1275/requerimento_semop_coelho_neto_3.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1276/requerimento_semop_padre_vitorio_galiane_4.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1278/iluminacao_tancredo.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1280/requerimento_iluminacao_jardim_de_deus_7.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_limpeza_jardim_de__deus_8.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_-_lombofaixa_da_rua_d11_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento__solicita_a_pavimentacao_em_bloquete_da_travessa_atlantida.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1286/requerimento_1.reiterar_467.2018_e_469.2018._tv._tocantinopolis_rm_i.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1287/requerimento_1.reiterar_o_pedido_formulado_por_intermedio_do_requerimento_760.2019.04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1288/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1289/iluminacao_da_vila_olimpica_04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1290/requerimento_solicita_o_serv._const._passarela_tv.07.04.03.2020_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1291/faixa_de_pedestre_santa_lucia.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1292/asfalto_travessa_e_04.03.2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1293/faixa_de_pedestre_ubaldo_com_colares.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1294/cleidevan.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1295/elias.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1296/doc005.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1299/iluminacao_osvaldo_cruz_2.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1300/rio_araguary_1.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1301/iluminacao_osvaldo_cruz_2.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1302/tapa_buraco_na_l8.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1303/terra_planagem_da_rua_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1305/req_01_predio_para_funcionamento_capsi.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1306/req_02_informacoes_sobre_alunos.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1307/req_03_eleicao_conselho_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1308/req_4_sttrnas_elesbao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1311/requerimento_colo_04_2020_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1312/requerimento_colo_05_2020_av_vasques_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1313/requerimento_colo_05_2020_lixao_elesbao_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1315/requerimento_colo_04_2020_coronavirus.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1316/requerimento_-2_recapeamento_-_ok.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1317/requerimento_-3_recapeamento_-_ok.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1318/req_1_constucao_arena_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1319/req_2_pav_asfaltica_rua_damiao_da_cruz_barreto.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1320/req_3_pav_asfaltica_rua_dos_imigrantes.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1321/pavimentacao_em_bloquetes_travessa_5_11.03.20.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1322/recapeamento_asfaltico_na_travessa_antonio_izaias_brandao_no_perimetro_urbano_entre_a_rua_capitao_euclides_rodrigues_e_avenida_walter_lopes_da_cruz_no_bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1324/travessa_manoel_pereira_da_rocha_no_perimetro_entre_as_ruas_adalvaro_alves_cavalcanti_e_general_ubaldo_figueira_no_bairro_nova_brasilia_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1325/miguel_de_bulhoes.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_campanha_da_fraternidade.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_semduh_jardim_de_deus.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1329/requerimento_no_solicitando_limpeza_e_retirada_de_entulho_picarreira.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1330/requerimento_no_solicitando_servicos_feira_do_nova_brasilia_-_bairro_delta.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_no_solicitando_servicos_para_o_bairro_delta.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1332/parque_das_laranjeiras.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1333/limpeza_15_de_novembero.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1334/req_recapeamento_manoel_pereira_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1335/limpeza_acquaville_07_e_08.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1336/req_recapeamento_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1337/recapeamento_hospitalidade_rio_b.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1338/recapeamento_provedor_02_tv_08.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1339/requerimento_passarelas_remedios_2_travessa_8.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1340/req_recapeamento_antonio_izaias.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1341/requerimento_reparos_de_iluminacao_bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1342/req_terrplagem_e_pav_ramal_do_cobra.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1343/limpeza_rua_l7.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1344/limpeza_rua_tulipas.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1347/requerimento_sttrans_1.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1348/recapeamento_coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1349/9-_requerimento_-_11_reparos_de_iluminacao_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1350/7-_requerimento_-_9_reparos_de_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1351/requerimento_-_recapeamento_jk.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1352/requerimento_-_7_recapeamento_emilio_medici.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1356/req_reducao_da_verba_indenizatoria-pdf.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1357/req_criterios_adotados_pela_secretaria_de_assistencia_social_1o_de_abril.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1358/req__quanto_a_condicoes_sanitarias_equipamentos_epi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1360/recapeamento_asfaltico_r._15_de_novembro_entre_machado_de_assis_e_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1363/req_1_compra_de_alimentos_e_distribuicao_aos_produtores.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1364/req_2_compra_de_alimentos_e_material_para_higiene.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1365/req_3_reestruturacao_de_escola.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1369/requerimento_criterios_do_cad_unico.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1371/06-05-2020-req2_reparos_iluminacao_e_remocao_de_lixeira.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1372/06-05-2020-req3_reirera_requerimento_e_solicita_reparos__na_trv_tocantinopolis.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1373/06-05-2020-req1_construcao_de_cemiterio_em_santana.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1375/req_convocacao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1376/requerimento_135_1.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1377/requerimento_136_1.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1378/req._137.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1379/req._138.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1380/requerimento_descentralizacao_do_centro_covid_19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1383/05-18-2020-req1_atendimento_no_paraiso_no_maria_tadeu.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1384/05-18-2020-req2_regularizacao_do_servico_de_coleta_de_lixo_anauerapucu.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1385/05-18-2020-req3_manutencao_de_luminarias_no_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1386/solicita_informacoes_a_semsa_seme.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1392/requerimento_de_convocacao_da_celiane_req_144.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1393/requerimento_de_convocacao_da_ellem_-_departamento_adm-financeira_da_semsa_req_145.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1394/requerimento_de_convocacao_de_rodolfo_-_controlador_geral_req_146.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1395/05-18-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1396/05-18-2020-req5.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1397/05-18-2020-req6.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1398/requerimento_-_14_solicitacao_de_mascaras.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1399/req__convenio_com_hospital_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1400/req_cris_da_anastacia.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1401/req_153_desinfeccao_de_veiculos.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1402/req_154_feitura_de_software_para_acompanhamento.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1403/req_155_farmacia_de_manipulacao_em_nosso_estado_para_suprir_a_demanda_existente..docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1404/req_156_transmissao_do_exercita_santana_de_modo_on_line_em_todas_as_plataformas_possiveis..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1405/req_solicitandotomografia.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1406/req_beneficia_agentes_de_saude_com_gratificacao.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1407/req_reparos_na_iluminacao_publica_nas_travessas_06_07.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1408/req_reparos_na_iluminacao_na_av_princesa_isabel__com_a_tancredo_alves.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1413/req2-25-05-201.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1414/req1-25-05-20_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1415/bebedouro_floriano.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1416/req02-27-05-_retorno_da_van_de_apoio_retificado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1417/req01-27-05_postes_e_rocagem_no_cemiterio_retificado.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1418/req03-27-05-20_reposicao_de_lampadas_na_avenida_brasilia.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1420/requerimento_-_17_ok_002__02-06.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1421/requerimento_-_18_002____01-06.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1424/requerimento_iluminacao_ramal_do_gaucho.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1426/06-01-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1450/req_medidas_de_nao_flexibilidade_do_isolamento_social.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1428/06-01-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1429/req_01_transporte_artesas.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1430/req_02_entrega_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1431/req_03_upa_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1433/req_iluminacao_publica_ramal_do_gaucho.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1434/secretario_semop_falta_de_agua_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1435/req_devolucao_projeto_de_coleta_reciclavel.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1436/req_coleta_seletiva_no_bairro__acquaville.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1438/requerimento_de_convocacao_de_rodolfo_-_controlador_geral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1440/06-08-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1441/06-08-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1444/ubs_maria_tadeu_centro_de_reabilitacao_e_centro_diagnostico_da_mulher_possa_ser_estendido_seus_atendimentos_em_24h.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1445/implantacao_de_mais_02_dois_centros_operacionais_emergenciais__coe.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1446/10062020_devolucao_imediata_e_reingresso_em_atividades_pertinentes_de_todos_os_veiculos.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1447/inclusao_dos_profissionais_que_atuam_em_sala_de_vacina_na_gratificacao_especial_do_covid-19.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1451/requerimento_atendimento_domiciliar_por_parte_das_equipes_nasf_e_esf.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1452/requerimento__lancha_para_atendimento.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1453/requerimento_intensificacao_fiscalizacao_e_controle_de_terrenos_baldios_e_abandonados_no_municipio_de_santana.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1454/requerimento_sttrans_que_seja_feita_uma_intensificacao_fiscalizacao_e_controle_de_velocidade.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1457/06-15-2020-req1_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1458/06-15-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1460/educacao.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1461/semsa.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1462/edicao_decreto.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1465/requer_tapa_buraco_na_rui_barbosa.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1466/req._11_reconstituicao_de_passarela.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1467/requer_recapeamento_na_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1468/requer_manutencao_no_sistema_de_luminarias_na_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1469/requer_rocagem_e_limpeza_na_travessa_b.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1470/requer_higienizacao_com_carro_pipa_nas_unidades_de_saude.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1471/requer_podagem_de_arvore_no_ramal_19_de_maio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1472/requerimento_maira_-_numero_de_medicos_com_suas_especialidades_e_locais_de_trabalho.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1473/requer_plano_de_recuperacao_pos_pandemia.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1474/requer_implantacao_de_linha_de_credito.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1475/req._12_atendimento_alberto_lima.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1476/req._13_limpeza_do_biragui.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1477/req._14_pagamento_samu.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1478/req_209.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1479/req_210.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1480/req_211.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1481/req_212.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1483/requerimento_-_161.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1484/incluir_os_profissionais_de_saude_de_linha.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1485/reparos_na_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1486/revitalizacao_da_ponte_palmira.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1488/requerimento_-_21_ok.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1489/requerimento_-_22_ok.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1491/rocagem_e_retirada_de_entulho_da_area_interna_e_toda_a_area_externa_do_entorno_da_escola_municipal_amazonas.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1492/limpeza_e_pavimentacao_em_bloquetes_na_palmira.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1493/troca_das_luminarias_na_passagem_palmira.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1494/relatorio_e_fases_de_execucao_das_obras_das_creches.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1495/medicos_ortopedista_cardiologista_na_maria_tadeu.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1496/recuperacao_asfaltica_na_travessa_geronimo_de_albuquerque.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1497/req_entulho_biraghi.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1500/07-01-2020-req1_1.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1501/07-01-2020-req2_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1502/07-01-2020-req3_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1503/requerimento_-_23_ok.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1507/convocar_semasc.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1508/requerimento_coleta_de_lixo_travessa_06.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1509/requerimento_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1510/requerimento_bloqueteamento_avenida_castro_alves.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1511/07-13-2020-req5.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1512/07-13-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1513/07-13-2020-req3.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1514/07-13-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1515/07-13-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1518/requerimento_tce.docx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1520/iluminacao_av._sao_paulo_20.07.2020.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1521/asfalto_av._jose_de_anchieta_20.07.2020_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1522/requerimento_-_24_ok.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1523/requerimento_-_25_ok.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1524/07-20-2020-req2.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1525/07-20-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1531/requerimento_-_25_ok.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1534/requerimento_-_27.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1541/providencias_e_apresentacao_de_protocolo_de_combate_a_proliferacao_do_inseto_barbeiro.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1542/que_informe_os_criterios_de_inscricao_de_aprovacao_no_programa_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1543/que_sejam_disponibilizadas_no_portal_da_transparencia_todas_as_informacoes_referente_a_receitas_e_despesas_de_todas_as_obras_da_emenda_de_bancada_inclusive_com_andamento_e_previsao_de_entrega_de_cada_obra.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1544/requerimento_entulhos_15_de_novembro.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1545/requerimento_recapeamento_asfaltico_padre_vitorio_galiane.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1546/requerimento_reforma_telhado_escola.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1547/requerimento_recapeamento_asfaltico_juscelino.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1548/que_sejam_instalados_semaforos_no_cruzamento_da_avenida_sete_de_setembro_e_rua_presidente_marechal_deodoro_da_fonseca_no_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1549/requerimento_-_28_ok_1.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1550/secleg_20200817_125550588_vb.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1551/08-10-2020-req3.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1552/08-10-2020-req1.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1553/08-10-2020-req4.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1554/requerimento_cota_unica_alimenta_santana.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1557/requerimento_semsa.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1558/requerimento_semasc.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1559/servicos_de_terraplanagem_e_pavimentacao_asfaltica_da_travessa_11_no_bairro_provedor_ii.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1560/retirada_de_entulhos_no_perimetro_urbano_da_av_15_de_novembro.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1563/requerimento_semsa_hiperdia.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1564/requerimento_sao_joao_apostolo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1565/requerimento_semsa_teste_rapido_seme.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1566/requerimento_travessa_l13.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1567/requerimento_strans_semaforo_fn.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1568/requerimento_strans_semaforo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1569/requerimento_-_29.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1570/requerimento_-_30.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1571/requerimento_sitio_dona_rosa.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1572/requerimento_semop_hospital.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1573/requerimento_shopping_popular.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1575/requerimento_conselho_tutelar_materiais_permanentes_e_funcionarios14.08.2020.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1576/requerimento_reforma_do_centro_de_diagnostico_da_mulher_com_a_inclusao_do_cram_para_funcionamento_com_a_equipe_de_profissionais_assistente_social_psicologo_assessoria_juridica17.08.2020.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1577/requerimento_recuperacao_asfaltica_avenida_brasilia_entre_r._padre_vitorio_galiane_e_r._osvaldo_cruz_17.08.2020.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1578/requerimento_pintura_da_faixa_de_pedestre_em_frente_a_camara_de_vereadores_de_santana_na_rua_ubaldo_figueira_bairro_central.19.08.2020.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1579/requerimento_recuperacao_asfaltica_r._padre_vitorio_entre_av._15_de_novembro_e_av._castelo_branco_21.08.2020.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1580/requerimento_reforma_e_ampliacao_do_centro_comunitario_do_bairro_da_hospitalidade_situado_na_rua_pres._kennedy._21.08.2020.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1581/requerimento_recuperacao_asfaltica_av._nilo_coelho_entre_rua_salvador_diniz_e_travessa_tocantins_ate_a_area_de_ponte._24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1582/requerimento_recuperacao_asfaltica_av._brasilia_entre_r._padre_vitorio_e_r._ubaldo_figueira_24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1583/requerimento_recuperacao_asfaltica_av._rui_barbosa_entre_r._ubaldo_fiqgueira_e_r._adalvaro_cavalcante_24.08.2020.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1584/requerimento_contrato_de_iluninacao_publica.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1585/req_rarison_01.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1586/req_rarison_02.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1587/revitalizacao_e_limpeza_da_praca_manoel_videira_do_nascimento_no_bairro_vila_amazonas.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1588/revitalizacao_da_iluminacao_da_rua_joao_leite_coutinho_no_perimetro_urbano_das_avenidas_jose_de_anchieta_e_15_de_novembro_no_bairro_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1589/revitalizacao_da_iluminacao_do_ramal_pricipal_no_bairro_jardim_floresta.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1590/requerimento_terraplanagem_compactacao_com_rolo_compressor_e_continuidade_da_pavimentacao_em_bloquetes_tv._onze.31.08.2020_1.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1591/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_av._princesa_isabel_rua_machado_de_assis_e_rua_claudio_lucio_monteiro_bairro_da_hospitalidade31.08.2020.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1592/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_do_canal_na_av._rio_branco_entre_rua_garrastazu_medici_e_rua_osvaldo_cruz_bairro_do_paraiso.31.08.2020.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1593/requerimento_-_301.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1600/requerimento_semsa_explicacao_rao_x.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1613/requerimento_semsa_publicidade.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1734/req._asfaltamento_na_av_rio_branco.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1735/requerimento_-_31_-_ok_rua_ulbaldo.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1738/requerimento_manutencao_das_vias_av._15_de_novembro_e_av._princesa_isabel_07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1739/requerimento_manutencao_das_vias_r._deolindo_da_silva_e_av._palmira_miranda_de_andrade07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1740/requerimento_manutencao_das_vias_tv._osvaldo_cruz_e_r._floriano_peixoto07.09.2020.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1741/requerimento_reforma_da_passarela_limpeza_e_retirada_de_entulho_na_area_portuaria02.09.2020.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1742/requerimento_manutencao_das_vias_de_acesso_jardim_de_deus_i_02.09.2020.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1744/requerimento_ubs_ilha_24_horas.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1745/requerimento_ubs_ilha_de_santana.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1746/requerimento_semop__av_15_de_novembro_paraiso.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1747/requerimento_-_32_-_reinteira_a_solicitacao_de_lixeira.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1749/requerimento_retorno_rota_fortaleza_centro_-_porto_-_sttrans_14.09.2020.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1750/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_em_toda_extensao_da_av._sao_joao_apostolo_no_municipio_de_santana._14.09.2020.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1753/req_2109.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1756/terrapianagem_e_asfaltament0_na_travessa_17_-_provedor_2809.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1757/limpeza_2809.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1763/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_av_castro_alves_-_hospitalidade_28.09.2020.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1764/requerimento_terraplanagem_e_compactacao_por_rolo_compressor_pavimentacao_asfaltica_limpeza_e_retirada_de_entulhos_av._maria_colares_e_av._brasilia_paraiso21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1765/requerimento_pintura_da_faixa_de_pedestre_r._pedro_salvador_diniz_entre_av._maria_colares_e_av._stelio_de_oliveira_bairro_central.21.09.2020.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1767/requerimento_-_helena_lima_09_de_outubro.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1769/req._asfaltamento_na_av_maracana.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1770/req._asfaltamento_na_av_ben-te-vi.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1771/galeria_de_esgoto_l12.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_recapeamento_asfaltico_l8.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1773/recapeamento_de_vala_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1774/iluminacao_publica_vale_das_bencaos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1775/carro_pipa_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1776/podagem_getulio_vargas.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1779/carro_pipa_av_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1780/revitalizacao_da_iluminacao_na_travessa_l_13_no_bairro_provedor.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1781/terraplanagem_e_asfaltament0_na_rua_adalvaro_alves_cavalcantl.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1782/servico_de_calcamento_patronizado_na_avenida_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1783/servico_de_saneamento_basico_com_colocacao_de_tubulacao_para_drenagem_de_aguas_pluviais_na_avenida_das_nacoes.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1790/requerimento_semop__asfalto_av_rui_barbosa_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1791/requerimento_semop__asfalto_rua_jk_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1792/requerimento_semop__asfalto_av_brasilia_23_11_2020.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1797/requerimento_manutencao_troca_de_lampadas_e_reparos_na_iluminacao_publica_02._12._2020.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1798/requerimento_recuperacao_asfaltica_av._15_de_novebro_02.12._.2020.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1803/requerimento_fonte_nova_-_convenio_1_area_leste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1804/requerimento_nova_brasilia_-_convenio_4_-_area_oeste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1805/requerimento_parque_das_laranjeiras_-_convenio_2_-_area_central_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1806/requerimento_provedor_ii_-_convenio_3_-_area_norte_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1807/requerimento_provedor_ii_-_convenio_4_-_area_oeste_-_07._12._2020.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1808/requerimento_remedio_ii_-_convenio_2_-_area_central_-_07._12._2020_1.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1818/requerimento_sstrans.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1819/requerimento_bairro_novo_horizonte_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1820/requerimento_bairro_provedor_i_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1821/requerimento_bairro_vila_amazonas_14._12._2020.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2020/1828/req_de_registro_de_chapa_-_legislativo_forte.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H518"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="85.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>