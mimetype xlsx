--- v0 (2026-03-01)
+++ v1 (2026-05-06)
@@ -54,9892 +54,9892 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ATSOR</t>
   </si>
   <si>
     <t>ATA DE SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>SECRETARIA LEGISLATIVA - SECLEG</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/132/ata_da_3a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/132/ata_da_3a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da 3ª Reunião Ordinária da 3ª Sessão Legislativa da 8ª Legislatura da CMS</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/657/3._ata_da_29a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/657/3._ata_da_29a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da 29ª Sessão Ordinária da VIII Legislatura realizada em 04 de junho de 2019</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/701/ata_da_30a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/701/ata_da_30a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 30ª SESSÃO ORDINÁRIA DA 8ª LEGISLATURA - 2019</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/702/ata_da_32a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/702/ata_da_32a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 32ª Sessão Ordinária da VIII Legislatura de 2019</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/719/3._ata_da_33a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/719/3._ata_da_33a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da 33ª Sessão Ordinária da VIII Legislatura em 2019</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/735/3._ata_da_34a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/735/3._ata_da_34a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>ATA DA 34ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA REALIZADA EM 25 DE JUNHO DE 2019</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/761/3._ata_da_36a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/761/3._ata_da_36a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Ata da 36ª Sessão Ordinária da VIII Legislatura realizada em 06 de agosto</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/807/3._ata_da_38a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/807/3._ata_da_38a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>Ata da 38ª Sessão Ordinária da VIII Legtislatura</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/853/3._ata_da_40a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/853/3._ata_da_40a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>ATA DA 40ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/898/doc139.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/898/doc139.pdf</t>
   </si>
   <si>
     <t>ATA DA 43º REUNIÃO ORDINÁRIA DA TERCEIRA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE SANTANA</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/911/ata_da_44a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/911/ata_da_44a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>ATA DA 44ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA EM 2019</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/918/ata_da_45a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/918/ata_da_45a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>ATA DA 45ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA DE 2019</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/930/ata_da_46a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/930/ata_da_46a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>ATA DA 46ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA REALIZADA EM 12 DE SETEMBRO DE 2019</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/940/ata_da_47a_ordinaria_da_3a_sessao_legislativa_da_ngDoOi9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/940/ata_da_47a_ordinaria_da_3a_sessao_legislativa_da_ngDoOi9.pdf</t>
   </si>
   <si>
     <t>ATA DA 47ª SESSÃO ORDINÁRIA DA 3ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/947/ata_da_48a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/947/ata_da_48a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>ATA DA 48ª SESSÃO ORDINÁRIA DA 3ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/959/ata_da_49a_sessao_ordinaria_de_2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/959/ata_da_49a_sessao_ordinaria_de_2019.pdf</t>
   </si>
   <si>
     <t>ATA DA 49ª SESSÃO ORDINÁRIA DA 3ª SESSÃO LEGISLATIVA DA VIII LEGISLATURA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/995/52a_sessao_ordinaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/995/52a_sessao_ordinaria.docx</t>
   </si>
   <si>
     <t>ATA DA 51ª SESSÃO ORDINÁRIA DA VIII LEGISLATURA DE 2019</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1046/3._ata_da_58a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1046/3._ata_da_58a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>ATA DA 58ª REUNIÃO ORDINÁRIA DA TERCEIRA SESSÃO LEGISLATIVA DA OITAVA LEGISLATURA DA CÂMARA MUNICIPAL DE SANTANA</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/</t>
+    <t>http://sapl.santana.ap.leg.br/media/</t>
   </si>
   <si>
     <t>ATA DA 70a SESSÃO ORDINÁRIA DA VIII LEGISLATURA REALIZADA EM 19 DE DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>ATASE</t>
   </si>
   <si>
     <t>ATA DE SESSÃO EXTRAORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/72/ata_da_sessao_de_abertura_dos_trabalhos_legislati_UKoF4FO.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/72/ata_da_sessao_de_abertura_dos_trabalhos_legislati_UKoF4FO.pdf</t>
   </si>
   <si>
     <t>ATA DA SESSÃO DE ABERTURA DOS TRABALHOS LEGISLATIVOS ANO 2019</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/670/proposta_de_emenda_a_lei_organica_do_municipio__TT6tNKL.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/670/proposta_de_emenda_a_lei_organica_do_municipio__TT6tNKL.docx</t>
   </si>
   <si>
     <t>ALTERA O INCISO III DO ARTIGO 65 E REVOGA O §1º E §2º DO ARTIGO 68</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>ADELSON DE ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_tributo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_tributo.docx</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 261, do Código Tributário do municipio de Santana, aprovado pela Lei Compementar nº 004/2010 - PMS, DE 20 de dezembro de 2010.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1118/plc_no_002.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1118/plc_no_002.doc</t>
   </si>
   <si>
     <t>Institui o Plano de Cargos, Carreiras e Remuneração dos Profissionais do Grupo de Atividades Administrativas da Prefeitura Municipal de Santana-AP, altera a Lei Complementar nº 959, de 1º de junho de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1147/proejto_de_lei_complementar.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1147/proejto_de_lei_complementar.docx</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI COMPLEMENTAR Nº. 017/2017, DE 17 DE DEZEMBRO DE 2017, EM SEU ARTIGO 4º, CAPUT, ACRESCENTA O §3º, INCLUI  O ANEXO II, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_complementar_004.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_complementar_004.docx</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 004, DE 20 DE DEZEMBRO DE 2010 - CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Genival Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_01-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_01-2019.pdf</t>
   </si>
   <si>
     <t>CRIA O BANCO DE OPORTUNIDADES "JOVEM APRENDIZ" NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_02-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_02-2019.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE AOS PRESTADORES DE SERVIÇOS, FUNCIONÁRIOS, PROPRIETÁRIOS, EQUIPE DE RECREAÇÃO E COLABORADORES DE ESTABELECIMENTOS QUE ATENDAM O PÚBLICO INFANTIL E ADOLESCENTE A REALIZAÇÃO DE CURSOS E TREINAMENTOS DE PRIMEIROS SOCORROS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_03-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_03-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O "PROGRAMA WI-FI TODOS CONECTADOS", NAS PRAÇAS, PARQUES E PONTOS TURÍSTICOS DO MUNICÍPIO DE SANTANA POR INTERMÉDIO DE CONVÊNIOS E PARCERIAS PÚBLICO-PRIVADAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>RARISON SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lojas_de_conveniencias.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lojas_de_conveniencias.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de Funcionamento das Lojas de Conveniência e similares no município de Santana e dá outras providências.”</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_05-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_05-2019.docx</t>
   </si>
   <si>
     <t>"QUE RECONHECE COMO UTILIDADE PÚBLICA MUNICIPAL, A ENTIDADE DENOMINADA INSTITUTO MISSIONÁRIO VAI DAR TUDO CERTO - IMTC DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Coló</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei__07-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei__07-2019.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o reaproveitamento de água pluvial nas escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>HELENA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_08-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_08-2019.doc</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL, O INSTITUTO SHELTER DE PROTEÇÃO DA VIDA.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_10-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_10-2019.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RESPEITO DOS SERVIÇOS PÚBLICOS À PROTEÇÃO MORAL E DIGNIDADE ESPECIAL DE CRIANÇAS E ADOLESCENTES, NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_09-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_09-2019.doc</t>
   </si>
   <si>
     <t>ASSEGURA ÀS CRIANÇAS COM TRANSTORNO DE DÉFICIT DE ATENCÃO E HIPERATIVIDADE - TDAH - A RESERVA DE ASSENTOS DA PRIMEIRA FILA, EM SALAS DE AULA DE ESCOLAS PUBLICAS NO MUNICÍPIO DE SANTANA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_n_o_3_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_n_o_3_1.docx</t>
   </si>
   <si>
     <t>Dá denominação as Avenidas do Bairro Primária, de Vila Amazonas e dá outras providencias</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_n_o_4_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_n_o_4_2.docx</t>
   </si>
   <si>
     <t>Dá denominação as Avenidas do Bairro Intermediária,  de Vila Amazonas e dá outras providencias.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Drº Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/343/proj._de_lei_-_combate_a_corrupcao_-_sapl.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/343/proj._de_lei_-_combate_a_corrupcao_-_sapl.doc</t>
   </si>
   <si>
     <t>PREVÊ FIXAÇÃO, NAS REPARTIÇÕES PÚBLICAS MUNICIPAL, DE CARTAZ DE INCENTIVO À DENUNCIA DE PRÁTICAS DE CORRUPÇÃO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_14-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_14-2019.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECUPERAÇÃO DE DANOS EM LOGRADOUROS DO MUNICÍPIO, POR EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_n_o_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_n_o_02.docx</t>
   </si>
   <si>
     <t>Dá denominação a ruas do Bairro Intermediária,  de Vila Amazonas e dá outras providencias.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Jaílson Matos</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_16-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_16-2019.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTANA, O PROJETO RENASCER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/440/3_abate_de_aves.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/440/3_abate_de_aves.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS PARA ABATE DE AVES DESTINADAS AO CONSUMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/441/6_evacuacao_em_caso_de_incendio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/441/6_evacuacao_em_caso_de_incendio.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL E DA REDE PRIVADA, DE MINISTRAREM TREINAMENTO ADEQUADO AO CORPO DOCENTE, AOS FUNCIONÁRIOS E AOS ALUNOS, PARA SIMULAÇÕES DE EVACUAÇÃO EM CASOS DE INCÊNDIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/439/5_avaliacao_periodica_escolas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/439/5_avaliacao_periodica_escolas.pdf</t>
   </si>
   <si>
     <t>INSTITUI A AVALIAÇÃO PERIÓDICA DOS PRÉDIOS ESCOLARES DA REDE MUNICIPAL DE ENSINO DA CIDADE DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/437/4_aparelhos_de_ginastica_deficientes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/437/4_aparelhos_de_ginastica_deficientes.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE SANTANA A INSTALAÇÃO DE APARELHOS DE GINÁSTICA E CONDICIONAMENTO FÍSICO ADAPTADOS ÀS PESSOAS COM DEFICIÊNCIA FÍSICA NOS PARQUES E CENTROS ESPORTIVOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/438/7_matricula_deficientes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/438/7_matricula_deficientes.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A MATRÍCULA PARA ALUNO PORTADOR DE DEFICIÊNCIA LOCOMOTORA NA ESCOLA MUNICIPAL MAIS PRÓXIMA DA SUA RESIDÊNCIA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/429/proj._de_lei_-_violencia_contra_mulher.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/429/proj._de_lei_-_violencia_contra_mulher.pdf</t>
   </si>
   <si>
     <t>“PREVÊ PRIORIDADE, NA MATRÍCULA DE FILHOS NA REDE MUNICIPAL DE ENSINO, À MULHER VÍTIMA DE VIOLÊNCIA DOMÉSTICA E FAMILIAR”</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_-_declara_utilidade_publica_empla_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_-_declara_utilidade_publica_empla_1.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL A "MISSÃO EMPLA - ESPECIALIZAÇÃO EM MISSÃO PARA LEVAR APOIO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_obras_inacabada_ok.zip</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_obras_inacabada_ok.zip</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA INAUGURAÇÃO E A ENTREGA DE OBRAS  PÚBLICAS  INACABADAS  OU QUE NÃO ESTEJAM EM CONDIÇÕES DE ATENDER A POPULAÇÃO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Cris da Anastácia</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/465/cassacao_de_alvara_de_funcionamento.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/465/cassacao_de_alvara_de_funcionamento.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DE ALVARÁ DE FUNCIONAMENTO DE EMPRESAS E POSTOS ESTABELECIDOS NO MUNICÍPIO QUE REVENDEREM  COMBUSTIVEIS ADULTERADOS E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/476/pl_026.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/476/pl_026.docx</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DA FAMÍLIA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/590/estudante_nota_10.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/590/estudante_nota_10.doc</t>
   </si>
   <si>
     <t>CRIA O PROJETO "ESTUDANTE NOTA 10" NO  ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/591/prevencao_e_combate_ao_fumo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/591/prevencao_e_combate_ao_fumo.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE PREVENÇÃO E COMBATE AO FUMO, A SER COMEMORADO ANUALMENTE NO DIA 29 DE AGOSTO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/592/pl_dia_do_feirante.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/592/pl_dia_do_feirante.doc</t>
   </si>
   <si>
     <t>INSTITUI O DIA 25 DE AGOSTO COMO DIA MUNICIPAL DO FEIRANTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/609/pl_-_acessibilidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/609/pl_-_acessibilidade.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE MEDIDAS VOLTADAS À GARANTIA DO DIREITO DE ACESSO A INFORMAÇÃO ADEQUADA, EM FAVOR DE CONSUMIDORES COM DEFICIÊNCIA AUDITIVA E/OU VISUAL, FREQUENTADORES DE SUPERMERCADOS, HIPERMERCADOS, ATACADÕES E SIMILARES ESTABELECIDOS_x000D_
 NO MUNICÍPIO DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/679/lei_do_idoso_11.06.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/679/lei_do_idoso_11.06.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGULAMENTAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA DE SANTANA-AP</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/687/pl_032_sobre_acidente_domestico.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/687/pl_032_sobre_acidente_domestico.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA MUNICIPAL DE PREVENÇÃO DE ACIDENTE DOMÉSTICO</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/686/plo_033_-_altera_conselho_fiscal_da_cdsa_01.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/686/plo_033_-_altera_conselho_fiscal_da_cdsa_01.doc</t>
   </si>
   <si>
     <t>ALTERA O §1º DO ARTIGO 5º, DA LEI Nº 732, DE 02 DE JANEIRO DE 2006, DISPONDO SOBRE O ESTATUTO SOCIAL DA COMPANHIA DOCAS DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_dia_do_marcon_-_copia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_dia_do_marcon_-_copia.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O DIA MUNICIPAL DO_x000D_
 MAÇOM NA CIDADE DE SANTANA, E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_multa_por_jogar_lixo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_multa_por_jogar_lixo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE APLICAÇÃO DE MULTA AO CIDADÃO QUE FOR FLAGRADO JOGANDO LIXO NOS LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_lei_n_o_8.docx.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_lei_n_o_8.docx.doc</t>
   </si>
   <si>
     <t>AUTORIZA SERVIÇOS DE ZELADORIA EM LOTEAMENTOS IRREGULARES_x000D_
 OU RECÉM FORMADOS NO MUNICÍPIO DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_lei_n_o_9.docx.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_lei_n_o_9.docx.doc</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO À PREFEITURA MUNICIPAL DE SANTANA, QUE EM TODOS ESPAÇOS PÚBLICOS DO TIPO PARQUE DE DIVERSÃO SEJA 05%(CINCO POR CENTO) DE SEU ESPAÇO FÍSICO DESTINADO A CRIANÇAS ADOLESCENTES COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_lei_n_o_10.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_lei_n_o_10.doc</t>
   </si>
   <si>
     <t>PROÍBE A UTILIZAÇÃO DE PRODUTO À BASE DE SOLVENTE OU OUTRO PRODUTO INFLAMÁVEL PARA A IMPERMEABILIZAÇÃO OU BLINDAGEM DE ESTOFADOS NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_lei_n_o_11.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_lei_n_o_11.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA BOLSA    ESPORTE OLÍMPICO E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_n_o_12_-_rato.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_n_o_12_-_rato.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO DIA DO LEGISLATIVO MUNICIPAL SANTANENSE E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>MARCO AURÉLIO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_ilha.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_ilha.docx</t>
   </si>
   <si>
     <t>Dá denominação a Unidade Básica de Ilha de Santana._x000D_
 E dá outras providências.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_kit_bucal_segundo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_kit_bucal_segundo.docx</t>
   </si>
   <si>
     <t>CONCESSÃO DE KIT HIGIENE BUCAL NAS ESCOLAS DO MUNICÍPIO. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_-_02_rato.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_-_02_rato.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE INSERIR-SE INFORMAÇÃO DO TIPO SANGUÍNEO E DO FATOR RH NA EMISSÃO DO DOCUMENTO DE IDENTIFICAÇÃO DE RECÉM-NASCIDOS, A SER EXPEDIDO POR HOSPITAIS E MATERNIDADES SITUADOS NO MUNICÍPIO DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_01_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_01_jailson.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIA A DIVULGAÇÃO DAS ENTIDADES NÃO GOVERNAMENTAIS APTAS A RECEBER BENEFÍCIOS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_lei_02_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_lei_02_jailson.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROVIMENTO DE ALIMENTAÇÃO ESCOLAR ADEQUADA ÀS CRIANÇAS PORTADORAS DE ESTADO OU CONDIÇÃO DE SAÚDE ESPECÍFICOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_colo_01.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_colo_01.doc</t>
   </si>
   <si>
     <t>INSTITUI, NO MÊS DE MARÇO, OS JOGOS DE INTEGRAÇÃO ENTRE BAIRROS, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_colo_02.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_colo_02.doc</t>
   </si>
   <si>
     <t>CRIA O PROGRAMA AMIGA DO ESPORTE E DO LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_-_autistas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_-_autistas.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA 2 DE ABRIL COMO O DIA MUNICIPAL DE CONSCIENTIZAÇÃO DO AUTISMO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_rato_sindrome_de_down.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_rato_sindrome_de_down.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE SANTANA A SEMANA DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE SÍNDROME DE DOWN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/899/projeto_de_lei_ordinaria_54_de_2019_-_loa_2020.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/899/projeto_de_lei_ordinaria_54_de_2019_-_loa_2020.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Santana para o Exercício Financeiro de 2020, consolidando a programação Fiscal e Seguridade Social, bem como os Fundos Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_institui_a_implantacao_das_praticas_integrativas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_institui_a_implantacao_das_praticas_integrativas.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO ÂMBITO DO MUNICÍPIO DE SANTANA À IMPLANTAÇÃO E IMPLEMENTAÇÃO DAS PRÁTICAS INTEGRATIVAS E COMPLEMENTARES NO SISTEMA ÚNICO DE SAÚDE E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_autorizativo_criando_o_conselho_municipa_bkzZEvB.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_autorizativo_criando_o_conselho_municipa_bkzZEvB.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS PESSOAS COM DEFICIÊNCIA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_institui_a_politica_municipal_de_prevenc_F67B5yW.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_institui_a_politica_municipal_de_prevenc_F67B5yW.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR A POLITICA MUNICIPAL DE PREVENÇÃO DA AUTOMUTILAÇÃO E SUICÍDIO, CRIA A SEMANA MUNICIPAL DE VALORIZAÇÃO DA VIDA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_jailson_obelisco.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_jailson_obelisco.pdf</t>
   </si>
   <si>
     <t>DECLARA PATRIMÔNIO CULTURAL E RELIGIOSO DO MUNICÍPIO DE SANTANA O OBELISCO DE SANTA´ANNA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_rato_convivencia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_rato_convivencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA CONVIVÊNCIA FAMILIAR NAS ESCOLAS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_rato_reciclagem.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_rato_reciclagem.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE APOIO À RECICLAGEM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_colo_medicamentos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_colo_medicamentos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA PUBLICAÇÃO NO SITE OFICIAL DA PREFEITURA MUNICIPAL DE SANTANA, DA RELAÇÃO DE MEDICAMENTOS EXISTENTES NA REDE MUNICIPAL DE SAÚDE, DAQUELES QUE ESTÃO EM FALTA, BEM COMO OS LOCAIS ONDE ENCONTRÁ-LOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_rato_controle_animal_02-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_rato_controle_animal_02-10.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "ANIMAL LEGAL", NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_rato_discriminacoes_02-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_rato_discriminacoes_02-10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE QUALQUER TIPO DE DISCRIMINAÇÃO A CRIANÇAS E ADOLESCENTES COM DEFICIÊNCIA OU DOENÇAS CRÔNICAS NOS ESTABELECIMENTOS DE ENSINO, CRECHES OU SIMILARES, EM INSTITUIÇÕES PUBLICAS OU PRIVADAS NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/975/lei_no_xx-_altera_lei_1.126-16_conselho_de_alime_yX38HQ9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/975/lei_no_xx-_altera_lei_1.126-16_conselho_de_alime_yX38HQ9.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA AO ART. 2°, INCISO XIV DA LEI Nº 1.126 - PMS, DE 29 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE O CONSELHO DE ALIMENTAÇÃO ESCOLAR – CAE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1014/plo_-_altea_denominacao_escola_pirativa_mX6uN9t.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1014/plo_-_altea_denominacao_escola_pirativa_mX6uN9t.doc</t>
   </si>
   <si>
     <t>QUE DÁ NOVA DENOMINAÇÃO À ESCOLA MUNICIPAL DE ENSINO BÁSICO PIRATIVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_dia_do_servidor_publico_municipal.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_dia_do_servidor_publico_municipal.pdf</t>
   </si>
   <si>
     <t>INSTITUI NORMAS PARA AS AÇÕES COMEMORATIVAS ALUSIVAS AO DIA DO SERVIDOR PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>William Bento</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1044/associacao_casa_padre_luigi_brusadelli_oficial.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1044/associacao_casa_padre_luigi_brusadelli_oficial.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL E ENTIDADE A ASSOCIAÇÃO CASA PADRE LUIGI BRUSADELLI – ACPLB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_rato_adote_um_avo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_rato_adote_um_avo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA "ADOTE UM AVÔ" NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_rato_veda_contratacoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_rato_veda_contratacoes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO À CONTRATAÇÃO E AO PATROCÍNIO, DIRETO OU INDIRETO, PELO PODER PÚBLICO MUNICIPAL, NO TODO OU EM PARTE, DE ARTISTAS, CONSIDERANDO-OS INDIVIDUALMENTE OU EM GRUPOS, QUE FAÇAM APOLOGIA AO CRIME, INCITEM A VIOLÊNCIA NAS APRESENTAÇÕES, EM TODAS AS SUAS FORMAS, INCLUSIVE CONTRA A MULHER, EMPREGUEM OU INCENTIVEM O TRABALHO INFANTIL E O TRABALHO ESCRAVO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_rato_coleta_de_oleo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_rato_coleta_de_oleo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE AS UNIDADES ESCOLARES QUE OFERTAM O ENSINO FUNDAMENTAL REALIZAREM COLETA SELETIVA DE ÓLEO RESIDUAL DE COZINHA UTILIZADO NA CONFECÇÃO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1084/planmob_stn_-_projeto_de_lei.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1084/planmob_stn_-_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Plano de Mobilidade Urbana do Município de Santana, e dá outras providências.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>Tio Laércio</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1128/projeto_de_lei_no_1_02-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1128/projeto_de_lei_no_1_02-12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PUBLICIDADE AO AR LIVRE NO ÂMBITO DO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_bairros073.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_bairros073.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DELIMITAÇÃO E DENOMINAÇÃO DOS BAIRROS DO MUNICÍPIO DE SANTANA, ESTADO DO AMAPÁ, NA FORMA QUE INDICA, E DÁ OUTRAS PREVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_lei_sobre_cadastrar_empresa.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_lei_sobre_cadastrar_empresa.docx</t>
   </si>
   <si>
     <t>FICA AUTORIZADO O PODER PÚBLICO MUNICIPAL A CADASTRAR EMPRESAS PARA FORNECEREM PRODUTOS E SERVIÇOS PARA OS SERVIDORES MEDIANTE CONSIGNAÇÃO EM FOLHA DE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1166/proejto_de_lei_11-12.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1166/proejto_de_lei_11-12.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONJUNTO HABITACIONAL DO ELESBÃO, QUE SERÁ CONHECIDO PELA DENOMINAÇÃO DE CONJUNTO HABITACIONAL VIDA NOVA CRISTIAN PASSOS</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1181/praticas_inovadoras_1_20-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1181/praticas_inovadoras_1_20-12.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PRÊMIO “PROFESSOR DE PRÁTICAS INOVADORAS” AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO DE SANTANA.”</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1182/direitos_de_liberdade_economica_3_2__20-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1182/direitos_de_liberdade_economica_3_2__20-12.pdf</t>
   </si>
   <si>
     <t>INSTITUI A DECLARAÇÃO MUNICIPAL DE DIREITOS DE LIBERDADE ECONÔMICA, ESTABELECE NORMAS PARA ATOS DE LIBERDADE DE ATIVIDADE ECONÔMICA E A ANÁLISE DE IMPACTO REGULATÓRIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>PARECER DE COMISSÕES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1244/parecer_067-2019_cms.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1244/parecer_067-2019_cms.pdf</t>
   </si>
   <si>
     <t>Do Parecer sobre os aspectos Constitucionais e Legais do Projeto de Lei 053 de 2019, lido na 44ª Sessão Ordinária no dia 03 de setembro de 2019, de autoria do Vereador Josivaldo Abrantes.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Drª Kátia</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/436/pdl_001.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/436/pdl_001.docx</t>
   </si>
   <si>
     <t>QUE CONCEDE TÍTULO HONORÍFICO DE CIDADÃ DO MUNICÍPIO DE SANTANA A NÉLIA MOREIRA AROUCHA;</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1074/cidadao_paulinho_melo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1074/cidadao_paulinho_melo.pdf</t>
   </si>
   <si>
     <t>CONCEDE  O “TITULO DE CIDADÃO SANTANENSE” AO SR. PAULO SERGIO DA SILVA MELO PELOS RELEVANTES SERVIÇOS.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1075/cidadao_luiz_menos_dois_4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1075/cidadao_luiz_menos_dois_4.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃO SANTANENSE” AO SR. LUIZ ANTONIO GONÇALVES DE PAULA - “MENOS DOIS” PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTE PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1076/cidadao_ivana_cei.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1076/cidadao_ivana_cei.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃO SANTANENSE” A EXMA SRA. PROCURADORA GERAL DE JUSTIÇA DO ESTADO AMAPÁ - IVANA LUCIA FRANCO CEI, PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTA PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_decreto_legislativo_cidadao_santanen_AIbiQVl.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_decreto_legislativo_cidadao_santanen_AIbiQVl.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃO SANTANENSE” A EXMO. SR. GUARACY BATISTA DA SILVEIRA JUNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTE PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1096/pdl_006.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1096/pdl_006.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE TÍTULO DE CIDADÃO SANTANENSE AO SENHOR DIOGO DE SOUZA RAMALHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1097/pdl_007.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1097/pdl_007.pdf</t>
   </si>
   <si>
     <t>QUE CONCEDE TÍTULO DE CIDADÃO SANTANENSE AO SENHOR JOSÉ FERNANDES DA SILVA NETO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1078/cidadao_raimundo_amiraldo_cardoso_da_cunha.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1078/cidadao_raimundo_amiraldo_cardoso_da_cunha.pdf</t>
   </si>
   <si>
     <t>CONCEDE o “Título de CIDADÃO SANTANENSE” ao SR. RAIMUNDO AMIRALDO CARDOSO DA CUNHA” pelos relevantes serviços prestados por esta profissional a este Município de Santana.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1079/cidadao_aristides_mesquita_guerra.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1079/cidadao_aristides_mesquita_guerra.pdf</t>
   </si>
   <si>
     <t>CONCEDE o “Título de CIDADÃO SANTANENSE” ao SR. ARISTIDES MESQUITA GUERRA” pelos relevantes serviços prestados por esta profissional a este Município de Santana.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1080/cidada_tereza_mendonca_de_vasconcelos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1080/cidada_tereza_mendonca_de_vasconcelos.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃ SANTANENSE” A SRA. TEREZINHA MENDONÇA DE VASCONCELOS” PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTA PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1081/cidada_carmem_lucia_oliveira_costa_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1081/cidada_carmem_lucia_oliveira_costa_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃ SANTANENSE” A SRA. CARMEM LÚCIA OLIVEIRA COSTA” PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTA PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_decreto_legislativo_cidadao_santanen_lu0qr92.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_decreto_legislativo_cidadao_santanen_lu0qr92.pdf</t>
   </si>
   <si>
     <t>CONCEDE  “TITULO DE CIDADÃO SANTANENSE” A EXMO. SR. GUARACY BATISTA DA SILVEIRA JUNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTE PROFISSIONAL A ESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1083/decreto_legislativo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1083/decreto_legislativo.docx</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO HONORÍFICO DE CIDADÃO SANTANENSE AO SENHOR ANTONIO SOUZA EM PROFUNDO RECONHECIMENTO PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE SANTANENSE, NO MEIO EMPREENDEDOR.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1098/pdl_014.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1098/pdl_014.doc</t>
   </si>
   <si>
     <t>QUE CONCEDE TÍTULO DE CIDADÃO SANTANENSE AO SENHOR ANTONIO LUIZ COUTINHO MARQUES, PELOS RELEVANTES SERVIÇOS PRESTADOS POR ESTE HOMEM AO MUNICIPIO DE SANTANA</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1104/pdl_015.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1104/pdl_015.doc</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO SANTANENSE AO SENHOR FABIANO LEANDRO DE OLIVEIRA, PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_decreto_legislativo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_decreto_legislativo.docx</t>
   </si>
   <si>
     <t>CONCEDE o “TITULO DE CIDADÃO SANTANENSE” ao Sr. JOSE HORÁCIO DE MATOS DIAS pelos relevantes serviços.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1120/rariomar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1120/rariomar.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TITULO DE CIDADÃO SANTANENSE” AO Sr. RARIOMAR BRITO MENDES PELOS RELEVANTES SERVIÇOS.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_decreto_legislativo_titulo_de_cidada_VD0PfB0.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_decreto_legislativo_titulo_de_cidada_VD0PfB0.pdf</t>
   </si>
   <si>
     <t>CONCEDE “TITULO DE CIDADÃO SANTANENSE” AO EXMO SR. JASSON GOMES DE SOUSA JUNIOR, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>PRES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_01-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_01-2019.pdf</t>
   </si>
   <si>
     <t>Que altera a redação dos artigos 30 e 40 do Regimento Interno da Câmara dos Vereadores de Santana</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1035/esc006.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1035/esc006.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA PROCURADORIA DA MULHER NO ÂMBITO DA CÂMARA MUNICIPAL DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_01-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_01-2019.pdf</t>
   </si>
   <si>
     <t>A Vereadora HELENA PEREIRA DE LIMA, Presidente da Câmara de Vereadores e legítima representante do povo santanense, integrante do  Partido Republicano Progressista  - PRP, que o presente subscreve, no uso das atribuições que lhes são  constitucionalmente conferidas pelo mandato, que submeta à apreciação do soberano Plenário desta Egrégia Casa de Leis, MOÇÃO DE APLAUSOS  AO ATLETA RAULIAN PAIVA.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/202/mocao_de_aplauso_no_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/202/mocao_de_aplauso_no_02.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SESI/SENAI/SANTANA na pessoa de MOISÉS AGUIAR (Superintendente do Sesi e Diretor do Senai), SANDRA DE SOUSA DUARTE (coordenadora da unidade integrada), VANDERLEI MEIRELIS (Gerente Executivo de Operações do Senai, pelo desempenho que os mesmos vêm realizando.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/253/mocao_de_aplauso_02-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/253/mocao_de_aplauso_02-2019.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO SESI/SENAI/SANTANA NA PESSOA DE MOISÉS AGUIAR (SUPERINTENDENTE DO SESI E DIRETOR DO SENAI), SANDRA DE SOUSA DUARTE (COORDENADORA DA UNIDADE INTEGRADA), VANDERLEI MEIRELIS (GERENTE EXECUTIVO DE OPERAÇÕES DO SENAI, PELO DESEMPENHO QUE OS MESMOS VÊM REALIZANDO.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_de_aplauso_dra__katia.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_de_aplauso_dra__katia.docx</t>
   </si>
   <si>
     <t>REQUERER A EXCELENTÍSSIMA SENHORA PRESIDENTE DESTA CASA DE LEIS, QUE SUBMETA À APRECIAÇÃO DO SOBERANO PLENÁRIO MOÇÃO DE APLAUSO, A ESCOLA CRIANÇAS ALEGRES, EM PROFUNDO RECONHECIMENTO PELA PASSAGEM DOS 45 ANOS DA REFERIDA ESCOLA.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/296/mocao_de_aplausos_05-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/296/mocao_de_aplausos_05-2019.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO TEN. CEL. ELIEZER MENEZES DE MELO, COMANDANTE DO 5º GRUPAMENTO BOMBEIRO MILITAR.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_de_repudio_13_de_maio.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_de_repudio_13_de_maio.docx</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE REPÚDIO EM APOIO A POPULAÇÃO SANTANENSE QUE MORA EM ÁREAS DE RESSACA, POR TER NO ÚLTIMO DIA 12 DE MAIO, SOFRIDO DISCRIMINAÇÃO ATRAVÉS DE DECLARAÇÕES PRECONCEITUOSAS E INJURIOSAS OS QUAIS FORAM DIVULGADOS EM REDES SOCIAIS, COMPOSTO POR RELATOS, ACERCA DE SUA CONDIÇÃO SOCIAL, ATRELADA À SITUAÇÃO DE INFORTÚNIO EM QUE VÊM PASSANDO POR CONTA DE CONSEQUÊNCIAS CAUSADAS PELAS CHUVAS FREQUENTES</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_007.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_007.doc</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE REPÚDIO EM APOIO AOS JORNALISTAS, CINEGRAFISTAS E OUTROS PROFISSIONAIS DA IMRENSA, POR TEREM SOFRIDO AGRESSÃO VERBAL FEITOS PELO FISCAL DA PREFEITURA MUNICIPAL DE SANTANA, O SENHOR WELTEN PEIXOTO;</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/776/mocao_de_pesar_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/776/mocao_de_pesar_1.docx</t>
   </si>
   <si>
     <t>VEM REQUEREREM A EXMA. SENHORA PRESIDENTE DESTA CASA DE LEIS, QUE SUBMETA A APRECIAÇÃO DO SOBERANO PLENÁRIO DA MOÇÃO DE PESAR, AOS FAMILIARES DO SENHOR JOSMAR CHAVES PINTO, FALECIDO NO DIA 01 DE AGOSTO DE 2019 NA CIDADE DE JOÃO PESSOA – ESTADO DA PARAÍBA.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/777/mocao_de_pesar_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/777/mocao_de_pesar_2.docx</t>
   </si>
   <si>
     <t>VEM REQUEREREM A EXMA. SENHORA PRESIDENTE DESTA CASA DE LEIS, QUE SUBMETA A APRECIAÇÃO DO SOBERANO PLENÁRIO DA MOÇÃO DE PESAR, AOS FAMILIARES DO SENHOR JOSÉ FERNANDO TEIXEIRA, FALECIDO NO DIA 03 DE AGOSTO DE 2019 NA CIDADE DE FORTALEZA – ESTADO DO CEARÁ.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_abdon.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_abdon.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DA BANCADA FEDERAL - DEPUTADO FEDERAL ANDRÉ ABDON, SOLICITANDO UMA EMENDA INDIVIDUAL, PARA PAVIMENTAÇÃO EM BLOQUETE NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1004/mocao_no_aline_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1004/mocao_no_aline_3.pdf</t>
   </si>
   <si>
     <t>REQUER MOÇÃO DE LOUVOR E CONGRATULAÇÕES,  A SENHORA ALINE FERREIRA,  JORNALISTA DA TV – AMAPÁ -  PELO MÉRITO DE SUA EXCELENTE PERFORMANCE E O ALTO BRILHANTISMO, QUANDO DE SUA APRESENTAÇÃO DO JORNAL NACIONAL, EM REDE NACIONAL DE TELEVISÃO, TV GLOBO, OCORRIDO NO ÚLTIMO SÁBADO, 12 DE OUTUBRO DE 2019.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_das_servidoras_para_mocao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_das_servidoras_para_mocao.docx</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS as servidoras ALCILENE AMARAL MAGAVE, Secretaria Legislativa da Câmara Municipal de Santana, MARLENE BRAGA CARVALHO, Técnica Legislativa, MARIA DE NAZARÉ XAVIER GOMES, Técnica Legislativa e ELIANE SANTANA DE MELO, Secretaria Parlamentar, pelos trabalhos desenvolvidos junto a Secretaria Legislativa deste Poder Legislativo.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_013.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_013.pdf</t>
   </si>
   <si>
     <t>CONCEDE MOÇÃO DE APLAUSOS AO SENHOR FRANCISCO ALVES CORDOVIL NETO – CAPITÃO DA POLICIA MILITAR DO AMAPÁ</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_01-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_01-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO GERENTE DA AGÊNCIA SANTANA DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ (CAESA) COM CÓPIA AO SEU DIRETOR PRESIDENTE PARA QUE SEJA NORMALIZADO O SERVIÇO DE FORNECIMENTO DE ÁGUA TRATADA NO BAIRRO CENTRAL</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_02-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_02-2019.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR PRESIDENTE DA CEA, QUE O MESMO PROVIDENCIE JUNTO A COMPANHIA O SERVIÇO DE SUBSTITUIÇÃO DO POSTEAMENTO DA TRAVESSA NILO COELHO NO BAIRRO REMÉDIO I, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_03-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_03-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PRESIDENTE DA CAESA, QUE O MESMO PROVIDENCIE, O SERVIÇO DE REGULARIZAÇÃO DO FORNECIMENTO DE ÁGUA DA TRAVESSA NILO COELHO NO BAIRRO REMÉDIO I, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>ANGELO SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_5-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_5-2019.pdf</t>
   </si>
   <si>
     <t>REINTERAMOS A INDICAÇÃO Nº 70/2017 – CMS, A COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA, SOLICITAMOS A TROCA DE TUBOS DE FORNECIMENTO DE ÁGUA DA TRAVESSA ANGELO DE MORAES, REMÉDIOS II,  MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_6-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_6-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO GOVERNADOR DO ESTADO DO AMAPÁ – SR. ANTONIO WALDEZ GOES, COM CÓPIA AO SECRETÁRIO DE ESTADO DE TRANSPORTE- SETRAP, SENHOR BENEDITO CONCEIÇÃO, SOLICITAÇÃO  DO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA CLAUDIO LÚCIO MONTEIRO NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/239/indicacao_dr_fabiano.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/239/indicacao_dr_fabiano.doc</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DOS POSTES DE ENERGIA ELÉTRICA NA AREA DE PONTE DA AVENIDA BRASILIA (TRECHO FINAL), NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_08-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_08-2019.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA ASFALTAMENTO, A TERRAPLANAGEM E ILUMINAÇÃO, DA RUA GARRASTAZU MÉDICI, ENTRE A AVENIDA SANTANA E RODOVIA DUCA SERRA NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_09-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_09-2019.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA, PINTURA DAS FAIXAS DE PEDESTRES DA RODOVIA SALVADOR DINIZ, EM FRENTRE A ESCOLA ESTADUAL ANA DIAS DA COSTA E EM FRENTE O POSTO DE ÓLEO MONTE, NO BAIRRO FORTALEZA, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_10-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_10-2019.docx</t>
   </si>
   <si>
     <t>AO EXMO. SR, ALCIR FIGUEIRA MATOS M. D. SECRETÁRIO DE INFRAESTRUTURA DO GOVERNO DO ESTADO DO AMAPÁ, SOLICITANDO AO MESMO QUE EVIDENCIE ESFORÇOS NO SENTIDO DE SE PLANEJAR E REFORMAR O MURO QUE CIRCUNDA O CENTRO DE MOBILIZAÇÃO SOCIAL VITÓRIA RÉGIA, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/281/inndicacao_11-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/281/inndicacao_11-2019.doc</t>
   </si>
   <si>
     <t>AO SECRETARIO ESTADUAL DE SEGURANÇA PÚBLICA DO ESTADO DO AMAPÁ QUE SEJA DISPONIBILIZADO UMA VIATURA PARA A DELEGACIA DE CRIMES CONTRA A MULHER DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_12-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_12-2019.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA SERVIÇO DE TERRAPLANAGEM E ASFALTAMENTO NA RUA DEODORO DA FONSECA ENTRE COELHO NETO E TANCREDO NEVES.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_13-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_13-2019.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA SERVIÇO DE DRENAGEM, TERRAPLANAGEM E ASFALTAMENTO NA TRAVESSA MANOEL PEREIRA DA ROCHA COM ZENÓBIO VILELA NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/295/indicacao_14-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/295/indicacao_14-2019.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA SERVIÇO DE TERRAPLANAGEM E ASFALTAMENTO NA AVENIDA PRINCESA ISABEL E AVENIDA COELHO NETO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_15-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_15-2019.doc</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_16-2019_f84qCAB.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_16-2019_f84qCAB.doc</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA TERRAPLANAGEM E ASFALTAMENTO NA RUA DEODORO DA FONSECA ENTRE AVENIDA PRINCESA ISABEL E AVENIDA COELHO NETO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_17-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_17-2019.docx</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO AMAPÁ, SR. WALDEZ GÓES, COMO ANDA O ENCAMINHAMENTO PARA A CONSTRUÇÃO DA ESCOLA INOVADORA, QUE SERIA IMPLANTADA NO LOCAL ONDE FICAVA A ANTIGA PREFEITURA.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_001.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_001.doc</t>
   </si>
   <si>
     <t>INDICA DISPONIBILIZAR CONTIGENTE POLICIAL PARA DAR SEGURANÇA AOS PROFISSIONAIS QUE ATENDEM AS UNIDADES DE SAÚDE, COM ÊNFASE AO HOSPITAL DE EMERGÊNCIAS DE SANTANA”</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_002.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_002.doc</t>
   </si>
   <si>
     <t>‘INDICA PROVIDÊNCIAS URGENTES, QUANTO A POSSÍVEL CONTAMINAÇÃO DA ÁGUA DO RIO AMAZONAS, QUE BANHA A COMUNIDADE DO ELESBÃO, NESTE MUNICÍPIO”.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_20-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_20-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO DIRETOR DO DEPARTAMENTO ESTADUAL DE TRÂNSITO, TACHÕES NA RODOVIA SALVADOR DINIZ, EM FRENTE A ESCOLA ESTADUAL ANA DIAS DA COSTA E EM FRENTE O POSTO DE ÓLEO MONTE, NO BAIRRO FORTALEZA, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_21-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_21-2019.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE INFRAESTRUTURA DO ESTADO DO AMAPÁ – SEINF – SENHOR ALCIR MATOS, SOLICITANDO REFORMA DA DELEGACIA DA INFÂNCIA E JUVENTUDE, LOCALIZADA NA VILA AMAZONAS EM SANTANA/AMAPÁ</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_22-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_22-2019.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DE JUSTIÇA E SEGURANÇA PÚBLICA DO ESTADO DO AMAPÁ –CORONEL JOSÉ CARLOS CORREA, SOLICITANDO REFORMA DA DELEGACIA DA INFÂNCIA E JUVENTUDE, LOCALIZADA NA VILA AMAZONAS EM SANTANA/AMAPÁ</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_23-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_23-2019.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP – SENHOR BENEDITO CONCEIÇÃO, PROVIDÊNCIAS NO SENTIDO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA 15 DE NOVEMBRO EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_24-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_24-2019.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP – SENHOR BENEDITO CONCEIÇÃO, PROVIDENCIAS NO SENTIDO DE OPERAÇÃO DE RECAPEAMENTO ASFÁLTICO DA RUA RIO JARI EM TODA SUA EXTENSÃO</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_25-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_25-2019.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO PRODAP AMAPÁ – SENHOR JOSÉ LUTIANO COSTA DA SILVA, SOLICITANDO UM TERMO DE COOPERAÇÃO TÉCNICA ENTRE O PRODAP E A PREFEITURA MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_26-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_26-2019.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ- CAESA - SENHOR VALDINEY AMANAJÁS, SOLICITANDO MELHORIAS NA DISTRIBUIÇÃO DE ÁGUA DO BAIRRO ELESBÃO</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_27-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_27-2019.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE DO 4º BATALHÃO DA POLÍCIA MILITAR DO AMAPÁ – CORONEL ALDINEY ALMEIDA, SOLICITANDO POLICIAMENTO NA FEIRINHA DO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_28-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_28-2019.pdf</t>
   </si>
   <si>
     <t>AO PRESIDENTE DO PROCON DO AMAPÁ – DR. ELITON FRANCO, SOLICITANDO FISCALIZAÇÃO NOS POSTOS DE COMBUSTÍVEL DO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_29-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_29-2019.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO AMAPÁ, A INSTITUIR GRUPO DE ESTUDO TÉCNICO COM A FINALIDADE DE IMPLEMENTAR NA REDE ESTADUAL DE ENSINO A DISCIPLINA EMPREENDEDORISMO, COMO CONTEÚDO TRANSVERSAL EM TODOS OS NÍVEIS E MODALIDADES, E ENQUANTO DISCIPLINA ESPECÍFICA NOS ANOS FINAIS DO ENSINO MÉDIO E EDUCAÇÃO DE JOVENS E ADULTOS</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_30-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_30-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA PARA COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA, NO RAMAL 1 (UM) EM TODA SUA EXTENSÃO NO BAIRRO: JARDIM DE DEUS I</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_31-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_31-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA PARA COLOCAÇÃO DE POSTEAMENTO E REDE ELÉTRICA NO ACESSO DA RODOVIA PARA O BAIRRO JARDIM DE DEUS II.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_32-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_32-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ, A CRIAÇÃO DE UM GRUPO DE TRABALHO COM A FINALIDADE DE IMPLEMENTAR NA REDE ESTADUAL DE ENSINO A LEI MUNICIPAL PEDAGOGA EDIANE OLIVEIRA GOMES – LEI 2.003/2018 QUE DISPÕE SOBRE A FORMAÇÃO DE UM GRUPO DE TRABALHO PARA REALIZAR AÇÕES EDUCATIVAS ITINERANTES NA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE SANTANA, VISANDO O COMBATE DE TODA FORMA DE VIOLÊNCIA CONTRA A MULHER</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/385/ind_033.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/385/ind_033.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA, O SERVIÇO DE TAPA BURACOS NA RODOVIA SALVADOR DINIZ, NO PERÍMETRO ENTRE A PASTOR SOZINHO E A PONTE DO BAIRRO FORTALEZA, NO MUNICÍPIO DE SANTANA,</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/393/ind_034.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/393/ind_034.doc</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ  E AO SECRETÁRIO ADJUNTO DE MOBILIDADE URBANA SERVIÇO DE RECAPEAMENTO E ASFALTO NA AVENIDA DOM PEDRO I SE ESTENDENDO DO BAIRRO HOSPITALIDADE AO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao.docx</t>
   </si>
   <si>
     <t>REQUER AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DE TRANSPORTE DO AMAPÁ-SETRAP,  QUE SOLICITA QUE SE REALIZE O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RODOVIA SALVADOR DINIZ NO TRECHO QUE COMPREENDE A PONTE DO IGARAPÉ DA FORTALEZA Á RUA PASTO SOZINHO, LOCALIZADA NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_13_de_maio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_13_de_maio.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ E A SECRETARIA DE INCLUSÃO E MOBILIZAÇÃO SOCIAL QUE SEJAM TOMADAS PROVIDÊNCIAS PARA A INCLUSÃO NO ALUGUEL SOCIAL FAMÍLIAS DO MUNICIPIO DE SANTANA QUE EM RAZÃO DAS FORTES CHUVAS ESTEJAM IMPEDIDOS DE PERMANECER EM SUA RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_37-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_37-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE DO 4º BATALHÃO QUE REATIVE O POSTO DE POLICIAMENTO NA ILHA DE SANTANA, ENCAMINHANDO AO LOCAL PM’S E VIATURAS.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_38-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_38-2019.pdf</t>
   </si>
   <si>
     <t>REQUER DA COMPANHIA DE ELETRICIDADE DO ESTADO DO AMAPÁ - CEA A PRESENÇA DE UM REPRESENTANTE DESTA REFERIDA COMPANHIA – CEA, PARA VIR PRESTAR ESCLARECIMENTOS A CERCA DOS INÚMEROS APAGÕES QUE O MUNICÍPIO DE SANTANA VEM SOFRENDO.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_39-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_39-2019.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO - CAESA. QUE VENHAM TOMAR PROVIDÊNCIAS QUANTO AO PROBLEMA DA FALTA DE ÁGUA NA TRAVESSA 22, NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_centro_comunitario_igf.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_centro_comunitario_igf.doc</t>
   </si>
   <si>
     <t>REQUER, após ouvido o soberano plenário, que seja encaminhado expediente com cópia da presente proposição, ao Exmo. SR, ALCIR FIGUEIRA MATOS M. D. SECRETÁRIO DE INFRAESTRUTURA DO GOVERNO DO ESTADO DO AMAPÁ, solicitando ao mesmo que evidencie esforços no sentido de se planejar e reformar e readaptar físico e estruturalmente a Quadra Poliesportiva do Centro de Mobilização Social Vitória Régia, Bairro central, neste município de Santana.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_centro_vitoria_regia.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_centro_vitoria_regia.doc</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_03-2019_-_governo_do_estado_remedio_i_24-05.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_03-2019_-_governo_do_estado_remedio_i_24-05.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, COM CÓPIA AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ - SETRAP, BENEDITO CONCEIÇÃO, ATRAVÉS DO QUAL QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE RECUPERAÇÃO DAS AVENIDAS NILO COELHO, MARIO DE ANDRADE E TOCANTINÓPOLIS NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_vereador_jailson_setrap_mobilidade.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_vereador_jailson_setrap_mobilidade.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP – SENHOR BENEDITO CONCEIÇÃO, SOLICITANDO RELATÓRIO DE FISCALIZAÇÃO, COM  PARECER TÉCNICO DO PLANO DE MOBILIDADE URBANA DE SANTANA E  COM  AÇÃO DE RECUPERAÇÃO DAS VIAS CONTEMPLADAS PELA EMPRESA RESPONSÁVEL.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/627/req_4.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/627/req_4.docx</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DE TRANSPORTES – SETRAP, PROVIDÊNCIAS NO SENTIDO DE MELHORAMENTO DE ILUMINAÇÃO NA RODOVIA DUCA SERRA A PARTIR DO DISTRITO DO CORAÇÃO  ATÉ  4º BATALHÃO DE POLICIA MILITAR NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/646/falta_de_agua_remedios_2.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/646/falta_de_agua_remedios_2.doc</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - VALDINEI SANTANA AMANAJÁS, SOLICITANDO O REABASTECIMENTO DE ÁGUA ENCANADA NO BAIRRO REMÉDIOS II.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_reativacao_policial__anauerapucu.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_reativacao_policial__anauerapucu.doc</t>
   </si>
   <si>
     <t>INDICA A REATIVAÇÃO DA BASE DA POLÍCIA MILITAR NO DISTRITO DE ANAUERAPUCU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/664/policiamento_escolar_pestana.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/664/policiamento_escolar_pestana.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO SENHOR SECRETARIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA (SEJUSP) - JOSÉ CARLOS CORREA DE SOUZA, SOLICITANDO O SERVIÇO DE POLICIAMENTO ESCOLAR NOTURNO PARA A ESCOLA ESTADUAL JOSÉ RIBAMAR PESTANA.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_2a_dp_area_portuaria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_2a_dp_area_portuaria.docx</t>
   </si>
   <si>
     <t>VEM REQUERER, QUE SEJA ENCAMINHADO AO INDICAÇÃO A DELEGADA TITULAR DA 2ª DP SANTANA - LUIZA ROSA MAIA, SOLICITANDO A RETIRADA DE DOIS VEÍCULOS QUE SE ENCONTRAM ESTACIONADOS NA CALÇADA DA REFERIDA DELEGACIA.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_vereador_jailson_bm_avaliacao_sara_pires.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_vereador_jailson_bm_avaliacao_sara_pires.docx</t>
   </si>
   <si>
     <t>VEM REQUERER, QUE SEJA ENCAMINHADO AO INDICAÇÃO AO COMANDANTE DO 5º GBM – SANTANA – AP – TENENTE CORONEL BM ELIEZER MENEZES DE MELO, SOLICITANDO AVALIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA SARA PIRES.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_setrap.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_setrap.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA, O SERVIÇO DE TACHÕES NA RODOVIA SALVADOR DINIZ, EM FRENTE A ESCOLA ESTADUAL ANA DIAS DA COSTA E EM FRENTE AO POSTO DE COMBUSTÍVEL MONTE, NO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/692/ind_52.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/692/ind_52.doc</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA O SERVIÇO DE POLICIAMENTO ESCOLAR NOTURNO PARA A ESCOLA ESTADUAL WALCIR LOBATO LIMA.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/703/indicacoes_cms_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/703/indicacoes_cms_1.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ – SENHOR ANTONIO WALDEZ GOES, COM CÓPIA AO, SENHOR CEL. WAGNER COELHO PEREIRA, COMANDANTE GERAL DO CORPO DE BOMBEIRO MILITAR DO ESTADO DO AMAPÁ, SOLICITAÇÃO QUE SE REALIZE O SERVIÇO FISCALIZAÇÃO, VISTORIA E ELABORAÇÃO DE LAUDO TÉCNICO DAS CONDIÇÕES DA ESTRUTURA FÍSICA DAS ESCOLAS DA REDE MUNICIPAL DE ENSINO, LOCALIZADA NESTE MUNICÍPIO. APÓS A REALIZAÇÃO DO REFERIDO SERVIÇO, ENVIAR CÓPIAS DO LAUDO TÉCNICO A ESTE GABINETE.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/710/policiamento_escolar_igarape_da_fortaleza.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/710/policiamento_escolar_igarape_da_fortaleza.doc</t>
   </si>
   <si>
     <t>SECRETARIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA (SEJUSP) - JOSÉ CARLOS CORREA DE SOUZA, SOLICITANDO O SERVIÇO DE POLICIAMENTO ESCOLAR NOTURNO PARA A ESCOLA ESTADUAL IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_transporte_matapi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_transporte_matapi.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR E AO SECRETÁRIO DE MOBILIDADE URBANA, O SERVIÇO DE TRANSPORTE PARA OS MORADORES, COMO UMA EMBARCAÇÃO DE PEQUENO PORTE, PARA A LOCALIDADE DO DELTA DO MATAPI MIRIM.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/734/ind_matapi_mirim.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/734/ind_matapi_mirim.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO – CAESA, QUE TOMEM PROVIDÊNCIAS QUANTO O PROBLEMA DA FALTA DE ÁGUA NA LOCALIDADE DO MATAPI MIRIM.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_57.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_57.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP – SENHOR BENEDITO CONCEIÇÃO, REQUERENDO A RECUPERAÇÃO/RECAPEAMENTO ASFÁLTICO DAS RUAS E AVENIDAS DO BAIRRO ÁREA PORTUÁRIA  DO MUNICÍPIO DE SANTANA-AP, ESPECIFICAMENTE RUA DO CANAL DOS MADEIREIROS.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_2019-cms.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_2019-cms.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP – SENHOR BENEDITO CONCEIÇÃO, REQUERENDO A RECUPERAÇÃO/RECAPEAMENTO ASFÁLTICO DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE DO MUNICÍPIO DE SANTANA-AP, ESPECIFICAMENTE A AVENIDA MANOEL FRANCISCO GUEDES E A SEGUNDA AVENIDA.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_1.pdf</t>
   </si>
   <si>
     <t>AO SENHOR ANTONIO WALDEZ GOES, COM CÓPIA AO, SENHOR VALDINEI SANTANA AMANAJÁS, DIRETOR – PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ, SOLICITA QUE SE REALIZE O SERVIÇO REPAROS E MANUTENÇÃO NO SISTEMA DE ABASTECIMENTO ISOLADO DO DISTRITO DO IGARAPÉ DO LAGO, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/840/req_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/840/req_2.docx</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - VALDINEI SANTANA AMANAJÁS, QUE SEJA FEITO  O ABASTECIMENTO DE ÁGUA ENCANADA NA AVENIDA PRINCESA ISABEL ESQUINA COM RUA TANCREDO NEVES, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_1.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, SR. JOSÉ ANSELMO LIMA, QUE SEJA REALIZADA A SUBSTITUIÇÃO DO POSTE DE ALTA TENSÃO NA TRAVESSA L4, ENTRE AS AVENIDAS SANTANA E SÃO PAULO, BAIRRO FONTE NOVA. JUSTIFICA-SE A PRESENTE INDICAÇÃO, DEVIDO O MESMO ENCONTRAR-SE TOMBADO E APRESENTANDO RACHADURAS, PODENDO VIR A CAIR E OCASIONAR ACIDENTES AOS QUE TRAFEGAM NO TRECHO ACIMA CITADO.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_01_-_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_01_-_jailson.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE JUSTIÇA E SEGURANÇA PÚBLICA DO ESTADO DO AMAPÁ – SEJUSP -SENHOR CORONEL CARLOS CORREA, SOLICITANDO CONSTRUÇÃO DE UMA BASE DA POLICIA MILITAR NO DISTRITO DO ANAUERAPUCU - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_02_-_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_02_-_jailson.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE GERAL DA POLICIA MILITAR DO ESTADO DO AMAPÁ – CORONEL JOSÉ PAULO MATIAS DOS SANTOS, SOLICITANDO UMA GUARNIÇÃO DE POLICIAIS MILITARES NO DISTRITO DO ANAUERAPUCU - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_03-_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_03-_jailson.pdf</t>
   </si>
   <si>
     <t>AO COMANDANTE GERAL DO 4º BATALHÃO DA POLICIA MILITAR DO ESTADO DO AMAPÁ NO MUNICÍPIO DE SANTANA– CORONEL ALDINEY ALMEIDA, SOLICITANDO UMA GUARNIÇÃO DE POLICIAIS MILITARES NO HOSPITAL ESTADUAL DE SANTANA - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/864/rio_vila_nova_ponte_do_atalaia_bairro_igarape_da_oSoanRU.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/864/rio_vila_nova_ponte_do_atalaia_bairro_igarape_da_oSoanRU.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ- CEA, PARA QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA PARA INSTALAÇÃO DE REDE ELÉTRICA E POSTEAMENTO TRAVESSA RIO VILA NOVA (PONTE DO ATALAIA), BAIRRO: IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/882/policiamento_ifap.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/882/policiamento_ifap.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETARIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA (SEJUSP) - JOSÉ CARLOS CORREA DE SOUZA, SOLICITANDO O SERVIÇO DE ROTA POLICIAL NOTURNA NO ENTORNO DO INSTITUTO FEDERAL DO AMAPÁ (IFAP), LOCALIZADO NA RODOVIA DUCA SERRA.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/885/rede_eletrica_da_travessa_13_no_bairro_provedor_ii.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/885/rede_eletrica_da_travessa_13_no_bairro_provedor_ii.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ- CEA, PARA QUE SEJA REALIZADO SERVIÇOS DE TROCA DE POSTES E CABOS EM TODA EXTENSÃO DA REDE ELÉTRICA DA TRAVESSA 13 NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/913/seu_anexo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/913/seu_anexo.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ- CEA, PARA QUE SEJA REALIZADO ESTUDO DE VIABILIDADE TÉCNICA COM RELAÇÃO A PROVIDÊNCIAS QUANTO A REDE ELÉTRICA QUE ATENDE A ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA NOSSA SENHORA DA CONCEIÇÃO E SEU ANEXO.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_05_-_setrap_-jailson_16-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_05_-_setrap_-jailson_16-09.pdf</t>
   </si>
   <si>
     <t>SOLICITA  AO SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA BRASÍLIA - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_06_-_setrap_-jailson_16-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_06_-_setrap_-jailson_16-09.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O SOLICITANDO RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA RIO JARI - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_07_-_setrap_-jailson_16-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_07_-_setrap_-jailson_16-09.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA DOM PEDRO I - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/925/o_rio_matapi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/925/o_rio_matapi.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ- CEA, PARA QUE SEJA REALIZADO SERVIÇO COM A FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA RODOVIA MACAPÁ/MAZAGÃO NO PERÍMETRO ENTRE A ROTATÓRIA DO TREVÃO ATÉ A CABECEIRA DA PONTE SOBRE O RIO MATAPI.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/928/infra-estrutura.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/928/infra-estrutura.pdf</t>
   </si>
   <si>
     <t>AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SR. ALCIR FIGUEIRA MATOS - SECRETÁRIO DE ESTADO DE INFRA-ESTRUTURA DO ESTADO DO AMAPÁ (SEINF), INDICA A CONSTRUÇÃO DE 2 (DUAS) GUARITAS (SENDO CLIMATIZADAS, COM BANHEIRO E GUARNIÇÃO) EM PONTOS ESTRATÉGICOS DA CIDADE SANTANA PARA POLICIAMENTO.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/929/seguranca_publica.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/929/seguranca_publica.pdf</t>
   </si>
   <si>
     <t>AO SR. ANTÔNIO WALDEZ GÓES - GOVERNADOR DO ESTADO DO AMAPÁ E AO SR. JOSÉ CARLOS CORREA – SECRETÁRIO DE ESTADO DA JUSTIÇA E SEGURANÇA PÚBLICA – SEJUSP. INDICA O RETORNO DOS POLICIAIS PARA REALIZAR A SEGURANÇA PÚBLICA DOS MORADORES DO DISTRITO DE ANAERAPUCU.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA, A COMPRA DE UMA MÁQUINA RETRO ESCAVADEIRA PARA REALIZAÇÃO DOS SERVIÇOS DA CAESA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_elesbao_09-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_elesbao_09-10.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ  COM CÓPIA AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ - CAESA, , QUE SEJA FEITO A IMPLANTAÇÃO DE UM SISTEMA DE CAPTAÇÃO, TRATAMENTO E DISTRIBUIÇÃO DE ÁGUA, NAS COMUNIDADES DO ELESBÃO E MATAPI MIRIM, LOCALIZADO NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_ramal_do_apucaia_09-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_ramal_do_apucaia_09-10.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ COM CÓPIA AO SECRETÁRIO DE ESTADO DO TRANSPORTE - SETRAP, QUE SEJA FEITO A REVITALIZAÇÃO DO RAMAL APUCAIA, LOCALIZADO NA RODOVIA MACAPÁ/MAZAGÃO, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_adalvaro_cavalcante.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_adalvaro_cavalcante.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA ADÁLVARO ALVES CAVALCANTE, NO PERÍMETRO DO BAIRRO PROVEDOR I - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_francisco_de_melo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_francisco_de_melo.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O  RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA FRANCISCO DE MELO PARENTE, BAIRRO REMÉDIOS - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_joao_leite_coutinho.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_joao_leite_coutinho.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA RUA JOÃO LEITE COUTINHO, BAIRRO FONTE NOVA - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_portilho_de_melo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_portilho_de_melo.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO DE TRANSPORTES DO ESTADO DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO O  RECAPEAMENTO ASFÁLTICO EM TODA EXTENSÃO DA AVENIDA PORTILHO DE MELO, BAIRRO REMÉDIOS - MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/981/nossa_senhora_da_conceicao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/981/nossa_senhora_da_conceicao.pdf</t>
   </si>
   <si>
     <t>AO DIRETOR PRESIDENTE DA COMPANHIA DE ELETRICIDADE DO AMAPÁ- CEA, PARA QUE SEJA REALIZADO TROCA PARA POSTE EM CONCRETO ONDE ESTÃO FIXADOS OS CABOS DE FORNECIMENTO DE ENERGIA ELÉTRICA A ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA NOSSA SENHORA DA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/983/indicacao_abdon_hes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/983/indicacao_abdon_hes.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DA BANCADA FEDERAL - DEPUTADO FEDERAL ANDRÉ ABDON, SOLICITANDO UMA EMENDA, PARA IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO DO PACIENTE (PEP) NO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_abdon.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_abdon.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_ampliacao_da_escola_maria_catarina.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_ampliacao_da_escola_maria_catarina.docx</t>
   </si>
   <si>
     <t>INDICAR A SENHORA SECRETÁRIA DE EDUCAÇÃO DO ESTADO DO AMAPÁ/SEED, MARIA GORETH DA SILVA E SOUSA, QUE A MESMA PROVIDENCIE JUNTO À SECRETARIA, EM CARÁTER DE URGÊNCIA, A REFORMA E AMPLIAÇÃO DA ESCOLA MARIA CATARINA DANTAS TIBURCIO EM SANTANA._x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIO, POIS A REFERIDA ESCOLA ESTÁ SEM CONDIÇÕES DE ABSORVER A DEMANDA ESCOLAR DO BAIRRO, TENDO VISTA QUE A ESCOLA ESTADUAL NOVO HORIZONTE ENCONTRA-SE DESATIVADA.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/986/indicacao_novo_horizonte.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/986/indicacao_novo_horizonte.docx</t>
   </si>
   <si>
     <t>INDICAR A SENHORA SECRETÁRIA DE EDUCAÇÃO DO ESTADO DO AMAPÁ/SEED, MARIA GORETH DA SILVA E SOUSA, QUE A MESMA PROVIDENCIE JUNTO À SECRETARIA, EM CARÁTER DE URGÊNCIA, A REATIVAÇÃO DA ESCOLA NOVO HORIZONTE EM SANTANA._x000D_
 A INDICAÇÃO SE FAZ NECESSÁRIO, POIS A REFERIDA ESCOLA ENCONTAR-SE DESATIVADA, ACARRETANDO TRANSTORNOS AOS ALUNOS QUE TÊM QUE SE DESLOCAR A UMA DISTÂNCIA MAIOR, ONERANDO POR VEZES A RENDA FAMILIAR.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_87.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_87.pdf</t>
   </si>
   <si>
     <t>SUGERE À SECRETARIA DE ESTADO DE TRANSPORTE -SETRAP - O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DOS SEGUINTES TRECHOS: AVENIDA 07 DE SETEMBRO -TRECHO EVERALDO VASCONCELOS ATÉ RUA DOS GIRASSOIS; RUA JOÃO LEITECOUTINHO -TRECHO 15 DE NOVEMBRO ATÉ AV. RIO BRANCO; AVENIDA RIO BRANCO - TRECHO RUA WALTER BARBOSA DE ARAÚJO ATÉ RUA EVERALDO VASCONCELOS + PEQUENO TRECHO ABÍLIO RODRIGUES;RUA PRESIDENTE TANCREDO DE ALMEIDA NEVES - TRECHO PRINCESA ISABEL ATÉ O FINAL DA RUA; RUA PRESIDENTE MANOEL DEODORO DA FONSECA - TRECHO PRINCESA ISABEL ATÉ COELHO NETO; AVENIDA DOM PEDRO I - TRECHO TRANQUEDO NEVES ATÉ CLAUDIO LÚCIO MONTEIRO; AVENIDA COELHO NETO - TRECHO TANCREDO NEVES ATÉ COSTA E SILVA; RUA PADRE VITÓRIO GALLIANNI - TRECHO ENTRE_x000D_
 COELHO NETO E MARIA COLARES; AVENIDA BRASÍLIA - TRECHO ENTRE RUA PADRE VITÓRIO GALLIANNI ATÉ UBALDO FIGUEIRA; TV. M. P. OCHA - TRECHO ENTRE BRASÍLIA E COLARES; AV. MARIA COLARES - TRECHO ENTRE EUCLIDES E TV M.P. ROCHA TV. Z. VILELA; AVENIDA ANTÔNIO NUNES - TRECHO UBALDO FIGUEIRA ATÉ ADALVARO; RUA ADÁLVARO ALVES CAVALCANTI - TRECHO STÉLIO DE OLIVEIRA ATÉ BALNEÁRIO DO ABEL; RUA PRESIDENTE JONH KENNEDY - TRECHO AV SANTANA ATÉ MARIA COLARES; RUA POETA MACHADO DE ASSIS - TRECHO AV SANTANA ATÉ DOM PEDRO; AVENIDA CASTRO ALVES - TRECHO CLAUDIO LÚCIO ATÉ COSTA E SILVA; AV. PRINCESA IZABEL - TRECHO KENNEDY ATÉ CLAUDIO LUCIO; TV 20 E 22 ATÉ A RODOVIA; RUA JARY- ÁREA PORTUÁRIA</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_colo_01_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_colo_01_16-10.pdf</t>
   </si>
   <si>
     <t>SUGERE AO DIRETOR DA COMPANHIA DE ÁGUA E ESGOTOS – CAESA, AGÊNCIA DE SANTANA, QUE SEJA FEITO  SERVIÇOS DE REPAROS E CONCERTO, DE UMA VAZÃO DE ÁGUA EM UM TUBO ESTOURADO QUE A MAIS DE SEMANAS ESTÁ OCORRENDO NA RUA ADÁLVARO CAVALCANTE, TRECHO SITUADO ENTRE AS AVENIDAS ESTÉLIO DE OLIVEIRA E WALTER LOPEZ DA CRUZ, BAIRRO NOVA BRASÍLIA, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_alap_17-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_alap_17-10.pdf</t>
   </si>
   <si>
     <t>INDICA  AO PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA DO ESTADO DO AMAPÁ - ALAP – EXMO SENHOR KAKÁ BARBOSA, QUE SEJA FEITO CONVÊNIOS COM A CASA DA HOSPITALIDADE E ASSOCIAÇÃO A NOSSA FAMÍLIA, AMBAS LOCALIZADAS NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_detran.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_detran.pdf</t>
   </si>
   <si>
     <t>AO DEPARTAMENTO ESTADUAL DE TRÂNSITO DO AMAPÁ - DETRAN _x000D_
 SOLICITANDO QUE SEJA FEITA A SINALIZAÇÃO SEMAFÓRICA NA RODOVIA DUCA SERRA, PERÍMETRO URBANO (BAIRROS: ACQUAVILLE TUCUNARÉ, FONTE NOVA E PARAÍSO).</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_setrap_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_setrap_1.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP. _x000D_
 SOLICITANDO QUE SEJA CONSTRUÍDA UMA FAIXA DE PEDESTRE ELEVADA NA RODOVIA DUCA SERRA (SANTANA) EM FRENTE AO BAIRRO ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_-_caesa_castelo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_-_caesa_castelo.pdf</t>
   </si>
   <si>
     <t>AO SR. IRANILSON PEREIRA MARQUES, M. D. DIRETOR DA COMPANHIA DE ÁGUA E ESGOTOS – CAESA, AGÊNCIA DE SANTANA, SOLICITANDO SERVIÇOS DE REPAROS E CONCERTO, DE UMA VAZÃO DE ÁGUA INTENSA, ORIUNDA DE UM CANO ESTOURADO, QUE NOVAMENTE ESTA OCORRENDO A DIAS NA AVENIDA CASTELO BRANCO, TRECHO SITUADO ENTRE AS RUAS SALVADOR DINIZ E COSTA E SILVA, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_colo_gov_sead.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_colo_gov_sead.pdf</t>
   </si>
   <si>
     <t>A SR.ª MARIA GORETH DE SOUZA GÓES, SECRETÁRIA DE EDUCAÇÃO DO GOVERNO DO ESTADO DO AMAPÁ, INDICANDO SERVIÇOS DE ADAPTAÇÃO PARA UTILIZAÇÃO POR ALUNOS PORTADORES DE DEFICIÊNCIA, NOS BANHEIROS DAS ESCOLAS PÚBLICAS INSTALADAS NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1030/_bairro_igarape_da_fortaleza_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1030/_bairro_igarape_da_fortaleza_1.pdf</t>
   </si>
   <si>
     <t>AO SR. VALDINEI AMANAJÁS, DIRETOR – PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA. INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA, A INSTALAÇÃO DE REDE DE ÁGUA POTÁVEL NA TRAVESSA RIO VILA NOVA (PONTE DO ATALAIA), BAIRRO IGARAPÉ DA FORTALEZA</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1032/secretario_de_estado_da_saude_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1032/secretario_de_estado_da_saude_3.pdf</t>
   </si>
   <si>
     <t>AO SR. JOÃO BITTENCOURT – SECRETÁRIO DE ESTADO DA SAÚDE - SESA _x000D_
 INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DA SAÚDE - SESA, A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS: ANESTESISTA, REUMATOLOGISTA, PSIQUIATRA ADULTO, OTORRINO PEDIATRA/ ADULTO, OFTALMOLOGISTA E NEUROPEDIATRA PARA ATENDER AS DEMANDAS DA POLICLÍNICA MARIA TADEU AGUIAR.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1043/estado_da_saude_-_sesa-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1043/estado_da_saude_-_sesa-.pdf</t>
   </si>
   <si>
     <t>AO SR. JOÃO BITTENCOURT – SECRETÁRIO DE ESTADO DA SAÚDE - SESA _x000D_
 INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DA SAÚDE - SESA, A COMPRA DE 1 (UMA) CENTRAL DE AR 60.000 BTUS; 1 (UM) MICRO COMPUTADOR; E 1 (UM) DIGITALIZADOR MODELO CR30X COM CASSETE CR MD4.0T, PARA A SALA DE RADIOLOGIA DO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_97.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_97.docx</t>
   </si>
   <si>
     <t>SUGERE AO DIRETOR/PRESIDENTE DO SUPER FÁCIL QUE POSSA REALIZAR UMA AÇÃO DE CIDADANIA NO BAIRRO JARDIM DE DEUS II - MUNICIPIO DE SANTANA, NO DIA 23 DE NOVEMBRO DE 2019, E POSSA OFERECER SERVIÇOS DE CIDADANIA.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_98.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_98.docx</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNO DO ESTADO, ATRAVÉS DO SECRETÁRIO ESTADUAL DE TRANSPORTE - SETRAP - A TERRAPLANAGEM DO RAMAL QUE DÁ ACESSO AO BAIRRO JARDIM DE DEUS II E INTERLIGA AO BAIRRO JARDIM FLORESTA, EM SANTANA</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_setrap_-_ciclovia_18-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_setrap_-_ciclovia_18-11.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO ESTADUAL DE TRANSPORTES DO AMAPÁ – SETRAP - SENHOR BENEDITO CONCEIÇÃO, QUE SEJA FEITO ESTUDOS PARA A IMPLANTAÇÃO DE CICLOVIA NA RUA CLAUDIO LÚCIO MONTEIRO E RODOVIA SALVADOR DINIZ.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_sesa_-_pep_18-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_sesa_-_pep_18-11.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO ESTADUAL DE SAÚDE O AMAPÁ – SENHOR JOÃO BITTENCOURT DA SILVA, QUE SEJA FEITO A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO DO PACIENTE (PEP) NO HOSPITAL ESTADUAL DE SANTANA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1117/indica_ao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1117/indica_ao.pdf</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE DO 4ºBPM DE SANTANA, COM CÓPIA AO COMANDANTE GERAL DA PMAP PARA QUE SEJAM INTENSIFICADAS AS RONDAS POLICIAIS NO BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_102.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_102.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PRESIDENTE DIRETOR DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA – A IMPLANTAÇÃO DE LUMINÁRIAS NOS POSTES DA BR AP-010, INICIANDO NA PONTE DO RIO MATAPI PASSANDO PELA COMUNIDADE RURAL DE ANAUERAPUCU ATÉ A PONTE DO RIO VILA NOVA</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_103.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_103.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP – A IMPLANTAÇÃO DE PARADA DE ÔNIBUS COM COBERTURA EM POSTOS ESTRATÉGICOS DA BR AP-010, COM INÍCIO DA PONTE DO RIO MATAPI PASSANDO PELA COMUNIDADE RURAL DO ANAUERAPUCU ATÉ A PONTE DO RIO VILA NOVA</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_104.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_104.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GOVERNADOR DO ESTADO DO AMAPÁ, ATRAVÉS DA SECRETARIA DE ESTADO DE TRANSPORTE – SETRAP – PLACAS DE SINALIZAÇÃO INFORMANDO A PRESENÇA DE ANIMAIS SILVESTRES NA BR AP-010, NOS TRECHOS ENTRE A PONTE DO RIO MATAPI COM A PONTE DO RIO VILA NOVA</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_105_e_esse.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_105_e_esse.pdf</t>
   </si>
   <si>
     <t>SUGERE AO COMANDANTE DO 4º BATALHÃO DE POLÍCIA MILITAR DE SANTANA – SOLICITANDO RONDA POLICIAL COM MAIOR FREQUÊNCIA NO BAIRRO PARQUE DAS LARANJEIRAS NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_106.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_106.pdf</t>
   </si>
   <si>
     <t>SUGERE AO GERENTE ADMINISTRATIVO DA CAMPANHIA DE ÁGUA E ESGOTO – CAESA – ESCRITÓRIO MUNICIPAL DE SANTANA, INFORMAÇÕES A CERCA DA FALTA DE ÁGUA CONSTANTE NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_107.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_107.pdf</t>
   </si>
   <si>
     <t>SUGERE AO ADMINISTRATIVO DA COMPANHIA DE ELETRICIDADE DO AMAPÁ - CEA - ESCRITÓRIO EM SANTANA - SERVIÇOS DE IMPLANTAÇÃO  DE POSTES PARA ATENDER APROXIMADAMENTE 60 (SESSENTA) FAMÍLIAS NO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1131/3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1131/3.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO SECRETÁRIO DE ESTADO DE INFRA-ESTRUTURA DO ESTADO DO AMAPÁ - SEINF  QUE SEJA REQALIZADO  A CONSTRUÇÃO DE UMA PONTE ENTRE AS MARGENS DA LOCALIDADE DO RIO MATAPI MIRIM.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1132/5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1132/5.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO DIRETOR PRESIDENTE DA COMPANHIA DE ÁGUA E ESGOTO DO AMAPÁ – CAESA, A REGULARIZAÇÃO DO ABASTECIMENTO DE ÁGUA POTÁVEL, NA LOCALIDADE DO MATAPI MIRIM, MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1133/indica_ao_governador_do_estado_do_amapa_e_ao_pr_i1Hr9BI.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1133/indica_ao_governador_do_estado_do_amapa_e_ao_pr_i1Hr9BI.pdf</t>
   </si>
   <si>
     <t>INDICA AO GOVERNADOR DO ESTADO DO AMAPÁ E AO PRESIDENTE INTERINO DA COMPANHIA DE ELETRICIDADE DO AMAPÁ – CEA, A REGULARIZAÇÃO DO FORNECIMENTO DE ENERGIA ELÉTRICA, NA LOCALIDADE DO MATAPI MIRIM, MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1139/ind_111.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1139/ind_111.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DE TRANSPORTE - SETRAP - QUE SEJA CONSTRUÍDA FAIXA DE PEDESTRE ELEVADA NA RODOVIA DUCA SERRA NA VIA DE ACESSO BAIRRO JARDIM DE DEUS I</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_112.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_112.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DE TRANSPORTE - SETRAP - QUE SEJA CONSTRUÍDA FAIXA DE PEDESTRE ELEVADA NA RODOVIA DUCA SERRA NA VIA DE ACESSO BAIRRO JARDIM DE DEUS II</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1141/ind_113.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1141/ind_113.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DE TRANSPORTE - SETRAP - QUE SEJA CONSTRUÍDA PARADA DE ÔNIBUS NA RODOVIA DUCA SERRA NO PÉRÍMETRO URBANO DA VIA DE ACESSO BAIRRO JARDIM DE DEUS I.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_114.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_114.pdf</t>
   </si>
   <si>
     <t>SUGERE AO SECRETÁRIO DE ESTADO DE TRANSPORTE - SETRAP - QUE SEJA CONSTRUÍDA PARADA DE ÔNIBUS NA RODOVIA DUCA SERRA NO PÉRÍMETRO URBANO DA VIA DE ACESSO BAIRRO JARDIM DE DEUS II</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_seed_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_seed_jailson.pdf</t>
   </si>
   <si>
     <t>INDICA A SECRETÁRIA DE ESTADO DA EDUCAÇÃO - MARIA GORETH DA SILVA DE SOUSA, SOLICITANDO A IMPLANTAÇÃO DO CENTRO DE ATENDIMENTO EDUCACIONAL ESPECIALIZADO À PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_01-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_01-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA QUE DÊ PROVIDÊNCIAS PARA QUE SEJA REATIVADO O PASSE LIVRE ESTUDANTIL NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/51/requrimento_6-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/51/requrimento_6-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICÍPIO DE OBRAS PÚBLICAS E SERVIÇOS URBANO, SR. JUSCELINO PAULA DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. BRASÍLIA COMPREENDENDO ENTRE A RUA ADÁLVARO ALVES CAVALCANTE E PASSADO DO CRUZAMENTO DA RUA PADRE VITORIO GALIANE ATÉ A ÁREA ALAGADA, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_07-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_07-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA A. ANTÔNIO NUNES, COMPREENDENDO O PERÍMETRO ENTRE A RUA ADÁLVARO CAVALCANTE E RUA UBALDO FIGUEIRA, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_08-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_08-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA TRAVESSA MIGUEL DE BULHÕES COMPREENDENDO O PERÍMETRO ENTRE A AV. BRASÍLIA E AV. ANTÔNIO NUNES, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_09-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_09-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA JOHN FITZGERALD KENNEDY NO PERÍMETRO URBANO ENTRE AS AVENIDAS JOSÉ DE ANCHIETA E PRINCESA ISABEL, NO BAIRRO COMERCIAL</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_10-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_10-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DA SEMOP QUE REALIZE SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA RIO BRANCO NO PERÍMETRO URBANO ENTRE AS RUAS CAPITÃO EUCLIDES RODRIGUES E PEDRO SALVADOR DINIZ, NO BAIRRO CENTRAL</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_11-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_11-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 017/2018 DE 15/02/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO TERRAPLANAGEM, DRENAGEM, LIMPEZA E PAVIMENTAÇÃO DA AV. RUI BARBOSA (TRECHO: ENTRE AS RUAS TANCREDO NEVEZ E GARRASTAZU MEDICE)</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_12-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_12-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 294/2017 DE 10/04/2017 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO PAVIMENTAÇÃO DA AV. RIO BRANCO (TRECHO: ENTRE AS RUAS ADALVARO CAVALCANTE E TANCREDO NEVES)</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_13-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_13-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 465/2018 DE 04/12/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO DA AV. DAS NAÇÕES (TRECHO: ENTRE AS RUAS TANCREDO NEVEZ E EUCLIDES RODRIGUES)</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_14-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_14-2019.pdf</t>
   </si>
   <si>
     <t>1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 514/2017 DE 29/05/2017 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO A CAPINA NO ENTORNO E DENTRO DO CANAL DO PARAÍSO (TRECHO: ENTRE AS AVENIDAS SANTANA E PRINCESA ISABEL); _x000D_
 2. TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO DAS VIAS NO ENTORNO DO CANAL DO PARAÍSO (TRECHO: ENTRE AS AVENIDAS SANTANA E PRINCESA ISABEL)</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_15-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_15-2019.pdf</t>
   </si>
   <si>
     <t>1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 627/2017 DE 01/08/2017 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO LIMPEZA, O ALARGAMENTO E A ILUMINAÇÃO DO RAMAL DE ACESSO AO BAIRRO JARDIM DE DEUS I;_x000D_
 2. TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO DO RAMAL QUE DÁ ACESSO AO BAIRRO JARDIM DE DEUS I;</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_16-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_16-2019.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A RECUPERAÇÃO, SERVIÇOS DE TAPA BURACOS E LIMPEZA DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/64/requerimento_18-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/64/requerimento_18-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, REQUERIMENTO COM A FINALIDADE DE SOLICITAR INFORMAÇÕES TÉCNICAS COM RELAÇÃO A ALTERAÇÃO NAS LINHAS DE ÔNIBUS URBANAS DO MUNICÍPIO DE SANTANA PELO FATO DE CONSTATADAS INÚMERAS DIFICULDADES EM ESPECIAL AO TRANSPORTE DOS ESTUDANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/69/requerimento_22-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/69/requerimento_22-2019.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Ofirney  da Conceição Sadala, Prefeito  do Município de Santana, e ao Sr. Juscelino Paulo da Silva Alves, Secretário Municipal de Obras Públicas e Serviços Urbanos - SEMOP, solicitação de Recapeamento nas vias e perímetros da rua João Leite Coutinho entre Avenida Rio Branco e Avenida das Nações.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_23-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_23-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, AO SR. JUSCELINO PAULO DA SILVA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITAÇÃO DE OPERAÇÃO TAPA BURACOS NAS VIAS E PERÍMETROS DA RUA JUSCELINO KUBITSCHEK ENTRE 7 SETEMBRO E CASTELO BRANCO.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_24-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_24-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E AO SRº. JUSCELINO PAULO DA SILVA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, SOLICITAÇÃO DE OPERAÇÃO TAPA BURACOS NAS VIAS E PERÍMETROS DA AVENIDA SÃO PAULO APÓSTOLO ENTRE PRESIDENTE TANCREDO NEVES E MARECHAL DEODORO DA FONSECA, AVENIDA JÚLIO CARDOSO ENTRE PRESIDENTE TANCREDO NEVES E MARECHAL DEODORO DA FONSECA, AVENIDA CASTRO ALVES  ENTRE PRESIDENTE TANCREDO NEVES E MARECHAL DEODORO DA FONSECA, AVENIDA 15 DE NOVEMBRO ENTRE PRESIDENTE TANCREDO NEVES E MARECHAL DEODORO DA FONSECA E AVENIDA DOM PEDRO ENTRE PRESIDENTE TANCREDO NEVES E MARECHAL DEODORO DA FONSECA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/74/requerimeto_25-19.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/74/requerimeto_25-19.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO RECAPEAMENTO DA RUA DEODORO DA FONSECA, NO PERÍMETRO DA AV. COELHO NETO E PRINCESA ISABEL, BEM COMO, SERVIÇO DE ASFALTAMENTO NA AV. ANCHIETA PERÍMETRO ENTRE A RUA TANCREDO NEVES E RUA EUCLIDES RODRIGUES. HAJA, VISTO QUE, APÓS A AVENIDA PRINCESA ISABEL E TANCREDO NEVES PASSAREM A SER MÃO ÚNICA A POPULAÇÃO VEM TENDO TRANSTORNO PARA SEGUIR VIAGEM NAS REFERIDAS RUAS, ACIMA CITADAS, QUE NESTE CASO, SERIAM AS VIAS DE ACESSO AS DEMAIS RUAS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_26-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_26-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM A SUPERINTENDÊNCIA DE TRÂNSITO DE SANTANA (STTRANS) QUE DÊ PROVIDÊNCIAS PARA QUE SEJA REALIZADO O ASFALTAMENTO DA AVª SÃO PAULO APÓSTOLO DA RODOVIA DUCA SERRA ATÉ TANCREDO NEVES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_27-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_27-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O DIRETOR PRESIDENTE DAS DOCAS DE SANTANA, QUE ENVIE A ESTA CASA DE LEIS, INFORMAÇÕES CONTENDO TODOS OS BALANCETES FINANCEIROS, VALORES RECEBIDOS POR REALIZAÇÃO DE EMBARQUE E DESEMBARQUE DURANTE O BIÊNIO 2017 E 2018, PAGAMENTOS REALIZADOS PELA REFERIDA COMPANHIA ÀS EMPRESAS TERCEIRIZADAS COM OS RESPECTIVOS SERVIÇOS REALIZADOS E COMPROVANTE DE EXECUÇÃO, RELAÇÃO DE FUNCIONÁRIOS TANTO EFETIVOS QUANTO CONTRATADOS COM SEUS RESPECTIVOS PROVENTOS E NA OPORTUNIDADE ENVIE O POSICIONAMENTO DA DIRETORIA A RESPEITO DA DENUNCIA QUE ENVOLVE A COMPANHIA DOCAS DE SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/77/requeriemento_28-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/77/requeriemento_28-2019.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA AVENIDA SÃO JOÃO APOSTÓLO ENTRE AS RUAS TANCREDO NEVES E RODOVIA DUCA SERRA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/78/requeriemento_29-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/78/requeriemento_29-2019.docx</t>
   </si>
   <si>
     <t>REQUER:_x000D_
 AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA RUA DOS IMIGRANTES NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_30-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_30-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP, REQUERENDO SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA AVENIDA 7 DE SETEMBRO NO PERÍMETRO URBANO ENTRE AS RUAS PRESIDENTE TANCREDO NEVES E RUA ADALVARO ALVES CAVALCANTE, SENTIDO BAIRROS PARAÍSO / CENTRO, DESTACANDO TRATAR-SE DE QUESTÃO DE SEGURANÇA PARA AS PESSOAS QUE POR LÁ TRANSITAM NO PERÍODO NOTURNO, EM RAZÃO DE SER NOVO ITINERÁRIO DAS LINHAS INTERURBANAS DE ÔNIBUS</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_31-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_31-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO CONSELHO TUTELAR DE SANTANA, PARA QUE POSSA APRESENTAR EM SESSÃO PLENÁRIA BALANÇO DAS ATIVIDADES DO ÓRGÃO NO ANO DE 2018 E PERSPECTIVAS DO ÓRGÃO PARA O ANO DE 2019, DESTACANDO TRATAR-SE DE UM ÓRGÃO FUNDAMENTAL PARA A PROTEÇÃO DO DIREITO DE NOSSAS CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_35-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_35-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DE OBRAS PÚBLICA DO MUNICÍPIO DE SANTANA, QUE REALIZE A REVITALIZAÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA NA AVENIDA SANTANA PARA TROCA OU SUBSTITUIR AS LÂMPADAS POR LED OU OUTRA MAIS EFICIENTE.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_36-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_36-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DE OBRAS PÚBLICA DO MUNICÍPIO DE SANTANA, QUE REALIZE A RECUPERAÇÃO ASFÁLTICA DA RUA MACHADO DE ASSIS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_34-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_34-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO DE SANTANA, REALIZE EM CONJUNTO COM A DEFASA CIVIL DO MUNICÍPIO, SECRETÁRIA DE OBRAS EM PARCERIA COM O CORPO DE BOMBEIROS. VISTORIAS EM TODAS AS ESCOLAS MUNICIPAIS ANTES DO INICIO DO REFERIDO ANO LETIVO, COM O INTUITO, DE VERIFICAR AS CONDIÇÕES FÍSICAS DE CADA ESCOLA, COMO FORMA DE PREVENÇÃO DE POSSÍVEIS ACIDENTES, EM CASO DE CONSTATAÇÃO DE POSSÍVEL RISCO EMITE AO ALUNOS E FUNCIONÁRIOS, SOLICITAMOS QUE SEJA TOMADA AS MEDIDAS CABÍVEIS NECESSÁRIAS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_35-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_35-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETÁRIO DA SEMOP REQUERENDO INFORMAÇÕES SOBRE A OBRA DE REFORMA DA SEDE DO CONSELHO TUTELAR DE SANTANA, DESTACANDO TRATAR-SE DE UM ÓRGÃO FUNDAMENTAL PARA A GARANTIA DE DIREITOS DE NOSSAS CRIANÇAS E ADOLESCENTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_36-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_36-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL COM CÓPIA DISTRIBUÍDA AO SECRETÁRIO DA SEMOP, REQUERENDO SERVIÇOS DE RECUPERAÇÃO E LIMPEZA DA AVENIDA DASA NAÇÕES, NO PERÍMETRO DAS RUAS: PRESIDENTE TANCREDO NEVES E CAPITÃO EUCLIDES RODRIGUES.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_37-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_37-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMDUH QUE REALIZE OS PROCEDIMENTOS NECESSÁRIOS PARA A LEGALIZAÇÃO E CRIAÇÃO DO BAIRRO ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_38-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_38-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA STTRANS A SINALIZAÇÃO DAS RUAS DO BAIRRO ACQUAVILLE TUCUNARÉ, TENDO EM VISTA O RISCO IMINENTE DE ACIDENTES QUE ESTÃO EXPOSTOS OS MORADORES AO TRAFEGAREM PELAS VIAS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_39-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_39-2019.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA TRAVESSA 12 NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_40-2019..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_40-2019..docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A RECUPERAÇÃO, SERVIÇOS DE TAPA BURACOS E LIMPEZA DA AVENIDA CASTRO ALVES, ENTRE A RUAS PRESIDENTE KENEDY E COSTA E SILVA NO BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/94/requerimento_41-2019..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/94/requerimento_41-2019..docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO Nº 58/2018-CMS NO QUAL SOLICITA AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA TRAVESSA MIGUEL DE BULHÕES, PERPENDICULAR A AVENIDA BRASÍLIA E ANTÔNIO NUNES NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_42-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_42-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. RIO BRANCO COMPREENDENDO O PERÍMETRO ENTRE A RUA UBALDO FIGUEIRA, BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_43-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_43-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA,ANALISE DE VIABILIDADE E POSTERIOR EXECUÇÃO DOS SERVIÇOS DE TAPA BURACO NA AV. RIO BRANCO NO PERÍMETRO QUE COMPREENDE A RUA SALVADOR DINIZ E EUCLIDES RODRIGUES, BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_44-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_44-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE REPOSIÇÃO DE LUMINARIAS NA AVEIDA JOSÉ DE ANCHIETA NO PERIOMENTRO ENTRE AS RUAS EVERALDO VASCONCELOS E EUCLIDE RODIGUES, NOS BAIRROS CENTRO, PARAÍSO E FONTE NOVA.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/98/requerimento_45-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/98/requerimento_45-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TV. ALEXANDRINA, BAIRRO REMÉDIOS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_46-2019_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_46-2019_2.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA ENCAMINHADO  UM RELATÓRIO COM A RELAÇÃO DAS ESCOLAS MUNICIPAIS QUE JÁ FORAM FEITOS OS REPAROS NECESSÁRIO NA ESTRUTURA FÍSICA PARA O RETORNO DO ANO LETIVO DE 2019; O QUANTITATIVO DA FORÇA DE TRABALHO DOS SERVIDORES CONTRATADOS POR TEMPO DETERMINADO (CONTRATO ADMINISTRATIVO ANO 2019, DISCRIMINANDO AS FUNÇÕES; RELATÓRIO DAS CONDIÇÕES DOS MEIOS DE TRANSPORTES DOS ALUNOS DOS DISTRITOS, DISCRIMINANDO O QUANTITATIVO E A MODALIDADE (EMBARCAÇÃO OU ÔNIBUS) .</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/100/requerimento_47-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/100/requerimento_47-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA (CAPINA) COM RETIRADA DE LIXO, EM TODO O ENTORNO DA ÁREA DO TEATRO MUNICIPAL DE SANTANA, SITUADA NA RUA UBALDO FIGUEIRA BAIRRO NOVA BRASÍLIA .</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/101/requeirmento_no_048.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/101/requeirmento_no_048.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, JUNTAMENTE COM O SECRETÁRIO DA SEMOP QUE VIABILIZE A MANUTENÇÃO E REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA DAS PRAÇAS DO MUNICIPIO DE SANTANA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/102/requerimento_no_49.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/102/requerimento_no_49.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNCIPAL JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE VIABILIZE O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DA AVENIDA 7 DE SETEMBRO, NO PERÍMETRO ENTRE A RUA EVERALDO VASCONCELOS ATÉ O PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/103/requerimento_no_050.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/103/requerimento_no_050.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO SERVIÇO DE LIMPEZA E TERRAPLANAGEM DA RUA GENERAL UBALDO FIGUEIRA, NO PERÍMETRO DA RUA APOLÔNIO GOMES E TRAVESSA 24, NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_51-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_51-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, REALIZE SERVIÇO DE LIMPEZA NAS AREAS INTERNAS E EXTERNAS DOS ESTABELECIMENTOS DE ENSINO MUNICIPAL ANTES DO INICIO DO ANO LETIVO DE 2019.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_52-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_52-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO ENCAMINHE EXPLICAÇÕES A CERCA DOS MOTIVOS DE NÃO TER SIDO EFETUADOS A RECUPERAÇÃO DA PASSARELA DA TRAV. NILO COELHO, NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_56-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_56-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SUPERINTENDÊNCIA DE TRÂNSITO – STTRANS, QUE SEJA INSTALADA, COM BASE NA LEI 8.185/2017, LOGOFAIXAS EM FRENTE ÀS ESCOLAS E HOSPITAIS ONDE POSSUEM GRANDE FLUXO DE VEÍCULOS E QUE AO MESMO TEMPO ESSAS VIAS OFEREÇAM CONDIÇÕES PARA AS DEVIDAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_58-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_58-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP, COM A FINALIDADE QUE SEJAM REALIZADOS SERVIÇOS DE LIMPEZA E DESOBSTRUÇÃO DO CANAL DE ÁGUAS PLUVIAIS DO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_59-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_59-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR SECRETARIO DA SEMOP, REQUERER QUE SEJAM INSTALADAS LIXEIRAS NA PRAÇA CÍVICA MUNICIPAL FRANCISCO CORRÊA NOBRE, BAIRRO: CENTRAL</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_60-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_60-2019.docx</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SUPERINTENDÊNCIA AS SEGUINTES INFORMAÇÕES:_x000D_
 •	PLANO DE FISCALIZAÇÃO AOS SERVIÇOS DE TRANSPORTE CLANDESTINO NO MUNICÍPIO._x000D_
 •	SE HÁ ALGUM SERVIDOR NOMEADO COMO DIRETOR DE TRANSPORTE DATA DE NOMEAÇÃO EM DIÁRIO OFICIAL, CASO NÃO HAJA LOTAÇÃO NA REFERIDA FUNÇÃO, INFORMAR COM COPIAS DE DIÁRIO DA ULTIMA EXONERAÇÃO DA FUNÇÃO._x000D_
 •	ENVIO DE CÓPIAS DO CONVÊNIO COM O ESTADO (SETRAP) SOBRE A FISCALIZAÇÃO DAS VIAS NO MUNICÍPIO QUE SÃO RODOVIAS ESTADUAIS._x000D_
 •	RELAÇÃO DA FORÇA DE TRABALHO: EFETIVOS, COMISSIONADOS, CONTRATO POR TEMPO DETERMINADO (CONTRATO ADMINISTRATIVO) E TERCEIRIZADOS SE HOUVER. DESCRIMINANDO OS SUAS RESPECTIVAS FUNÇÕES._x000D_
 •	RELAÇÃO DAS EMPRESAS PRESTADORAS DE SERVIÇO._x000D_
 •	INFORMAÇÕES DE INVESTIMENTO POR PARTE DA SUPERINTENDÊNCIA DE TRANSPORTE NAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Robson Coutinho</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/133/req_01.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/133/req_01.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e posterior encaminhamento ao Secretário Municipal de Meio Ambiente, Desenvolvimento Urbano e Habitação – SEMDUH, a cópia do processo de legalização da obra da escola municipal Menino Jesus, que está localizada na Rua Costa e Silva.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/134/req_62.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/134/req_62.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e posterior encaminhamento ao Secretário Municipal de Infraestrutura, a cópia do contrato da empresa que executa a coleta e limpeza no município de Santana.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/135/req_63.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/135/req_63.docx</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal e posterior encaminhamento ao Secretário Municipal de Infraestrutura, a cópia do contrato da empresa o serviço de iluminação pública no município de Santana e se o contrato ocorreu com adesão registrado em ata, que seja encaminhada uma cópia da mesma.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_clubes.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_clubes.doc</t>
   </si>
   <si>
     <t>REQUER AO COORDENADOR DE ESPORTE DE SANTANA, QUE ESTUDE A VIABILIDADE EM PUXAR DISCUSSÃO COM OS CLUBES DE FUTEBOL DE SANTANA, A FIM DE REATIVAÇÃO DE SUAS CATEGORIAS DE BASE, COM APOIO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/137/providencia_no_2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/137/providencia_no_2019.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA DOS CANAIS NA AVENIDA PRINCESA ISABEL QUE COMPREENDEM  O PERÍMETRO DAS RUAS CLAUDIO LÚCIO MONTEIRO COM A PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/138/limpeza_hospitalidade.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/138/limpeza_hospitalidade.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS, QUE SEJA REALIZADA COM URGÊNCIA A LIMPEZA AOS ARREDORES DA CASA DA HOSPITALIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/139/req_67.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/139/req_67.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS QUE SEJA REALIZADA A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA RIO BRANCO, ENTRE AS RUAS COSTA E SILVA E PRESIDENTE KENNEDY, BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/140/requeriemento_10_reiterando_limpeza_-vale_das_bencaos.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/140/requeriemento_10_reiterando_limpeza_-vale_das_bencaos.docx</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 63/2018-CMS QUE SOLICITA AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA NO BAIRRO VALE DAS BENÇÃOS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/141/requeriemento_09_reiterando_tapa_buracos-joao_l_yTRFx5d.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/141/requeriemento_09_reiterando_tapa_buracos-joao_l_yTRFx5d.docx</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 60/2018-CMS QUE SOLICITA AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DA TAPA BURACOS DA RUA JOÃO LEITE COUTINHO COM AVENIDA DAS NAÇÕES NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/142/requerimentos_70-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/142/requerimentos_70-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE REALIZE DESOBSTRUÇÃO E LIMPEZA DAS MANILHAS DO CANAL DA AVENIDA COELHO NETO NO PERÍMETRO ENTRE AS RUAS COSTA E SILVA E PRESIDENTE JOHN KENNEDY, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/143/requerimentos_71-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/143/requerimentos_71-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE REALIZE RECUPERAÇÃO ASFÁLTICA DA RUA PRESIDENTE JOHN F. KENNEDY NO PERÍMETRO ENTRE A AVENIDA MARIA COLARES E AVENIDA SANTANA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/144/requerimento_72-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/144/requerimento_72-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE REALIZE RECUPERAÇÃO ASFÁLTICA DA AVENIDA 15 DE NOVEMBRO NO PERÍMETRO ENTRE AS RUAS PEDRO SALVADOR DINIZ E PRESIDENTE JOHN F. KENNEDY.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_73-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_73-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE REALIZE RECUPERAÇÃO ASFÁLTICA DA AVENIDA DOM PEDRO I ENTRE AS RUAS PEDRO SALVADOR DINIZ E CLÁUDIO LÚCIO MONTEIRO.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_74-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_74-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO E ASFALTAMENTO DA RUA JOÃO LEITE COUTINHO, NO PERIMETRO DA AV. DOM PEDRO I E AV. JOSÉ DE ANCHIETA, NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_75-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_75-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO RECAPEAMENTO E ASFALTAMENTO DA TRAV. MANOEL PEREIRA DA ROCHA, NO PERÍMETRO DA RUA GENERAL UBALDO FIGUEIRA E ADÁLVARO ALVES CAVALCANTE, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/148/requeriemento_11-2019_informacoes_a_cerca_dos_l_3qbg4yQ.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/148/requeriemento_11-2019_informacoes_a_cerca_dos_l_3qbg4yQ.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO SEMDUH, LINDEMBERG ARAUJO MOTA, QUE O MESMO ENCAMINHE INFORMAÇÕES A ESTA CASA DE LEIS A CERCA DO QUANTITATIVO DOS LOTES QUE NÃO SE ENQUADRAM NAS NORMAS PARA QUE SEJA ELABORADA A REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/149/requerimento_77-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/149/requerimento_77-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 199/2018 DE 16/04/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO LIMPEZA, TERRAPLANAGEM, DRENAGEM E ASFALTAMENTO DA TRAVESSA JOSÉ DEOLINDO DA SILVA (TRECHO: ENTRE A TRAVESSA TOCANTINÓPOLIS E RUA SALVADOR DINIZ) NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/150/requerimento_78-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/150/requerimento_78-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 246/2018 DE 08/05/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO LIMPEZA, TERRAPLANAGEM, DRENAGEM, PAVIMENTAÇÃO E ILUMINAÇÃO DA RUA DA MANGUEIRA NO BAIRRO PIÇARREIRA;</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_79-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_79-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 267/2018 DE 17/05/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO LIMPEZA, TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO DA AVENIDA IGNÊS LUCIANA RODRIGUES NO BAIRRO PIÇARREIRA;</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/152/requerimento_80-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/152/requerimento_80-2019.pdf</t>
   </si>
   <si>
     <t>REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 391/2017 DE 03/05/2017 E DO REQUERIMENTO Nº 394/2017 DE 03/05/2017, AMBOS ENCAMINHADOS AO PODER EXECUTIVO MUNICIPAL SOLICITANDO DRENAGEM, PAVIMENTAÇÃO E CALÇADAS COM MEIO FIO PARA AS TRAVESSAS (ACEROLA, BIRIBÁ, TAPEREBÁ, AÇAÍ E MANGÁ) DO BAIRRO VALE DAS BENÇÃOS</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_81-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_81-2019.pdf</t>
   </si>
   <si>
     <t>1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO Nº 427/2018 DE 06/11/2018 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL SOLICITANDO LIMPEZA E TERRAPLANAGEM NOS RAMAIS (CARABINA E AREIÃO) DA ILHA DE SANTANA; _x000D_
 2. DRENAGEM, PAVIMENTAÇÃO, CALÇADAS, MEIO FIO E SARJETAS PARA A RUA BEIRA RIO, AVENIDA MATAPÍ, RAMAL DO CARABINA E RAMAL DO AREIÃO NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/155/requerimento_82-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/155/requerimento_82-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A ILUMINAÇÃO PÚBLICA NA TRAVESSA ANGELO DE MORAES, REMÉDIOS II, MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/156/requerimento_83-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/156/requerimento_83-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA DE CANAL NA TRAVESSA ANGELO DE MORAES, REMÉDIOS II, MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_84-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_84-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SUPERINTENDENTE DE TRÂNSITO DO MUNICÍPIO DE SANTANA (STTRANS), SOLICITANDO A SINALIZAÇÃO VERTICAL E HORIZONTAL NA RUA 19 DE MAIO, BAIRRO NOVA UNIÃO, MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_85-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_85-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXM°. SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. D. PEDRO COMPREENDENDO O PERÍMETRO ENTRE OS BAIRROS DO PARAÍSO E HOSPITALIDADE.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_86-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_86-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO EXM°. SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. 15 DE NOVEMBRO COMPREENDENDO O PERÍMETRO ENTRE A RUA SALVADOR DINIZ E RUA PRES. COSTA E SILVA, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_87-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_87-2019.pdf</t>
   </si>
   <si>
     <t>REQUER A ILUMINAÇÃO PÚBLICA ENTRE O PERÍMETRO DA RUA ADÁLVARO CAVALCANTE ATÉ A AVENIDA RIO BRANCO</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_88-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_88-2019.pdf</t>
   </si>
   <si>
     <t>REQUER LIMPEZA NA PRAÇA DO MUTIRÃO NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_89-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_89-2019.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A MANUTENÇÃO DOS ABRIGOS DE ÔNIBUS COM A PARTICIPAÇÃO DA INICIATIVA PRIVADA</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/163/requerimento_90-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/163/requerimento_90-2019.doc</t>
   </si>
   <si>
     <t>REQUER PREFEITO MUNICIPAL DE SANTANA, com cópia ao SECRETÁRIO DA SEMOP, COM A FINALIDADE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA RIO BRANCO NO PERÍMETRO URBANO ENTRE AS RUAS, CAPITÃO EUCLIDES RODRIGUES E PEDRO SALVADOR DINIZ, NO BAIRRO: CENTRAL.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/164/requerimento_91-2019..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/164/requerimento_91-2019..docx</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. JUSCELINO PAULO DA SILVEIRA ALVES, M. D. SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA JUSCELINO KUBISTCHEK DE OLIVEIRA, TRECHO SITUADO ENTRE AS AVENIDAS SANTANA E CASTELO BRANCO, NO BAIRRO DO PARAÍSO, ONDE A BURAQUEIRA É ENORME, E A COMUNIDADE DE NÓS PEDE A INTERFERÊNCIA PERANTE OS SETORES PÚBLICOS COMPETENTES DE TOMAREM ALGUMA PROVIDÊNCIA, PARA ASSIM AMENIZAR O PROBLEMA APRESENTADO.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/165/requerimentos_92-2019.zip</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/165/requerimentos_92-2019.zip</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. JUSCELINO PAULO DA SILVEIRA ALVES, M. D. SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA GARRASTAZÚ MÉDICI, TRECHO SITUADO ENTRE AS AVENIDAS SANTANA E CASTELO BRANCO, NO BAIRRO DO PARAÍSO, ONDE A BURAQUEIRA É ENORME, E A COMUNIDADE DE NÓS PEDE A INTERFERÊNCIA PERANTE OS SETORES PÚBLICOS COMPETENTES DE TOMAREM ALGUMA PROVIDÊNCIA, PARA ASSIM AMENIZAR O PROBLEMA APRESENTADO. A CITADA AVENIDA É UMA DAS ARTÉRIAS QUE CIRCUNDAM O CAMPO DO PARAÍSO, E ESTÁ PRATICAMENTE INTRAFEGÁVEL.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_93-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_93-2019.docx</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. JOSINEY PEREIRA ALVES, M. D. SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DA STTRANS, SOLICITANDO AO MESMO QUE EM REGIME DE URGÊNCIA FAÇA REUNIR O CORPO TÉCNICO DESTA ENTIDADE, E QUE SE PROCEDA UM ESTUDO IMEDIATO PARA SE ENCONTRAR UMA SOLUÇÃO PARA O ENORME NÚMEROS DE ACIDENTES QUE ACONTECEM TODOS OS DIAS, VOLTO A REPETIR, TODOS OS DIAS!, NA RUA UBALDO FIGUEIRA ESQUINA COM A RUA 7 DE SETEMBRO, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_no_01.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_no_01.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS E PÚBLICAS QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS QUE ENCONTRAM-SE COM DEFEITOS, NAS RUAS E AVENIDAS DA COMUNIDADE DO  DISTRITO DE IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_02.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS QUE ENCONTRAM-SE COM DEFEITOS, NAS RUAS E AVENIDAS DO BAIRRO PARQUE DA LARANJEIRAS .</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_03.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_03.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOSQ QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS QUE ENCONTRAM-SE COM DEFEITOS, NAS VIAS DA COMUNIDADE DO  DISTRITO Do PIAÇACÁ, NO MATÃO 2.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/171/req_97.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/171/req_97.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO E ASFALTAMENTO DA RUA DAMIÃO DA CRUZ BARRETO, NO PERIMETRO DA AV. RIO BRANCO E TRAV. BEM-TE-VI, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/172/req_98.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/172/req_98.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO E ASFALTAMENTO DA RUA GARRASTAZU MÉDICI, NO PERIMETRO DA AV. SÃO PAULO ATÉ AV. PRINCEZA ISABEL, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/173/req_99.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/173/req_99.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO E ASFALTAMENTO DA TRAV. L5, NO PERIMETRO DA RUA ADÁLVARO ALVES CAVALCATE ATÉ RUA UBALDO FIGUEIRA, NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_100-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_100-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA SÃO PAULO, NO PERÍMETRO DAS RUAS TANCREDO NEVES E PADRE VITORIO GALLIANE.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_101-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_101-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA RUA OSWALDO CRUZ, NO PERÍMETRO DAS AVENIDAS COELHO NETO E NOVA BRASÍLIA, BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/176/requerimento_102-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/176/requerimento_102-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITA A LIMPEZA E CAPINA NA ÁREA DO HOSPITAL GERAL DE SANTANA</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_103-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_103-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITA A LIMPEZA E CAPINA NA ÁREA EXTERNA E INTERNA DA ESCOLA MUNICIPAL FERNANDO DO CARMO, LOCALIZADA NO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_105-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_105-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA MANOEL DEODORO DA FONSECA, ENTRE AS AVENIDAS PRINCESA ISABEL E COELHO NETO, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/180/rrequerimento_106-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/180/rrequerimento_106-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA ENCAMINHADO PARA ESTA CASA DE LEIS, O CONTRATO DA ILUMINAÇÃO PUBLICA, ASSIM COMO TODO O SEU PROCESSO LICITATÓRIO.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_107-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_107-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP, A LIMPEZA DO CANAL DO PARAÍSO.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_108.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_108.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP, A REFORMA DA PONTE PRINCIPAL DO IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_110-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_110-2019.pdf</t>
   </si>
   <si>
     <t>REQUER COLOCAÇÃO DE MANILHAS NA TRAVESSA N, NO BAIRRO MULTIRÃO DO PARAÍSO</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_111-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_111-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA ASFALTAMENTO DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO DA RUA MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO HOSPITALIDADE</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_112-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_112-2019.pdf</t>
   </si>
   <si>
     <t>REQUER REPOSIÇÃO DE LUMINÁRIAS, NAS TRAVESSAS D1; D2; D3; D4; D5; D6; D6 B; D9; D10; D13 NO BAIRRO VILA AMAZONAS</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_113-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_113-2019.pdf</t>
   </si>
   <si>
     <t>REQUER TROCA DE LÂMPADAS DO POSTEAMENTO DA AVENIDA JOSÉ DE ANCHIETA NO PERÍMETRO URBANO ENTRE A RUA SALVADOR DINIZ E CLÁUDIO LÚCIO MONTEIRO</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/188/21_de_abril_av.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/188/21_de_abril_av.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE VIABILIZE O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DA AVENIDA DA AVENDIA 21 DE ABRIL, NO PERÍMETRO DA EUCLIDES RODRIGUES ATÉ A PADRE VITÓRIO GALLIANE;</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/189/iluminacao_parque_das_laranjeiras.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/189/iluminacao_parque_das_laranjeiras.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP QUE REALIZE OS TRABALHOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA DO BAIRRO PARQUE DAS LARANJEIRAS, COM SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS;</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/190/parque_acacias.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/190/parque_acacias.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO DA SEMOP QUE VIABILIZE O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DA AVENIDA DAS ACÁCIAS, NO PARQUE DAS LARANJEIRAS;</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_114-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_114-2019.docx</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA SANTANA, NO PERÍMETRO DAS TRAVESSAS L2 E L8.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/192/requeimento_115-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/192/requeimento_115-2019.docx</t>
   </si>
   <si>
     <t>ANGELO SANTOS, vereador pelo município de Santana, com assento nesta Casa de Leis na legenda do Partido Comunista do Brasil – PCdoB; REQUER À MESA, APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A ILUMINAÇÃO PÚBLICA DA AVENIDA SANTANA, NO PERÍMETRO DAS RUAS EVERALDO VASCONCELOS E TRAVESSA L8.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_119-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_119-2019.docx</t>
   </si>
   <si>
     <t>ANGELO SANTOS, vereador pelo município de Santana, com assento nesta Casa de Leis na legenda do Partido Comunista do Brasil – PCdoB; REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA AVENIDA DAS NAÇÕES, NO PERÍMETRO DAS RUAS PADRE VITÓRIO GALIANNE E OSWALDO CRUZ , BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento__01-2019_-_paraiso.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento__01-2019_-_paraiso.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SOLICITANDO QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. SÃO PAULO, COMPREENDENDO O PERÍMETRO ENTRE A RUA EUCLIDES RODRIGUES COM A RODOVIA DUCA SERRA, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_02-2019_-_cemiterio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_02-2019_-_cemiterio.doc</t>
   </si>
   <si>
     <t>REQUER AO SECETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, SOLICITANDO QUE SEJA REALIZADO SERVIÇO DE LIMPEZA DO CEMITÁRIO MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/197/req_122.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/197/req_122.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMSA, QUE ENVIE A ESTA CASA DE LEI O PORQUÊ QUE O SALÁRIO DOS AGENTES COMUNITÁRIOS DE SAÚDE - ACS E DOS AGENTES COMUNITÁRIOS DE ENDEMIAS - ACE  ESTÃO SENDO PARCELADOS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/198/req_123.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/198/req_123.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DE EDUCAÇÃO, QUE ENCAMINHE A ESTA CASA DE LEI O NÚMERO DE TURMAS EXISTENTES NO MUNICIPIO COM SEUS RESPECTIVOS NÚMEROS DE PROFESSORES ALOCADOS EM CADA TURMA, NA OPORTUNIDADE SOLICITAMOS QUE SEJA ENVIADO O NÚMERO DE EFETIVOS DA EDUCAÇÃO, BEM COMO O NÚMERO DE PESSOAS PERTECENTES A DEDICAÇÃO EXCLUSIVA.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/199/req_124.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/199/req_124.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DE EDUCAÇÃO, QUE ENCAMINHE A ESTA CASA DE LEI QUAIS SÃO OS CRITERIOS QUE ESTÃO SENDO UTILIZADOS PARA EFETUAR A CONTRATAÇÃO PARA OS SETORES DA EDUCAÇÃO NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_125.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_125.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP, O SERVIÇO DE TAPA BURACOS E POSTERIORMENTE ASFALTAMENTO NA RUA ANTONIO NUNES, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_126.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_126.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS - SEMOP - A LIMPEZA DO CANAL,  ASFALTAMENTO E ILUMINAÇÃO PÚBLICA NA AVENIDA RIO BRANCO ENTRE COSTA E SILVA E PRESIDENTE KENNEDY, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_127.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_127.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS - SEMOP - ONDE SOLICITA ASFALTAMENTO DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO DA RUA MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_128-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_128-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETARIO DA SEMOP, REQUERER A COMPRA DE UMA ESCAVADEIRA HIDRÁULICA PARA LIMPEZA DE CANAIS DE AGUÁS PLUVIAIS. DESTACANDO TRATAR-SE DE UMA QUESTÃO PRIMORDIAL PARA NORMALIZAR O ESCOAMENTO EVITANDO ASSIM O TRANSBORDAMENTO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_129-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_129-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETARIO DA SEMOP, REQUERER SERVIÇOS DE ILUMINAÇÃO PÚBLICA, NA TRAVESSA MÁRIO QUIRINO NO PERÍMETRO URBANO ENTRE A AVENIDA: TOCANTINÓPOLIS E TRAVESSA JOSÉ DEOLINDO DA SILVA, BAIRRO: PROVEDOR I, DESTACANDO TRATAR-SE DE QUESTÃO DE SEGURANÇA PARA AS PESSOAS QUE POR LÁ TRANSITAM NO PERÍODO NOTURNO, EM RAZÃO DE SER PASSAGEM OBRIGATÓRIA DE ALUNOS QUE ESTUDAM NA E.E. JOSE RIBAMAR PESTANA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_130-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_130-2019.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIAS AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, COM A FINALIDADE DE QUE SEJA COLOCADA UMA FAIXA DE PEDESTRE ELEVADA NA AVENIDA JOSÉ DE ANCHIETA NO PERÍMETRO URBANO ENTRE AS RUAS: PRESIDENTE JOHN FITZGERALD KENNEDY E CLÁUDIO LÚCIO MONTEIRO NO BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_131-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_131-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETARIO DA SEMOP, REQUERENDO SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA F, NO BAIRRO: NOVO HORIZONTE QUE SE ENCONTRAM COM TRECHOS COMPLETAMENTE INTRAFEGÁVEIS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/208/requerimento_132-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/208/requerimento_132-2019.docx</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE SAÚDE (SEMSA), SR.FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO REPAROS NA ACADEMIA DE SAÚDE DA AVENIDA SANTANA, BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE SAÚDE (SEMSA), SR.FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO OS REPAROS NECESSÁRIOS NA SALA DE VACINA DA UBS IACY ALCÂNTARA, CONFORME LEGISLAÇÃO SANITARIA PRECONIZA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_134-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_134-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A REFORMA DA PASSARELA, LOCALIZADA NA ALAMEDA D NO BAIRRO NOVA UNIÃO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_135-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_135-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A REFORMA DA PASSARELA, LOCALIZADA NA AVENIDA DAS ACÁCIAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_136-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_136-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA MUNICIPAL DE EDUCAÇÃO: _x000D_
 1)	FORNEÇA RELATÓRIO DETALHADO DE TODOS OS CARGOS QUE FORAM CONTRATADOS RELACIONADOS À ÁREA INTERIORANA._x000D_
 2)	FORNEÇA RELATÓRIO DE COMO ESTÁ A QUESTÃO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_137-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_137-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA COMPETENTE: _x000D_
 1)	FORNEÇA RELATÓRIO DOS SERVIÇOS DE MANUTENÇÕES QUE FORAM REALIZADAS NAS ESCOLAS PÚBLICAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_138-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_138-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP: _x000D_
 1)	QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA RUA RIO JARÍ, LOCALIZADA NO BAIRRO ÁREA PORTUÁRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_139-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_139-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRA PLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA TOCANTINS, ENTRE AS TRAVESSAS VEIGA CABRAL E TRAVESSA MARIO DE ANDRADE, BAIRRO REMEDIO I.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_140-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_140-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRA PLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA TEOTONIO VILELA, ENTRE AS RUAS COSTA E SILVA E TRAVESSA TOCANTINS, BAIRRO REMEDIO I.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_141-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_141-2019.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS QUE SEJA REALIZADA A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA MÁRIO DE ANDRADE ENTRE AS RUAS COSTA E SILVA E TRAVESSA TOCANTINS, BAIRRO REMÉDIO I;</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_142.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_142.doc</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O ENVIO À ESTA CASA DE LEIS O CRONOGRAMA DE TRABALHO DA SECRETARIA SUPRACITADA PARA O EXERCÍCIO DE 2019.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento___144a.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento___144a.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE UM PROFISSIONAL DE ENFERMAGEM TRÊS VEZES POR SEMANA PARA AUXÍLIO AS ATIVIDADES JUNTO A ASSOCIAÇÃO DA TERCEIRA IDADE “SOL NASCENTE” LOCALIZADA NA AVENIDA CASTELO BRANCO – ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/222/requerimentos_144.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/222/requerimentos_144.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS DO MUNICÍPIO DE SANTANA QUE VIABILIZE A MANUTENÇÃO E REVITALIZAÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA JOSÉ DE ANCHIETA NO PERÍMETRO ENTRE AS RUAS PEDRO SALVADOR DINIZ E CLÁUDIO LÚCIO MONTEIRO</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/226/requerimento_147-2019_PIHtaDz.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/226/requerimento_147-2019_PIHtaDz.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA RECUPERAÇÃO ASFÁLTICA DA TRAVESSA CARLOS MARTEL E PAULO ABREU, ENTRE AS AVENIDAS MARIA COLARES E ANTÔNIO NUNES NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_cris.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_cris.doc</t>
   </si>
   <si>
     <t>A REVITALIZAÇÃO E PINTURA DAS FAIXAS DE PEDESTRES, TODAS NO BAIRRO PARAÍSO, NOS SEGUINTES TRECHOS DE NOSSA CIDADE:_x000D_
 TRECHO1: RUA EMÍLIO GARRASTAZU MÉDICI, ENTRE AS AVENIDAS CASTRO ALVES E JOSÉ DE ANCHIETA_x000D_
 TRECHO 2: RUA EMÍLIO GARRASTAZU, ENTRE AS AVENIDAS JOSÉ DE ANCHIETA E 15 DE NOVEMBRO._x000D_
 TRECHO 3: RUA OSVALDO CRUZ ENTRE AS AVENIDAS SANTANA E OSWALD DE ANDRADE._x000D_
 _x000D_
                      A REVITALIZAÇÃO SOLICITADA, COM PINTURA DAS FAIXAS, CONTRIBUIRÁ DE FORMA DECISIVA PARA A MELHORIA DO TRÂNSITO, BUSCANDO MAIOR SEGURANÇA E COMODIDADE AOS QUE PRECISAM ATRAVESSAR UMA RUA NOS TRECHOS MENCIONADOS, SENDO QUE ATUALMENTE, DEVIDO A NÃO VISUALIZAÇÃO DESSAS FAIXAS, A POSSIBILIDADE DE CONTINUAR ACONTECENDO ACIDENTES É MUITO ALTA, O QUE SOLICITAMOS AOS PARES A APROVAÇÃO DESTE PLEITO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_151-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_151-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR.OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO MUNICIPAL E AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA, JOSINEY PEREIRA ALVES, A CONFECÇÃO E PINTURA DAS FAIXAS DE PEDESTRES, LOCALIZADAS NOS SEGUINTES TRECHOS DE NOSSA CIDADE:           _x000D_
 TRECHO1: AVENIDA CASTELO BRANCO, ENTRE OSVALDO CRUZ E EMÍLIO GARRASTAZU MÉDICI._x000D_
 TRECHO 2: RUA OSVALDO CRUZ, ENTRE CASTELO BRANCO E AVENIDA SETE DE SETEMBRO._x000D_
 TRECHO 3: RUA FLORIANO PEIXOTO, ENTRE AS AVENIDAS SETE DE SETEMBRO E CASTRO ALVES._x000D_
 TRECHO 4: AVENIDA SETE DE SETEMBRO, ENTRE PRESIDENTE GETÚLIO VARGAS E FLORIANO PEIXOTO._x000D_
 TRECHO 5: AVENIDA PRINCESA ISABEL, ENTRE GARRASTAZU MÉDICI E JUSCELINO KUBITSCHEK._x000D_
 TRECHO 6: AVENIDA DOM PEDRO, ENTRE AS RUAS EVERALDO VASCONCELOS E ANTÔNIO ABÍLIO RODRIGUES. _x000D_
                     NÃO EXISTEM ATUALMENTE FAIXAS DE PEDESTRES NOS TRECHOS MENCIONADOS, O QUE CONTRIBUI PARA A REALIZAÇÃO DE ACIDENTES, SENDO QUE A CONFECÇÃO DESSAS FAIXAS PROPORCIONARÁ AOS TRANSEUNTES MAIOR SEGURANÇA E COMODIDADE, EVITANDO ASSIM, UMA SÉRIE DE TRANSTORNOS E DESCONFORTOS A QUEM PRECISA ATRAVESSAR UMA RUA. DIANTE DO EXPOSTO, SOLICITAMOS AOS PARES A APROVAÇÃO DO REFERIDO PLEITO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_152-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_152-2019.docx</t>
   </si>
   <si>
     <t>AO EXMO. SR. JUSCELINO PAULO DA SILVEIRA ALVES, M. D. SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA AVENIDA CASTRO ALVES, TRECHO SITUADO ENTRE AS RUAS CLAUDIO LÚCIO MONTEIRO E A COSTA E SILVA, NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_153-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_153-2019.docx</t>
   </si>
   <si>
     <t>AO EXMO. SR. JUSCELINO PAULO DA SILVEIRA ALVES, M. D. SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA AV. 15 DE NOVEMBRO, TRECHO SITUADO ENTRE AS RUAS PRESIDENTE KENNEDY E SALVADOR DINIZ, NO BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_154.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_154.docx</t>
   </si>
   <si>
     <t>AO EXMO. SR. JUSCELINO PAULO DA SILVEIRA ALVES, M. D. SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA PRESIDENTE KENNEDY, TRECHO SITUADO ENTRE AS AVENIDAS MARIA COLARES E A DOM PEDRO I, NO BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/232/requeriemento_155-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/232/requeriemento_155-2019.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DA TAPA BURACOS DA AVENIDA RIO BRANCO, ENTRE AS RUAS GENERAL UBALDO FIGUEIRA E SALVADOR DINIZ NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/233/requeriemento_156-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/233/requeriemento_156-2019.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DA TAPA BURACOS DA RUA EM FRENTE AO PORTO DO GREGO NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/234/recapeamento_157.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/234/recapeamento_157.docx</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA COELHO NETO, NO PERÍMETRO DAS RUAS PADRE VITORIO GALIANE E TANCREDO NEVES.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/235/recapeamento_158-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/235/recapeamento_158-2019.docx</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA SANTANA, NO PERÍMETRO DAS RUAS PADRE VITORIO GALIANE E OSVALDO CRUZ, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_159.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_159.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A RESTAURAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA EM FRENTE À APAE, LOCALIZADA NA RUA A1 – BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_160-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_160-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFALTICO DA AVENIDA MARIA COLARES. TRECHO ENTRE A TRAVESSA MANOEL PEREIRA ROCHA E RUA EUCLIDES RODRIGUES, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_161-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_161-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITA A RETIRADA DE LIXO E ENTULHO NA AREA EXTERNA DA ESCOLA MUNICIPAL FERNANDO DO CARMO, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_162-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_162-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA TANCREDO NEVES, ENTRE AS AVENIDAS PRINCESA IZABEL E COELHO NETO, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_163-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_163-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA VICENTE CONRADO, ENTRE A  RUA WALTER LOPES DA CRUZ E AVENIDA STÉLIO DE OLIVEIRA, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_164-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_164-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA GERÔNIMO DE ALBUQUERQUE, ENTRE A  RUA UBALDO FIGUEIRA E TRAVESSA VICENTE CONRADO, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_165-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_165-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA SANTANA, ENTRE A  RUA TANCREDO NEVES E TRAVESSA  L8, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_166.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_166.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA E COORDENADORIA CÓPIAS DOS PROCESSOS DE SUPLEMENTO DE FUNDO E PRESTAÇÃO DE CONTA DOS MESMOS DE 01 DE JANEIRO DE 2019 ATÉ A PRESENTE DATA,  QUE SEJA ENCAMINHADO A ESTE GABINETE.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_167-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_167-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP QUE REALIZE OS TRABALHOS DE MANUNTENÇÃO DA ILUMINAÇÃO PUBLICA DO BAIRRO NOVA BRASILIA, COM A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS, COMO FORMA DE RESTAURAR A SEGURANÇA E TRANQUILIDADE AO LOCAL.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_168-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_168-2019.docx</t>
   </si>
   <si>
     <t>1)	REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP: _x000D_
 1.1)	SOLICITO QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AV DOM PEDRO, ENTRE O PERIMETRO DA RUA TANCREDO NEVES COM A RUA ADALVARO CAVALCANTE, NESTE MUNICÍPIO._x000D_
 1.2)	SOLICITO TAMBEM QUE SEJA FEITO O SERVIÇO DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NESTE MESMO PERÍMETRO.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/248/requerimento_169-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/248/requerimento_169-2019.docx</t>
   </si>
   <si>
     <t>1)	REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SUPERINTENDENTE DE TRANSITO, _x000D_
 1.1)	 VERIFIQUE A POSSIBILIDADE DA IMPLANTAÇÃO DE LOMBOS FAIXAS (FAIXA DE PEDESTRE ELEVADA) NA DUCA SERRA NO PERÍMETRO DA RUA SÃO PAULO COM A ESTRADA DA PIÇARREIRA. POIS A MESMA SE ENCONTRA EM PERIGO PARA AS CRIANÇAS QUE DIARIAMENTE PRECISAM ATRAVESSAR PARA IR PARA ESCOLA. _x000D_
 1.2)	VERIFIQUE TAMBÉM A POSSIBILIDADE DA IMPLANTAÇÃO DE LOMBO FAIXA (FAIXA DE PEDESTRE ELEVADA) EM FRENTE A ESCOLA ESTADUAL AUGUSTO ANTUNES._x000D_
 1.3)	SOLICITO TAMBÉM LOMBO FAIXA (FAIXA DE PEDESTRE ELEVADA) EM FRENTE A ESCOLA ESTADUAL PADRE SIMÃO CORRIDORI.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_170-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_170-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETARIO DA SEMOP, REQUERER SERVIÇOS DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA WALTER BARBOSA, NO BAIRRO: FONTE NOVA QUE SE ENCONTRAM COM TRECHOS COMPLETAMENTE INTRAFEGÁVEIS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/250/requerimento_171-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/250/requerimento_171-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA DISTRIBUÍDA AO SECRETARIO DA SEMOP, REQUERERENDO SERVIÇOS DE ILUMINAÇÃO PÚBLICA E REVITALIZAÇÃO DA PRAÇA DO FONTE NOVA, EM ESPECIAL NO QUIOSQUE E PLAYGROUND. DESTACANDO TRATAR-SE DE GARANTIR AOS MUNÍCIPES UM LOCAL APRAZÍVEL PARA PASSEIOS E DIVERSÃO E PRATICA ESPORTIVA.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/254/requerimentgo_rarison_2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/254/requerimentgo_rarison_2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA COORDENADORIA, QUE SEJA FEITO ESTUDO DE VIABILIDADE E POSTERIOR EXECUÇÃO DO SERVIÇO DE PODAGEM DE ARVORES (JAMBEIROS), NA AV. JOSÉ DE ANCHIETA, ENTRE ADALVARO CAVALCANTE E EUCLIDES RODRIGUES.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/255/requerimento_173-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/255/requerimento_173-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO OU TAPA BURACO NA AVENIDA RUI BARBOSA NO PERÍMETRO ENTRE AS RUAS ADALVARO CAVALCANTE  E UBALDO FIGUEIRA NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/256/requerimento_174-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/256/requerimento_174-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO OU TAPA BURACO NA AVENIDA JOSE DE ANCHIETA  NO PERÍMETRO ENTRE AS RUAS ADALVARO CAVALCANTE  E EUCLIDES RODRIGUES NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/257/requerimento_175-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/257/requerimento_175-2019.doc</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA E CAPINA DA RUA RAIMUNDO NUNES DA CRUZ, NO PERÍMETRO DAS AVENIDAS JOSÉ CESAR BRAGA E MANOEL FERREIRA GUEDES, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_176-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_176-2019.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA SANTANA, ENTRE RUAS TANCREDO NEVES E GETÚLIO VARGAS, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_177-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_177-2019.doc</t>
   </si>
   <si>
     <t>SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A REALIZAÇÃO DA ILUMINAÇÃO PÚBLICA NA ESTRADA DO DELTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_178-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_178-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A ILUMINAÇÃO PÚBLICA DO BAIRRO PARQUE DAS LARANJEIRAS, NESTA CIDADE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_179-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_179-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A REALIZAÇÃO DO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA ESTRADA DO DELTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_180-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_180-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA: _x000D_
 1)	CRIE UM MECANISMO VERIFICANDO A POSSIBILIDADE DE REMUNERAR OS PRESIDENTES DE BAIRROS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_181-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_181-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP: _x000D_
 1)	QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AVENIDA 15 DE NOVEMBRO, NO TRECHO ENTRE A RUA JOÃO LEITE COUTINHO E RUA EVERALDO VASCONCELOS, LOCALIZADA NO BAIRRO FONTE NOVA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_182-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_182-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP: _x000D_
 1)	QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AVENIDA CASTRO ALVES, NO TRECHO ENTRE A RUA COSTA E SILVA E RUA PRESIDENTE KENNEDY, LOCALIZADA NO BAIRRO ÁREA COMERCIAL, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_183-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_183-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SUPERINTENDÊNCIA DE TRÂNSITO – STTRANS: _x000D_
 1)	DETERMINE QUE SEJAM IMPLANTADOS E SUBSTITUIDOS OS PONTOS DE PARADA DE TRANSPORTE COLETIVO, ONDE DEVERÁ POSSUIR COBERTURA, ASSENTO PARA USUÁRIOS E PROTEÇÃO TRANSPARENTE NAS LATERAIS E TRAZEIRA, PREFERENCIALMENTE NAS VIAS RECÉM PAVIMENTADAS.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_184-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_184-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP: _x000D_
 1)	QUE SEJA FEITO SERVIÇOS DE MANUTENÇÃO E TROCA DE LUMINÁRIAS PÚBLICAS NA RUA GARRASTAZU MÉDICI, NO TRECHO ENTRE AVENIDA SANTANA ATÉ A RODOVIA DUCA SERRA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_185-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_185-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFALTICO DA TRAVESSA TOCANTINÓPOLIS, NO BAIRRO REMÉDIOS 1.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_186-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_186-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFALTICO DA TRAVESSA JOSÉ DEOLINDO DA SILVA, NO BAIRRO PROVEDOR.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_187-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_187-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A DESOBSTRUÇÃO  DO BUEIRO LOCALIZADO NA RUA PASTOR SOZINHO, TRECHO ENTRE AVENIDA TOCANTINOPOLIS E TRAVESSA 15, NO BAIRRO DOS REMÉDIOS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_188-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_188-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A REVITALIZAÇÃO DA PRAÇA NA ILHA DE SANTANA COMO: ILUMINAÇÃO, PLAYGROUND, REFORMA DO RELHADO DA LANCHONETE, REFORMA DOS ACENTOS E CAPINA DE TODA ÁREA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_189-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_189-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SENHOR JOSINEI PEREIRA ALVES, SUPERINTENDE MUNICIPAL DE TRANSPORTE DA SECRETARIA DE TRÂNSITO E MOBILIDADE URBANA–STTRANS OS SEGUINTES SERVIÇOS: PINTURA DAS FAIXAS DE PEDESTRES NA RODOVIA SALVADOR DINIZ, EM FRENTE A ESCOLA ESTADUAL ANA DIAS DA COSTA E EM FRENTE O POSTO DE ÓLEO MONTE, NO BAIRRO FORTALEZA</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_190-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_190-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITANDO O SERVIÇO DE: ASFALTAMENTO NA TRAVESSA MANOEL PEREIRA DA ROCHA COM ZENÓBIO VILELA NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento191-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento191-2019.docx</t>
   </si>
   <si>
     <t>AO EXMO. SR. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO QUE ATRAVÉS DO SETOR COMPETENTE DO PODER EXECUTIVO MUNICIPAL, FAÇA EXECUTAR A SUBSTITUIÇÃO DAS LUMINÁRIAS EM FRENTE E AO ENTORNO DO CENTRO VITÓRIA RÉGIA, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_192-2019.zip</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_192-2019.zip</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REPARAÇÃO ESTRUTURAL E ELÉTRICA DOS BOXES DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_193-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_193-2019.doc</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA COELHO NETO, ENTRE RUAS JUSCELINO KUBITSCHEK E DEODORO DA FONSECA, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_194-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_194-2019.doc</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, COM A FINALIDADE DE QUE SEJA PROVIDENCIADAS AS SINALIZAÇÕES VERTICAL E HORIZONTAL  DA AVENIDA JOSÉ DE ANCHIETA   NO PERÍMETRO URBANO ENTRE AS RUAS: PEDRO SALVADOR DINIZ E CLÁUDIO LÚCIO MONTEIRO NO BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_195-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_195-2019.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, com cópia distribuída ao SECRETARIO DA SEMOP, REQUERER SERVIÇOS DE CAPINA E LIMPEZA NO INTORNO DA ESCOLA ESTADUAL FONTE NOVA LOCALIZADA NA AVENIDA DOM PEDRO I N° 3259, NO BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_196-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_196-2019.doc</t>
   </si>
   <si>
     <t>A)	QUE REALIZE RECUPERAÇÃO ASFÁLTICA DA RUA GENERAL UBALDO FIGUEIRA NO PERÍMETRO ENTRE A RUA VALTER CRUZ E AVENIDA SANTANA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_197-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_197-2019.doc</t>
   </si>
   <si>
     <t>A)	QUE REALIZE RECUPERAÇÃO ASFÁLTICA DA AVENIDA RIO BRANCO NO PERÍMETRO ENTRE AS RUAS ADÁLVARO ALVES CAVANCANTE E PADRE VITÓRIO GALIANE.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_198-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_198-2019.doc</t>
   </si>
   <si>
     <t>A)	QUE REALIZE OS SEGUINTES SERVIÇOS DESOBSTRUÇÃO E LIMPEZA DO CANAL, TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA E MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA PRINCESA ISABEL ENTRE AS RUAS PRESIDENTES JONH F. KENNEDY E CLÁUDIO LÚCIO MONTEIRO – BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_199-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_199-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, ANÁLISE DE VIABILIDADE E POSTERIOR  EXECUÇÃO DOS SERVIÇOS DE TAPA BURACO NA RUA PRESIDENTE EMILIO GARRASTAZU MEDICE, ENTRE AS AVENIDAS PRINCESA IZABEL E 15 DE NOVEMBRO, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento200-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento200-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, ANÁLISE DE VIABILIDADE E POSTERIOR  EXECUÇÃO DOS SERVIÇOS DE TAPA BURACOS COM PAVIMENTAÇÃO ASFALTICA NA AV. CASTRO ALVES, ENTRE AS RUAS EUCLIDES RODRIGUES E PRESIDENTE TANCREDO NEVES, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_201.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_201.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, ANÁLISE DE VIABILIDADE E POSTERIOR  EXECUÇÃO DOS SERVIÇOS DE TERRAPLAGEM COM PAVIMENTAÇÃO ASFALTICA NA AV. 15 DE NOVEMBRO, ENTRE AS RUAS OSVALDO CRUZ E PRESIDENTE TANCREDO NEVES, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_202-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_202-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, ANÁLISE DE VIABILIDADE E POSTERIOR  EXECUÇÃO DOS SERVIÇOS DE TERRAPLAGEM COM PAVIMENTAÇÃO ASFALTICA NA RUA JUSCELINO KUBITSCHEK, ENTRE AS AVENIDAS PRINCESA IZABEL E CASTELO BRANCO, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_203-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_203-2019.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA, TERRAPLANAGEM E ASFALTAMENTO NA AVENIDA PRINCESA ISABEL E AVENIDA COELHO NETO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_jailson_2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_jailson_2019.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE EDUCAÇÃO – SEME – SENHORA CARMEM MARINHO QUEIROZ DA PAZ, SOLICITANDO INFORMAÇÕES ACERCA DO NÚMERO DE ALUNOS COM NECESSIDADES ESPECIAS,  O TIPO DE NECESSIDADE E O NÚMERO DE CUIDADORES POR ESCOLAS E TURNOS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_jailson_205-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_jailson_205-2019.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE SAÚDE – SEMSA – SENHOR FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO A IMPLANTAÇÃO DO SERVIÇO DE ATENÇÃO DOMICILIAR (SAD) – MELHOR EM CASA, NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/299/requerimentom_206-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/299/requerimentom_206-2019.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE SAÚDE – SEMSA – SENHOR FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES ACERCA DE QUAIS ESPECIALIDADES MÉDICAS E SUAS RESPECTIVAS LOTAÇÕES NAS UNIDADES BÁSICAS DE SAÚDE E POLICLÍNICAS.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_207-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_207-2019.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE SAÚDE – SEMSA – SENHOR FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO INFORMAÇÕES DO NÚMERO DE ATENDIMENTO, ESPECIFICANDO CADA ÁREA DE ATUAÇÃO, REALIZADOS PELO CENTRO DE REABILITAÇÃO NO ANO DE 2018.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_208-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_208-2019.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE SAÚDE – SEMSA – SENHOR FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO A PRESTAÇÃO DE CONTAS DO PROJETO EXERCITA SANTANA, NOS ANOS DE 2017 E 2018.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/302/requerimentos_209-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/302/requerimentos_209-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFALTICO DA AVENIDA COELHO NETO NOS TRECHO ENTRE A DEODORO DA FONSECA E ULBADO FIGUEIRA, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/303/requerimentos_210-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/303/requerimentos_210-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO TERRA PLANAGEM E ASFALTAMENTO DAS RUAS E AVENIDAS DA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_211-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_211-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO OU TAPA BURACO NA RUA PRESIDENTE KENNEDY NO PERÍMETRO ENTRE AS AV. DAS NAÇÕES E MARIA COLARES, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_212-2019_eDibVcH.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_212-2019_eDibVcH.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, EXECUÇÃO DOS SERVIÇOS DE  TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA, NA AV. ANTONIO NUNES ENTRE UBALDO FIGUEIRA E ADÁLVARO ALVES CAVALCANTE, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_213-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_213-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA RIO BRANCO NO PERÍMETRO ENTRE AS RUAS UBALDO FIGUEIRA E SALVADOR DINIZ, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_214-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_214-2019.doc</t>
   </si>
   <si>
     <t>TACHÕES NA RODOVIA SALVADOR DINIZ, EM FRENTE A ESCOLA ESTADUAL ANA DIAS DA COSTA E EM FRENTE O POSTO DE ÓLEO MONTE, NO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_215-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_215-2019.docx</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_216-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_216-2019.doc</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE SAÚDE - SEMSA, SOLICITANDO PROFISSIONAL FARMACÊUTICO E ENFERMEIRO, RESPONSÁVEIS TÉCNICOS PARA A REDE DE FRIO (IMUNIZAÇÃO) MUNICIPAL.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_217-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_217-2019.docx</t>
   </si>
   <si>
     <t>1.	REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA QUE REALIZE MANUTENÇÃO DA ILUMINAÇÃO PUBLICA DO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/313/quererimento_218-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/313/quererimento_218-2019.docx</t>
   </si>
   <si>
     <t>1.	REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA QUE REALIZE UM PLANEJAMENTO DE APOIO AOS AGRICULTORES DE NOSSO MUNICIPIO, BEM COMO, VIABILIZE ESTRUTURA PARA REALIZAR SERVIÇO DE ARADO NAS TERRAS RURAIS E CRIAÇÃO DE PROJETOS DE APOIO AOS MESMOS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_219-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_219-2019.docx</t>
   </si>
   <si>
     <t>1.	REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE VIABILIZE O SERVIÇO DE LIMPEZA E MANUTENÇÃO DA ILUMINAÇÃO PUBLICA DA RUA MINEIRA LOCALIZADA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_220-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_220-2019.doc</t>
   </si>
   <si>
     <t>REQUER À MESA APÓS OUVIR O SOBERANO PLENÁRIO DESTA CASA DE LEIS, NOS TERMOS REGIMENTAIS, QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA TRAVESSA WALTER BARBOSA DE ARAÚJO, BAIRRO FONTE NOVA, PROXIMO A ESCOLA PADRE FÚVIO.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_221-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_221-2019.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE DESOBSTRUÇÃO DA VIA E DRENAGEM COM ASSENTAMENTO DE MANILHAS  NA TRAVESSA WALTER BARBOSA DE ARAÚJO, BAIRRO FONTE NOVA, PROXIMO A ESCOLA PADRE FÚVIO.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_222-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_222-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇOS DE RECAPEAMENTO E PAVIMENTAÇÃO ASFALTICA NA AVENIDA DOM PEDRO NO PERIMETRO ENTRE AS RUAS TANCREDO NEVES E EUCLIDES RODRIGUES, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_223-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_223-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFALTICA NA AVENIDA NOVA BRASÍLIA NO PERIMETRO ENTRE AS RUAS UBALDO FIGUEIRA E EUCLIDES RODRIGUES, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_224-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_224-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS NA RUA MACHADO DE ASSIS ENTRE AS AV. JOSÉ DE ANCHIETA E AV. SANTANA, BAIRRO COMERCIAL.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_225-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_225-2019.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM O SECRETÁRIO DA SEMOP,QUE REATIVE A CONTRUÇÃO DA CRECHE DA COMUNIDADE DO ANAUERAPUCU, QUE ESTA PARADA DESDE A GESTÃO PASSADA.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/321/sttrans_-_onibus.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/321/sttrans_-_onibus.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SUPERINTENDENTE DE TRANSITO DO STTRANS, QUE VIABILIZE O RETORNO DOS ÔNIBUS PARA ATENDER A POPULAÇÃO DO MUNICÍPIO DE SANTANA, EM ESPECIAL AOS BAIRROS LONGÍNQUO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/322/sttrans-_guarda_municipal.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/322/sttrans-_guarda_municipal.docx</t>
   </si>
   <si>
     <t>SOLICITO QUE O PREFEITO DO MUNICIPIO DE SANTANA DÊ OS ENCAMINHAMENTOS NECESSÁRIOS PARA A CRIAÇÃO DA GUARDA MUNICIPAL E QUE SEJA FEITO CONCURSO PÚBLICO PARA  TAL CARGO.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_-_limpeza_e_retirada_de_entulhos.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_-_limpeza_e_retirada_de_entulhos.docx</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS JUNTOS A  SECRETARIA DE OBRAS , REFERENTE A  LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, BEM COMO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA FRANCISCO DE MELO NO BAIRRO REMÉDIOS II.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento-__limpeza_-da_av._das_nacoes-fonte_nova.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento-__limpeza_-da_av._das_nacoes-fonte_nova.docx</t>
   </si>
   <si>
     <t>PROVIDENCIAS  JUNTO À SECRETARIA DE OBRAS,  REFERENTE A LIMPEZA E CAPINA DA AVENIDA DAS NAÇÕES, ENTRE AS RUAS EVERALDO VASCONCELOS E IMIGRANTES NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/326/rua_tancredo_neves_-_iluminacao.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/326/rua_tancredo_neves_-_iluminacao.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO  A RESTAURAÇÃO DE SISTEMA QUE ATENDE AO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA RUA TANCREDO NEVES, PERÍMETRO ENTRE AS AVENIDA DAS NAÇÕES E COELHO NETO, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/327/rua_deodoro_da_fonseca_-_asfaltamento.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/327/rua_deodoro_da_fonseca_-_asfaltamento.doc</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA RUA DEODORO DA FONSECA, ENTRE PRINCESA ISABEL E COELHO NETO, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/328/escola_fernando_do_carmo_-_faixa_de_pedestre.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/328/escola_fernando_do_carmo_-_faixa_de_pedestre.doc</t>
   </si>
   <si>
     <t>REQUERER DA STTRANS QUE SEJA A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE COM A DEVIDA SINALIZAÇÃO EM FRENTE A ESCOLA MUNICIPAL FERNANDO DO CARMO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/331/recapeamento_asfaltico_av_coelho_neto_com_adalvaro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/331/recapeamento_asfaltico_av_coelho_neto_com_adalvaro.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA COELHO NETO, NO PERÍMETRO DAS RUAS ADALVARO CAVALCANTE E UBALDO FIGUEIRA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/332/recapeamento_asfaltico_rua_tancredo_neves.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/332/recapeamento_asfaltico_rua_tancredo_neves.doc</t>
   </si>
   <si>
     <t>SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA TANCREDO NEVES, NO PERÍMETRO QUE COMPREENDE AS AVENIDAS DOM PEDRO E RUI BARBOSA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_10.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_10.doc</t>
   </si>
   <si>
     <t>Solicita Serviços Urgentes de Tapa Buracos e/ou Recapeamento Asfáltico das Ruas e Avenidas que circundam a Escola Estadual Joanira Del Castilo, Bairro Nova Brasília,neste Município de Santana.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_11.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_11.doc</t>
   </si>
   <si>
     <t>Solicita Serviços Urgentes de Tapa Buracos e/ou Recapeamento Asfáltico da Rua São Paulo, no trecho situado em frente a ADERT e a LOJA MAÇONICA deste Município de Santana.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_12.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_12.doc</t>
   </si>
   <si>
     <t>Solicita ao Exmo. Sr. JOSINEY PEREIRA ALVES,  Superintendente de Transportes e Trânsito da STTRANS,  que em conjunto com o Setor de Engenharia e Tráfego, estude a possibilidade de se executar serviços indicados pelo CONTRAN – Conselho Nacional de Trânsito, no caso, uma Campanha de conscientização para os motoristas santanenses, sobre o Uso devido dos Pisca – Piscas, no Trânsito local.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_013_-_prefeito_-_informacoes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_013_-_prefeito_-_informacoes.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO, JUNTAMENTE COM O ÓRGÃO COMPETENTE:_x000D_
 1.1	QUE REALIZE A PADRONIZAÇÃO DAS BARRACAS NAS FEIRAS DOS AGRICULTORES LOCALIZADAS NA AVENIDA SANTANA; NO BAIRRO DOS REMÉDIOS; E NO MERCADO CENTRAL;_x000D_
 1.2	QUE CRIE UM PROJETO DE QUALIFICAÇÃO NO ATENDIMENTO A SER REALIZADO PELOS FEIRANTES.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_014_-_prefeito_-_informacoes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_014_-_prefeito_-_informacoes.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP:_x000D_
 1.1	QUE REALIZE SERVIÇO DE MANUTENÇÃO DO RAMAL QUE DÁ ACESSO À COMUNIDADE CINCO CHAGAS, BEM COMO SUA LIMPEZA;</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_015_-_prefeito_-_informacoes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_015_-_prefeito_-_informacoes.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP:_x000D_
 1.1	QUE REALIZE A REFORMA E A CONSTRUÇÃO DO MURO DA ASSOCIAÇÃO DOS  MORADORES DO BAIRRO PARAÍSO;</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_016_-_prefeito_-_informacoes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_016_-_prefeito_-_informacoes.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP:_x000D_
 1.1	QUE SEJA FEITO SERVIÇO DE LIMPEZA DO BAIRRO JARDIM FLORESTA, BEM COMO DO RAMAL QUE DÁ ACESSO AO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_017_-_prefeito_-_informacoes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_017_-_prefeito_-_informacoes.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP:_x000D_
 1)	QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AVENIDA SÃO PAULO, ENTRE AS RUAS L2 E L8, LOCALIZADA NO BAIRRO FONTE NOVA, NESTE MUNICÍPIO;_x000D_
 2)	QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA RUA TANCREDO NEVES, ENTRE AS AVENIDAS DAS NAÇÕES E COELHO NETO, LOCALIZADA NO BAIRRO PARAÍSO, NESTE MUNICÍPIO;</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/344/ar_cond.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/344/ar_cond.docx</t>
   </si>
   <si>
     <t>SOLICITA A INSTALAÇÃO DE CENTRAIS DE AR NO ANEXO DA ESCOLA MUNICIPAL DE ENSINO BÁSICO MARIA ILNAH S. ALMEIDA NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_244-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_244-2019.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O AUMENTO DO MURO DA ESCOLA MUNICIPAL DE ENSINO BÁSICO MARIA ILNAH S. ALMEIDA NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_245-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_245-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A CONSTRUÇÃO DE UM PORTÃO DE ACESSO À QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL ENSINO BÁSICO MARIA ILNAH S. ALMEIDA NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_246-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_246-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A CONSTRUÇÃO DE MAIS 04(QUATRO) SALAS DE AULA NA ESCOLA MUNICIPAL DE ENSINO BÁSICO MARIA ILNAH S. ALMEIDA NO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_247-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_247-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A REFORMA E AMPLIAÇÃO DO PRÉDIO DA ESCOLA MUNICIPAL ENSINO  FUNDAMENTAL AMAZONAS, NA RUA 15 DE NOVEMBRO, 1132, ENTRE A RUA SALVADOR DINIZ E RUA UBALDO FIGUEIRA, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_248-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_248-2019.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIAS AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA REALIZADO O SERVIÇO DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA NILO COELHO, ENTRE AS RUAS COSTA E SILVA E TRAVESSA TOCANTINS, BAIRRO REMEDIO I.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_249-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_249-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JUSCELINO PAULO DA SILVEIRA ALVES QUE SEJA REALIZADO O SERVIÇO DE  PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA SÃO PAULO, ENTRE A RUA PRESIDENTE JUSCELINO KUBITSCHEK E RODOVIA JUSCELINO KUBITSCHEK, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_250-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_250-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA SANTANA, NO PERÍMETRO QUE COMPREENDE AS RUAS EVERALDO VASCONCELOS E TANCREDO NEVES, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_251-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_251-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA DOM PEDRO I, NO PERÍMETRO DAS RUAS EVERALDO VASCONCELOS E TANCREDO NEVES, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_252-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_252-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, JUSCELINO PAULO DA SILVEIRA ALVES,  QUE SEJA REALIZADO O SERVIÇO DE  PAVIMENTAÇÃO ASFÁLTICA NA RUA OSVALDO CRUZ, ENTRE AS AVENIDAS SANTANA E SÃO PAULO, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_253-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_253-2019.pdf</t>
   </si>
   <si>
     <t>REQUER SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, ATRAVÉS DE TROCA DE LÂMPADAS, NA AVENIDA CASTRO ALVES NO PERÍMETRO DA   DEODORO DA FONSECA E EUCLÍDES RODRIGUES NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_254-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_254-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA ILUMINAÇÃO PÚBLICA DA AVENIDA SÃO JOÃO APÓSTOLO DA TANCREDO NEVES E TODA A SUA EXTENSÃO NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento_255-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento_255-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA  MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, ATRAVÉS DE TROCA DE LÂMPADAS NA RUA DEODORO DA FONSECA COM A RUI BARBOSA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento_256-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento_256-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ONDE SOLICITA, TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NO PERÍMETRO DA RUA PRESIDENTE JUCELINO KUBSTCHEK  ENTRE A AVENIDA SÃO JOÃO APOSTÓLO E AVENIDA SÃO PAULO NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_257-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_257-2019.pdf</t>
   </si>
   <si>
     <t>REQUER  QUE SEJA ENCAMINHADO EXPEDIENTE AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO INSTALAÇÃO DE LIXEIRAS NO ENTORNO NA PRAÇA DO VILELÃO, LOCALIZADA NA RUA GENERAL UBALDO FIGUEIRA, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/376/req_258.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/376/req_258.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP) O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA PRESIDENTE KENNEDY, NO PERÍMETRO QUE COMPREENDE AS AVENIDAS MARIA COLLARES E NAÇÕES.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_259.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_259.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, A ANÁLISE DE VIABILIDADE DE EXECUÇÃO DOS SERVIÇOS DE PINTURA DE FAIXA E TRAVESSIA DE PEDESTRES NA RUA ADÁLVARO CAVALCANTE, NO PERÍMETRO QUE COMPREENDE A AVENIDA COELHO NETO, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_260.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_260.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO  DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS EM TODO O RAMAL DA OLARIA, BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_261.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_261.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS NA  TRAVESSA JOSÉ DEOLINDO DA SILVA, BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/394/req_262.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/394/req_262.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA NO PERÍMETRO DA   AVENIDA SÃO PAULO, ENTRE JUCELINO KUBSTCHEK E DEODORO DA FONSECA NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/395/req_263.dot</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/395/req_263.dot</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP - A TROCA DE LÂMPADAS EM 4(QUATRO) POSTES NA RUA GETÚLIO VARGAS COM A AVENIDA 15 DE NOVEMBRO, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/396/req_264.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/396/req_264.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - SOLICITA ASFALTAMENTO, TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NO PERÍMENTRO DA RUA JOÃO LEITE COUTINHO, ENTRE A AVENIDA DAS NAÇÕES E 15 DE NOVEMBRO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/397/req_265.dot</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/397/req_265.dot</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP -  A LIMPEZA, SINALIZAÇÃO E MANUTENÇÃO DAS CICLOVIAS EM TODA EXTENSÃO DA RUA UBALDO FIGUEIRA, NO PERÍMETRO DO BAIRRO CENTRAL AO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/443/2_revitalizacao_de_feiras.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/443/2_revitalizacao_de_feiras.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE:_x000D_
 1.1 SEJA REALIZADO O RECADASTRAMENTO DE TODOS OS FEIRANTES DE SANTANA; _x000D_
 1.2 QUE SEJA FEITA A REVITALIZAÇÃO DAS FEIRAS DO BAIRRO DO REMÉDIO E DO MERCADO CENTRAL; _x000D_
 1.3 QUE SEJA REALIZADO O SERVIÇO O REVITALIZAÇÃO DA ILMINAÇÃO PÚBLICA NAS ÁREAS PRÓXIMAS AS FEIRAS DO AGRICULTOR;</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/442/1_-_revitalizacao_de_feira_nova_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/442/1_-_revitalizacao_de_feira_nova_brasilia.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE SEJA FEITA A REVITALIZAÇÃO DA FEIRA DO BAIRRO NOVA BRASÍLIA E QUE A MESMA POSSA VOLTAR A FUNCIONAR PARA ATENDER A POPULAÇÃO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_passarelas_do_bairro_elesbao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_passarelas_do_bairro_elesbao.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA REALIZADA RECUPERAÇÃO DE PASSARELAS NO BAIRRO DO ELESBÃO.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_robson_coutinho_25_04.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_robson_coutinho_25_04.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A REITERAÇÃO DO REQUERIMENTO Nº 63/2019 QUE SOLICITA CÓPIA DO PROCESSO LICITATÓRIO E CONTRATO DE PRESTAÇÃO DE SERVIÇOS FIRMADO COM A EMPRESA RESPONSÁVEL PELA ILUMINAÇÃO PÚBLICA NO MUNICÍPIO DE SANTANA. _x000D_
 CASO O MESMO TENHA SIDO FIRMADO ATRAVÉS DE ADESÃO, REQUEIRO CÓPIA DA ATA DE ADESÃO.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_robson_coutinho_02.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_robson_coutinho_02.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO A REITERAÇÃO DO REQUERIMENTO Nº 62/2019 QUE SOLICITA CÓPIA DO PROCESSO LICITATÓRIO E CONTRATO DE PRESTAÇÃO DE SERVIÇOS FIRMADO COM A EMPRESA RESPONSÁVEL PELA COLETA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE SANTANA. _x000D_
 CASO O MESMO TENHA SIDO FIRMADO ATRAVÉS DE ADESÃO, REQUEIRO CÓPIA DA ATA DE ADESÃO.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_robson_coutino_03.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_robson_coutino_03.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O PLANO DE GESTÃO DE EXPLORAÇÃO COMERCIAL PARA OS QUIOSQUES AO LONGO DA AVENIDA SANTANA, NO MUNICÍPIO DE SANTANA, AMAPÁ.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_robson_coutinho_04.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_robson_coutinho_04.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O_x000D_
 ENCAMINHAMENTO DE CÓPIA DO PROCESSO DE AUTORIZAÇÃO, FISCALIZAÇÃO E LEGALIZAÇÃO DE OBRA DE PRÉDIO EM PROCESSO DE CONSTRUÇÃO NA RUA PRESIDENTE KENNEDY COM A AVENIDA COELHO NETO, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/377/req_273.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/377/req_273.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP –  TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NO PERÍMETRO DA TRAVESSA 22 NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/378/req_274.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/378/req_274.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A  REFORMA DA PONTE PRINCIPAL DO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/379/req_275.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/379/req_275.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NA AVENIDA 15 DE NOVEMBRO ENTRE SALVADOR DINIZ E COSTA E SILVA NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/380/req_276.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/380/req_276.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, NA AVENIDA 15 DE NOVEMBRO ENTRE SALVADOR DINIZ E COSTA E SILVA NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/381/req_277.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/381/req_277.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, NA FEIRINHA DO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/382/req_278.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/382/req_278.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP),  A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA PRESIDENTE KENNEDY, NO PERIMETRO QUE COMPREENDE AS AVENIDAS MARIA COLLARES E NAÇÕES, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/383/req_279.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/383/req_279.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP)  A LIMPEZA E CAPINA NA AVENIDA COELHO NETO, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_280-2019_creche_no_bairro_do_delta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_280-2019_creche_no_bairro_do_delta.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  ESCLARECIMENTOS SOBRE A PARALISAÇÃO DA CONSTRUÇÃO DA ESCOLA PROINFÂNCIA (CRECHE), LOCALIZADA NO RAMAL DO DELTA DO MATAPÍ.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_281-2019trav._nelciana_vasques.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_281-2019trav._nelciana_vasques.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA TRAVESSA NELCIANA VASQUES, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_no_282-2019_reforma_ponte_nova_uniao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_no_282-2019_reforma_ponte_nova_uniao.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE SEJA FEITO  A REFORMA DA PONTE DE MADEIRA, LOCALIZADA NA ALAMEDA D, BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/384/req_283.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/384/req_283.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIA DA SEMASC, COM FINALIDADE DE QUE SEJA FEITA A CONTRATAÇÃO PARA O CENTRO DE REFERÊNCIA EM ATENDIMENTO À MULHER - CRAM -DE QUADRO TÉCNICO EXCLUSIVO PARA AQUELE ÓRGÃO COMPOSTO POR 1 (UM) TÉCNICO EM ENFERMAGEM E 1 (UM) ADVOGADO</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/386/req_284.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/386/req_284.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS – SEMOP - O SERVIÇO DE TAPA BURACOS NA RODOVIA COMANDANTE PEDRO SALVADOR DINIZ, NO PERÍMETRO ENTRE A PASTOR SOZINHO E A PONTE DO  BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/387/req_285.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/387/req_285.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP TERRAPLANAGEM E ASFALTAMENTO DA AVENIDA CASTRO ALVES, NO PERÍMETRO ENTRE A  RUA DEODORO DA FONSECA E EUCLIDES RODRIGUES, ENTRE OS BAIRROS  PARAISO E CENTRO.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/388/req_286.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/388/req_286.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA COELHO NETO, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/389/req_287.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/389/req_287.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO INSTALAÇÃO DE LIXEIRAS  FIXAS NO ENTORNO NA PRACA CÍVICA DE SANTANA, LOCALIZADA NA RUA GENERAL UBALDO FIGUEIRA, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/390/req_288.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/390/req_288.docx</t>
   </si>
   <si>
     <t>REQUER AO Prefeito Municipal Ofirney da Conceição Sadala, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS  QUE SEJA REALIZADO O SERVIÇO DE REVITALIZAÇÃO DAS INSTALAÇÕES ONDE FUNCIONA  A  FEIRA DA NOVA BRASILIA ,ATRAS DO TERMINAL DE ÔNIBUS , PODEMOS AINDA ELECANCAR ALGUNS SERVIÇOS A SEREM REALIZADOS:_x000D_
 •	LIMPEZA (CAPINA) COM RETIRADA DE ENTULHO;_x000D_
 •	MANUTENÇÃO DOS BOXES;_x000D_
 •	MANUTENÇÃO DA ILUMINAÇÃO COM TROCA DE LUMINÁRIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/391/req_289.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/391/req_289.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP -  EXECUÇÃO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA RUA DEODORO DA FONSECA, NO PERIMETRO QUE COMPREENDE AS AVENIDAS PRINCESA IZABEL E COELHO NETO, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/392/req_290.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/392/req_290.docx</t>
   </si>
   <si>
     <t>REQUER AO Secretário MUNICIPAL DE SAÚDE A CONTRATAÇÃO DE MÉDICOS PARA A COMUNIDADE DA ILHA DE SANTANA, NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/398/req_291.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/398/req_291.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEME - A CONTRATAÇÃO DE DOIS CUIDADORES DE CRIANÇA, PARA ATENDER NOS DOIS TURNOS NA CHECHE  REDIMILSON NOBRE, LOCALIZADO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>Anderson Almeida</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/457/req_292_convocacao_juscelino.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/457/req_292_convocacao_juscelino.doc</t>
   </si>
   <si>
     <t>CONVOCAR COM BASE NO REGIMENTO INTERNO DA CMS ART.221, OBSERVANDO O § 4º, O SECRETÁRIO MUNICIPAL DE OBRAS PÙBLICAS E SERVIÇOS URBANOS,  SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, PARA QUE SE FAÇA PRESENTE NESTA CASA DE LEIS, EM UMA SESSÃO ORDINÁRIA, PARA QUE O REFERIDO USE A TRIBUNA, PRESTANDO EXPLICAÇÕES SOBRE OS ASSUNTOS REFERENTES A SUA PASTA:_x000D_
 •	Cronograma de ações que visam: reformas de escolas, conclusões de obras de prédios públicos (paralisados), Operação tapa-buraco e asfaltamento de vias.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/458/req_293_convocacao_lindeberg.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/458/req_293_convocacao_lindeberg.doc</t>
   </si>
   <si>
     <t>CONVOCAR COM BASE NO REGIMENTO INTERNO DA CMS ART.221,OBSERVANDO O § 4º, O SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO,  SENHOR LINDEBERG ARAÚJO MOTA, PARA QUE SE FAÇA PRESENTE NESTA CASA DE LEIS, EM UMA SESSÃO ORDINÁRIA, PARA QUE O REFERIDO USE A TRIBUNA, PRESTANDO EXPLICAÇÕES SOBRE OS ASSUNTOS REFERENTES A SUA PASTA</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/400/req._no_294.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/400/req._no_294.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP A IMPLANTAÇÃO DE GRADES NAS JANELAS DA ESCOLA MUNICIPAL DE ENSINO BÁSICO BÁSICO MARIA ILNAH S. ALMEIDA NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/411/requer_01_elesbao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/411/requer_01_elesbao.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SOLICITA A RESTAURAÇÃO DA PONTE DE ACESSO A TRAVESSIA DO IGARAPÉ DO ELESBÃO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/412/req_02_iluminacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/412/req_02_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SOLICITA A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA SALVADOR DINIZ, NO PERÍMETRO QUE COMPREENDE ÀS AVENIDAS MARIA COLARES E SANTANA, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_297-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_297-2019.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, NO BAIRRO AQUAVILLE TUCUNARÉ</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_298-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_298-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, A TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NA AVENIDA TANCREDO NEVES NO PERÍMETRO QUE COMPREENDE A AVENIDA DAS NAÇÕES ATÉ A AVENIDA COELHO NETO NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_requerimento_299-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_requerimento_299-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REFORMA DO TRAPICHE DO BAIRRO ELESBÃO</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_300-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_300-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A TERRAPLANAGEM, TAPA BURACO E LIMPEZA PÚBLICA, NA AVENIDA ADALVARO CAVALCANTE NO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_301-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_301-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE SAÚDE – SEMSA – SENHOR FRANCISCO DO CARMO SOUZA DE OLIVEIRA, O RETORNO DO ATENDIMENTO DE UM PROFISSIONAL DA ÁREA DE PSIQUIATRIA NA UNIDADE BÁSICA DO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_302-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_302-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O RECAPEAMENTO DA AVENIDA SANTANA, ENTRE O PERÍMETRO DA RUA EUCLIDES RODRIGUES ATÉ A RUA GETÚLIO VARGAS. HAJA, VISTO QUE, A MESMA ENCONTRA-SE INTRAFEGÁVEL E TRAZENDO TRANSTORNOS PARA A POPULAÇÃO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_303-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_303-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO NA RUA JOSÉ DE ANCHIETA, ENTRE O PERÍMETRO DA RUA ADALVARO CAVALCANTE ATÉ A RUA EVERALDO VASCONCELOS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_no_01_29-04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_no_01_29-04.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE SEJA REALIZADO O SERVIÇO DE LIMPEZA DOS CANAIS EXISTENTE NAS AVENIDAS COELHO NETO, HOSPITALIDADE, RUI BARBOSA, RIO BRANCO, DOM PEDRO, PRINCESA IZABEL, RUA MACHADO DE ASSIS ENTRE PRINCESA IZABEL E JOSE DE ANCHIETA E PRESIDENTE KENNEDY, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_no_02_29-04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_no_02_29-04.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP,  QUE SEJA FEITA A ANÁLISE DE VIABILIDADE E POSTERIOR EXECUÇÃO DOS SERVIÇOS DE TAPA BURACO NA AVENIDA SANTANA, NO PERÍMETRO QUE COMPREENDE AS RUAS EUCLIDES RODRIGUES E ADÁLVARO CAVALCANTE, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_1_29-04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_1_29-04.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, A RECONSTRUÇÃO DA PONTE QUE LIGA OS DOIS EIXOS DA ILHA DE SANTANA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_n_2_29-04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_n_2_29-04.docx</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE EDUCAÇÃO, A CONTRATAÇÃO DE ÔNIBUS PARA ATENDER A COMUNIDADE ESTUDANTIL DA ILHA DE SANTANA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/426/req_01_29-04_asfaltamento_da_trav._mario_de_andrade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/426/req_01_29-04_asfaltamento_da_trav._mario_de_andrade.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA TRAVESSA MÁRIO DE ANDRADE, ENTRE A AVENIDA TOCANTINÓPOLIS E RUA COSTA E SILVA, NO BAIRRO DOS REMÉDIOS.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/427/req_02_29-04asfaltamento_rua_maria_jacira.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/427/req_02_29-04asfaltamento_rua_maria_jacira.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA RUA MARIA JACIRA FERREIRA DE BRITO, BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/428/req_03_29-04_asfaltamento_rua_pe._vitorio_galiane.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/428/req_03_29-04_asfaltamento_rua_pe._vitorio_galiane.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA RUA PADRE VITÓRIO GALIANE, ENTRE A AVENIDA BRASÍLIA E AVENIDA RUI BARBOSA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_-_01.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_-_01.docx</t>
   </si>
   <si>
     <t>REQUER `A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO AQUISIÇÃO DE UM FREEZER OU GELADEIRA, LOUÇAS, MESAS PARA O REFEITÓRIO E MATERIAL DE EXPEDIENTE PARA ATENDER AS NECESSIDADES DA ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO LOCALIZADA NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_-_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_-_02.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A CONSTRUÇÃO DE UM MURO EM TORNO DA CRECHE MUNICIPAL IRAÍDINA PINHEIRO SANCHES LOCALIZADA NO BAIRRO MULTIRÃO DO PARAÍSO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_-_03.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_-_03.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A CONTRATAÇAO DE CUIDADOR, SERVENTE E MERENDEIRA  PARA ATENDER AS NECESSIDADES DA ESCOLA MUNICIPAL FERNANDO DO CARMO  LOCALZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_-_04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_-_04.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME -  A REFORMA DO MURO E A MANUTENÇÃO INTERNA (troca de fechaduras) DA ESCOLA MUNICIPAL PADRE FÚLVIO LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_-_05.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_-_05.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME - A REFORMA DO TELHADO DO CORREDOR DA ESCOLA MUNICIPAL OSMARINA LIMA ARAÚJO LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/435/requerimento_-_06.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/435/requerimento_-_06.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME - A CONTRATAÇÃO DE DOIS CUIDADORES DE CRIANÇA E DOIS MONITORES PARA ATENDER NOS DOIS TURNOS NA CHECHE  IRAÍDINA PINHEIRO SANCHES LOCALIZADA NO BAIRRO MULTIRÃO DO PARAÍSO.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_018_-_prefeito_-_informacoes_02-05.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_018_-_prefeito_-_informacoes_02-05.docx</t>
   </si>
   <si>
     <t>1)	REQUER AO PREFEITO MUNICIPAL DE SANTANA JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AVENIDA RUI BARBOSA NO PERÍMETRO ENTRE A RUA UBALDO FIGUEIRA E RUA EUCLIDES RODRIGUES, NESTE MUNICÍPIO;</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/459/req__1_hoje.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/459/req__1_hoje.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE, QUE ENCAMINHE A ESTA CASA DE LEIS, INFORMAÇÕES SOBRE A REFORMA DO PRÉDIO DO POSTO DE SAÚDE DO BAIRRO DA FONTE NOVA YACI ALCÂNTARA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_010-2019_-_provedor_-_i.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_010-2019_-_provedor_-_i.doc</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras Públicas e Serviços Urbanos, Sr. Juscelino Paulo da Silveira Alves, que seja realizado o serviço de recuperação asfáltica da Rua Ubaldo Figueira com a travessa Raimundo Coelho Vasques, Bairro Provedor - I.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_011-2019_-_vila_aamzonas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_011-2019_-_vila_aamzonas.doc</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras Públicas e Serviços Urbanos, Sr. Juscelino Paulo da Silveira Alves,  que seja realizado o serviço de recuperação asfáltica (tapa buracos) da Rua D – 4, D – 5 e D – 6, Bairro Vila Amazonas.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_012-2019_-_vila_aamzonas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_012-2019_-_vila_aamzonas.doc</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras Públicas e Serviços Urbanos, Sr. Juscelino Paulo da Silveira Alves, que seja realizado o serviço de reparos na iluminação pública das Ruas D – 7, D – 8 , Bairro Vila Amazonas.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_013-2019_-_n._brasilia.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_013-2019_-_n._brasilia.doc</t>
   </si>
   <si>
     <t>Solicita ao Secretário Municipal de Obras Públicas e Serviços Urbanos, Sr. Juscelino Paulo da Silveira Alves que seja realizado o serviço de recapeamento asfáltico da Travessa Gerônimo de Albuquerque compreendendo o perímetro entre a Rua Ubaldo Figueira e a Rua Vicente Marques, Bairro Nova Brasília.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/448/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/448/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITA A DESOBSTRUÇÃO DA BOCAS-DE-LOBO DAS GALERIAS DE ÁGUAS PLUVIAIS NA AVENIDA 7 DE SETEMBRO COM TRAVESSA L7.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/449/req_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/449/req_2.docx</t>
   </si>
   <si>
     <t>REQUER A SENHORA SECRETÁRIA DE EDUCAÇÃO, QUE SEJA FEITA A LIMPEZA E MANUTENÇÃO DAS CENTRAIS DE AR DO ANEXO DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL MARIA ILNAH.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/451/02-05-2019_-_iluminacao_aquaville_req_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/451/02-05-2019_-_iluminacao_aquaville_req_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, QUE DETERMINE AO SETOR COMPETENTE DA MUNICIPALIDADE, EM CARÁTER DE URGÊNCIA, A REALIZAÇÃO DO SERVIÇO DE REPAROS, INCLUINDO REPOSIÇÃO DE LÂMPADAS, EM 73 POSTES QUE, ATÉ A PRESENTE DATA, NÃO POSSUEM ILUMINAÇÃO, SITUADOS NO BAIRRO AQUAVILLE TUCUNARÉ;</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/452/02-05-2019_-_pracinha1_req_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/452/02-05-2019_-_pracinha1_req_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, QUE DETERMINE, AO SETOR COMPETENTE DA MUNICIPALIDADE, EM CARÁTER DE URGÊNCIA, A REALIZAÇÃO DO SERVIÇO DE LIMPEZA E MANUTENÇÃO DA “PRACINHA” SITUADA NAS DEPENDÊNCIAS DA CRECHE MAURO CÉSAR, NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/453/vila_amazonas_req_3.dot</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/453/vila_amazonas_req_3.dot</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA JUNTAMENTE COM O SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITO REPAROS DOS POSTES E COLOCAÇÃO DE LUMINÁRIAS EM TODA A PRAÇA, ENTRE A ESCOLA IRANILDE DE ARAUJO FERREIRA E A RUA B UM NO BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/460/req_2_hoje.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/460/req_2_hoje.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS, CÓPIA DO CONTRATO OU (TERMO) QUE FOI ASSINADO ENTRE A ADMINISTRAÇÃO PÚBLICA MUNICIPAL E O SINDICATO DOS SERVIDORES QUE MUDOU A DATA DO PAGAMENTO DOS SERVIDORES EFETIVOS PARA O DIA 10 DE CADA MÊS SUBSEQUENTE.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/461/iluminacao_antonio_nuness.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/461/iluminacao_antonio_nuness.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A RESTAURAÇÃO DE TODO SISTEMA QUE ATENDE AO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA AV. ANTÔNIO NUNES,ENTRE A RUA MANOEL PEREIRA ROCHA E RUA EUCLIDES RODRIGUES, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/462/iluminacao_maria_colares.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/462/iluminacao_maria_colares.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A RESTAURAÇÃO DE TODO SISTEMA QUE ATENDE AO SERVIÇO DE ILUMINAÇÃO PÚBLICA NA AV. MARIA COLARES, ENTRE A RUA MANOEL PEREIRA ROCHA E RUA EUCLIDES RODRIGUES, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/463/limpeza_travessa_e.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/463/limpeza_travessa_e.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A LIMPEZA E CAPINHA NA TRAVESSA - E, ENTRE A AV. ARNALDO FIRMINO E AV. BENEDITO DE JESUS, NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento__damiao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento__damiao.docx</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS QUE ENCONTRAM-SE COM DEFEITOS, NA RUA DAMIÃO DA CRUZ BARRETO, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_joao_leite.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_joao_leite.docx</t>
   </si>
   <si>
     <t>REQUERER  QUE SEJA REALIZADO SERVIÇO DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS QUE ENCONTRAM-SE COM DEFEITOS, NA RUA JOÃO LEITE COUTINHO, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_iluminacao_publica_ilha_de_santana.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_iluminacao_publica_ilha_de_santana.doc</t>
   </si>
   <si>
     <t>REQUER ao sr. Secretário de Obras Públicas e Serviços Urbanos, Juscelino Paulo da Silveira Alves, A REALIZAÇÃO DA MANUTENÇÃO E CORREÇÃO DA ILUMINAÇÃO PÚBLICA DA ILHA DE SANTANA, neste município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/469/req_336.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/469/req_336.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS A REALIZAÇÃO DE SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO DA RUA PRESIDENTE FLORIANO PEIXOTO, NO PERÍMETRO  ENTRE AS AVENIDAS JOSÉ DE ANCHIETA E PRINCESA ISABEL NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/470/req_337.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/470/req_337.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DA SEMOP QUE SEJAM REALIZADOS SERVIÇOS DE CAPINA E LIMPEZA NA AVENIDA CASTRO ALVES NO PERÍMETRO ENTRE AS RUAS ADÁLVARO CAVALCANTE E CLÁUDIO LÚCIO MONTEIRO, NO BAIRRO CENTRAL;</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS SOLICITANDO A LIMPEZA DE CANAL DO BAIRRO PARAISO, ENTRE AS AVENIDAS 7 DE SETEMBRO E PRINCESA IZABEL.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/474/req_339.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/474/req_339.docx</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVIDADO O SR. WELTEWN PEIXOTO, CHEFE DE VIGILÂNCIA DA PREFEITURA DE SANTANA A COMPARECER NESTA CASA DE LEIS PARA RETRATAÇÃO POR MOTIVO DE ATO DESRESPEITOSO E DECLARAÇÕES DISCRIMINATÓRIAS, EM DESFAVOR DA POPULAÇÃO SANTANENSE QUE RESIDEM EM ÁREAS DE RESSACA E DE PROFISSIONAIS DA ÁREA DE COMUNICAÇÃO, JORNALISTAS, CINEGRAFISTAS E RADIALISTAS;</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/477/req_340.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/477/req_340.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA PRAÇA PÚBLICA DA FONTE NOVA, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/478/req_341.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/478/req_341.docx</t>
   </si>
   <si>
     <t>REQUER A SUPERITENDÊNCIA DE TRANSITO - STTRANS - CONVÊNIO ENTRE O STTRANS, SETRAP, SETAP E POLÍCIA MILITAR PARA QUE POSSA SER REALIZADO SERVIÇO DE FISCALIZAÇÃO AO SERVIÇO DE TRANSPORTE CLANDESTINO NO MUNICÍPIO DE SANTANA;</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/479/req_342.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/479/req_342.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE EDUCAÇÃO - SEMED	QUE SOLUCIONE O PROBLEMA DO TRANSPORTE DOS ALUNOS DA REDE PÚBLICA MUNICIPAL DE SANTANA;</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/480/req_343.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/480/req_343.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICIPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE DESENVOLVIMENTO URBANO - SEMDES QUE SEJA REALIZADO O PLANEJAMENTO E A EXECUÇÃO DO SERVIÇO DE ARADO NAS TERRAS LOCALIZADAS NA ÁREA RURAL DO MUNÍCIPIO;</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/481/req_344.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/481/req_344.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICIPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP QUE SEJA FEITO SERVIÇO DE DRAGAGEM NOS CANAIS DO MUNICÍPIO DE SANTANA, BEM COMO, A MANUTENÇÃO DA COMPORTA NO BUEIRO DA AVENIDA PRINCESA IZABEL NO BAIRRO HOSPITALIDADE;</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/482/req_345.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/482/req_345.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS URBANOS QUE EXECUTE SERVIÇOS DE ILUMINAÇÃO NA PRAÇA DO BAIRRO DO PARAÍSO NO MUNCIPIO DE SANTANA;</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/483/req_346.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/483/req_346.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS QUE  EXECUTE SERVIÇOS DE LIMPEZA NA AVENIDA 15 DE NOVEMBRO NO BAIRRO DO PARAÍSO, PRÓXIMO AO CANAL.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/484/req_347.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/484/req_347.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO URBANO E HABITAÇÃO QUE TOME PROVIDÊNCIAS (PODER DE POLICIA), NO SENTIDO DE EVITAR QUE SEJAM CONSTRUÍDAS EDIFICAÇÕES NO TERMINAL DE PASSAGEIRO NA ÁREA PORTUÁRIA DE SANTANA, MESMO DE MANEIRA PROVISÓRIA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/485/req_348.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/485/req_348.doc</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA MUNICIPAL DE EDUCAÇÃO QUE ENCAMINHE A ESTA CASA DE LEIS INFORMAÇÕES DE QUAL A RAZÃO DA MUDANÇA DE FUNCIONAMENTO DA E.M.E.B. JOSICLEIA GUIMBAL DO BAIRRO DA HOSPITALIDADE PARA O BAIRRO CENTRAL?</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/561/servico_de_limpeza_e_desobstrucao_do_canal_que_l_cKKe6tO.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/561/servico_de_limpeza_e_desobstrucao_do_canal_que_l_cKKe6tO.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal de Santana, com cópia ao Secretário da SEMOP,  que sejam realizados serviços de limpeza e desobstrução do canal que liga as Travessas "8" (oito) e  "9"(nove) Bairro: Remédios II.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/562/boca_de_lobo.salvador_diniz_2.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/562/boca_de_lobo.salvador_diniz_2.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A DESOBSTRUÇÃO DA BOCA-DE-LOBO DAS GALERIAS DE ÁGUAS PLUVIAIS NA RUA SALVADOR DINIZ COM AVENIDA 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/563/iluminacao_publica_coelho_neto._fonte_nova.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/563/iluminacao_publica_coelho_neto._fonte_nova.doc</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADO AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REPARAÇÃO DA ILUMINAÇÃO PÚBLICA NA AVENIDA COELHO NETO, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento__n.s_navegantes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento__n.s_navegantes.docx</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor, Ofirney da Conceição Sadala, Prefeito de Santana e a Senhora, Carmen Maria Queiroz Paez, Secretária de Educação – SEME. A MANUTENÇÃO NA ESTRUTURA DA ESCOLA MUNICIPAL NOSSA SENHORA DOS NAVEGANTES, ( Conserto no telhado e manutenção dos ventiladores) NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>REQUER, A CONTRATAÇAO DE UM PROFESSOR DE EDUCAÇÃO FÍSICA, UM MONITOR E A AQUISIÇÃO DE MATÉRIAL DIDÁTICO, PARA SUPRIR AS NECESSIDADES DA ESCOLA MUNÍCIPAL, JOSICLÉIA GUIMBAL BORGES. LOCALIZADA NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO Prefeito Municipal Ofirney da Conceição Sadala, com cópias ao Secretário Municipal de Obras Públicas, Juscelino Paulo da Silveira Alves, visando DA REFERIDA SECRETARIA, QUE SEJA ENCAMINHADO A ESTE GABINETE INFORMAÇÕES SOBRE O QUANTITATIVO DE PONTOS DE ILUMINAÇÃO PÚBLICA JÁ RECUPERADOS E QUAL O VALOR JÁ DISPONIBILIZADO A EMPRESA RESPONSÁVEL PELA EXECUÇÃO DOS SERVIÇOS NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal Ofirney da Conceição Sadala, com cópias ao Secretário Municipal de Obras Públicas, Juscelino Paulo da Silveira Alves, visando: REQUERER DA REFERIDA SECRETARIA, QUE SEJA ENCAMINHADO A ESTE GABINETE CÓPIA DO CRONOGRAMA DE EXECUÇÃO DOS SERVIÇOS DE MANUTENÇÃO E LIMPEZA DOS CANAIS EXISTENTES NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_2.pdf</t>
   </si>
   <si>
     <t>REQUER ao Prefeito Municipal Ofirney da Conceição Sadala, com cópias ao Secretário Municipal de Obras Públicas, Juscelino Paulo da Silveira Alves, visando DA REFERIDA SECRETARIA, QUE SEJA REALIZADO OS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA E TAPA BURACO NA RUA SALVADOR DINIZ, ENTRE AS AVENIDAS DOM PEDRO E WALTER LOPES DA CRUZ, CENTRO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_014-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_014-2019.doc</t>
   </si>
   <si>
     <t>REQUERER DO SECRETÁRIO DE SAÚDE AS SEGUINTES INFORMAÇÕES:_x000D_
 1.	Quantos funcionários efetivos e contratos existem no Centro de Especialidades Odontológica – CEO;_x000D_
 2.	Quantos meses o CEO encontra-se sem atendimentos;_x000D_
 3.	Qual a previsão de retorno para atender a população;_x000D_
 4.	Qual o motivo da saída do CEO da UBS – Dr. Alberto Lima e por qual motivo ouve a necessidade de aluguel de um novo prédio.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_358-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_358-2019.pdf</t>
   </si>
   <si>
     <t>vem requerer, que seja encaminhado ao SUPERINTENDENTE DA STTRANS – SENHOR JOSINEY ALVES, solicitando informações a cerca da programação do Mês de Maio, referente ao MAIO AMARELO.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_359-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_359-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer, que seja encaminhado ao SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, providencias no sentido de recapeamento asfáltico em toda a extensão da Rua Rio Jari – Bairro Área Portuária.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_360-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_360-2019.pdf</t>
   </si>
   <si>
     <t>vem requerer, que seja encaminhado ao SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, providencias no sentido da implantação de uma Academia ao Ar Livre no Bairro Jardim Floresta.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_361-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_361-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer, que seja encaminhado ao SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, providencias no sentido de recuperação asfáltica da Alameda C – Bairro Nova União</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_362-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_362-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer, que seja encaminhado ao SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, providencias no sentido de recuperação asfáltica da Alameda A – Bairro Nova União</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_363-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_363-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer, após a anuência do soberano plenário, para que seja encaminhado ao excelentíssimo Sr. JUSCELINO PAULO DA SILVEIRA ALVES, Secretário Municipal de Obras e Serviços Urbanos do Município de Santana, A REFORMA DA PONTE QUE INTERLIGA A COMUNIDADE DE ELESBÃO AO MATAPI_x000D_
 MIRIM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_364-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_364-2019.pdf</t>
   </si>
   <si>
     <t>vem requerer, após a anuência do soberano plenário, para que seja encaminhado ao Sr. JOSINEY PEREIRA ALVES, Superintendente de Transporte e Trânsito de Santana, O AUMENTO DA FISCALIZAÇÃO NAS PASSARELAS, PARA COIBIR O TRÂNSITO DE MOTOS, neste município.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_365-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_365-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer, após a anuência do soberano plenário, para que seja encaminhado ao excelentíssimo Sr. JUSCELINO PAULO DA SILVEIRA ALVES, Secretário Municipal de Obras e Serviços Urbanos do Município de Santana, A REFORMA DAS PASSARELAS DA COMUNIDADE DO ELESBÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_366-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_366-2019.pdf</t>
   </si>
   <si>
     <t>Vem requerer após a anuência do soberano plenário, para que seja encaminhado ao Sr. JUSCELINO PAULO DA SILVEIRA ALVES, Secretário Municipal de Obras e Serviços Urbanos do Município de Santana, A LIMPEZA E REVITALIZAÇÃO DA ÁREA DE RESSACA DO BAIRRO REMÉDIO II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_367-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_367-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A MANUTENÇÃO NO SISTEMA DE ILUMINAÇÃO PÚBLICA DO TERMINAL RODOVIÁRIO DE SANTANA.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_368-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_368-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO E AO SECRETÁRIO DA SEMOP O SERVIÇO DE ADAPTAÇÃO PARA FACILITAR A ACESSIBILIDADE PARA CADEIRANTES NO ANEXO PINGO DE GENTE PERTENCENTE À ESCOLA MUNICIPAL NOSSA SENHORA DOS NAVEGANTES, LOCALIZADA NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_369-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_369-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO E A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO A CONTRATAÇÃO DE 02 TUTORES PARA ATENDER AS NECESSIDADES DOS ALUNOS NO ANEXO PINGO DE GENTE, PERTENCENTE À ESCOLA MUNICIPAL NOSSA SENHORA DOS NAVEGANTES, LOCALIZADA NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_370-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_370-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIA DA SEMASC  O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO GERAL E PINTURA PADRÃO NO IMÓVEL DO CRAM DE ACORDO COM AS CORES QUE SIMBOLIZAM O ENFRENTAMENTO DA VIOLÊNCIA CONTRA A MULHER</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_371-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_371-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE SAÚDE - SEMSA QUE REALIZE SERVIÇO DE FUMACER E SERVIÇO DE COMBATE A DENGUE E MALÁRIA NO BAIRRO JARDIM FLORESTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_372-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_372-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE SAÚDE - SEMSA QUE A COORDENADORIA DE VIGILÂNCIA SANITÁRIA - CVS REALIZE FISCALIZAÇÃO NAS BATEDEIRAS DE AÇAÍ DESTE MUNICÍPIO, A FIM DE VERIFICAR POSSÍVEL USO DE PRODUTOS INDEVIDOS NA PRODUÇÃO DO AÇAÍ</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_1_reposicao_de_iluminarias.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_1_reposicao_de_iluminarias.pdf</t>
   </si>
   <si>
     <t>REQUERER , QUE SEJA REALIZADO  SERVIÇO DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS NA AV. SETE DE SETEMBRO NO TRECHO QUE COMPREENDE EVERALDO VASCONCELOS E ROTATÓRIA DA ENTRADA DO PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_2_serv._coelho_neto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_2_serv._coelho_neto.pdf</t>
   </si>
   <si>
     <t>REQUERER  QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AV. COELHO NETO, ENTRE AS A RUA SALVADOR DINIZ E AV. PRESIDENTE KENNEDY, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_iluminarias___elesbao_e_delta_do_ma_xdxmUyp.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_iluminarias___elesbao_e_delta_do_ma_xdxmUyp.doc</t>
   </si>
   <si>
     <t>REQUER ao Exmo. Sr. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA, que através do Setor competente da Municipalidade, faça executar serviços de reposição das luminárias das ruas de acesso as localidades de Elesbão e Delta do Matapi Mirim.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_auxilio_creche_para_criancas_fora_d_jyrsxzr.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_auxilio_creche_para_criancas_fora_d_jyrsxzr.doc</t>
   </si>
   <si>
     <t>REQUER ao  Exmo. Sr. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA, que através do Setor competente da Municipalidade, faça executar estudos e serviços objetivando condicionar o Poder Público Municipal a conveniar com o Poder Público Federal e se beneficiar dos Projeto `AUXÍLIO CRECHE PARA CRIANÇAS FORA DE SALA DE AULA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_convenios_cultura.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_convenios_cultura.doc</t>
   </si>
   <si>
     <t>REQUER ao Exmo. Sr. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA,  que através da Fundação de Cultura do Município, faça com que todas as entidades Santanenses do Setor Cultural, sejam Carnavalescas, Juninas e outras mais, venham a REGULARIZAR-SE cartorial, administrativa e contábil, e venham a obter o seu CNPJ, e não venham a ficar em um corre corre, o como acontece anualmente, em busca de uma entidade regularizada para realizarem um Convênio para receberem verbas ao setor cultural destinadas, parcerias que deles exige-se a regularidade fiscal.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/598/requerimentos_01__22.05.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/598/requerimentos_01__22.05.doc</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTISSÍMO SENHOR PREFEITO MUNICIPAL DE SANTANA QUE REALIZE REFORMA E MANUTENÇÃO DA ÁREA DE LAZER (PARQUE INFANTIL) DA CRECHE ESCOLA MAURO CEZAR DA SILVA CORREIA QUE ENCONTRA-SE SEM CONDIÇÕES DE USO.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>REQUER AO  EXCELENTISSÍMO SENHOR PREFEITO MUNICIPAL DE SANTANA QUE REALIZE REFORMA E MANUTENÇÃO DA ÁREA DE LAZER (PARQUE INFANTIL) DA E.M.E.F PROFESSORA LIANA SARDINHA QUE ENCONTRA-SE SEM CONDIÇÕES DE USO.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_acs.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_acs.doc</t>
   </si>
   <si>
     <t>REQUER AO  EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA INFORMAÇÕES AO CURSO DE AGENTE DE ENDEMIAS E DOS AGENTE COMUNITÁRIOS DE SAÚDE – ACS.  A LOTAÇÃO ATUAL DE CADA SERVIDOR.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_a_aquisicao_de_um_armario_de_cozinha.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_a_aquisicao_de_um_armario_de_cozinha.doc</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor prefeito de Santana Ofirney da Conceição Sadala e a Senhora Carmen Maria Queiroz Paez Secretária Municipal de Educação – SEME, QUE   PROVIDENCIE A AQUISIÇÃO DE UM ARMÁRIO DE COZINHA PARA O ARMAZENAMENTO DOS ALIMENTOS E UM COMPUTADOR PARA SUPRIR AS NECESSIDADES DA ESCOLA MUNICIPAL LIANA SARDINHA, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_cadeira_de_rodas_para_atender_a_esc_K0CGAhh.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_cadeira_de_rodas_para_atender_a_esc_K0CGAhh.doc</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor prefeito de Santana Ofirney da Conceição Sadala  e a Senhora Carmen Maria Queiroz Paez Secretária Municipal de Educação – SEME, QUE PROVIDÊNCIE UMA CADEIRA DE RODAS PARA ATENDER UM ALUNO COM DEFICIÊNCIA FÍSICA, NA ESCOLA MUNICIPAL LIANA SARDINHA LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_climatizacao_do_anexo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_climatizacao_do_anexo.doc</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor prefeito de Santana Ofirney da Conceição Sadala e a Senhora, Carmen Maria Queiroz Paez Secretária Municipal de Educação – SEME, QUE PROVIDENCIE A CLIMATIZAÇÃO DO ANEXO PINGO DE GENTE, PERTENCENTE A ESCOLA NOSSA SENHORA DOS NAVEGANTES, LOCALIZADA NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_contratacao_de_monitores_e_cuidadores.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_contratacao_de_monitores_e_cuidadores.doc</t>
   </si>
   <si>
     <t>REQUER ao Excelentíssimo Senhor prefeito de Santana Ofirney da Conceição Sadala e a Senhora Carmen Maria Queiroz Paez Secretária Municipal de Educação – SEME, QUE SEJA FEITA A CONTRATAÇÃO DE MONITORES E CUIDADORES PARA ATENDER AS CRIANÇAS COM DEFICIÊNCIA NA ESCOLA LIANA SARDINHA, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/606/req_385.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/606/req_385.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE RECUPERAÇÃO DAS AVENIDAS NILO COELHO, MARIO DE ANDRADE E TOCANTINÓPOLIS NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_n_2_29-04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_n_2_29-04.docx</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, QUE SEJA FEITA A CONTRATAÇÃO DE ÔNIBUS PARA ATENDER A COMUNIDADE ESTUDANTIL DA ILHA DE SANTANA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/610/asfaltamento__pe._vitorio_galiane.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/610/asfaltamento__pe._vitorio_galiane.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O RECAPEAMENTO ASFÁLTICO DA RUA PADRE VITÓRIO GALIANE, ENTRE A AV. MARIA COLARES E AV. 25 DE_x000D_
 DEZEMBRO, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/611/req_27_de_maio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/611/req_27_de_maio.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DA SEMOP QUE SEJA CONSTRUÍDA CALÇADA EM TODA EXTENSÃO DA LATERAL DIREITA DO CENTRO DE REFERÊNCIA EM ATENDIMENTO À SAÚDE DA MULHER NO PERÍMETRO URBANO DA RUA CLÁUDIO LÚCIO MONTEIRO EM CONVERGÊNCIA COM A AVENIDA JOSÉ DE ANCHIETA NO BAIRRO COMERCIAL;</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/612/asfalto__trv._m._de_bulhoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/612/asfalto__trv._m._de_bulhoes.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITA A TERRAPLANAGEM E O ASFALTAMENTO DA TRAVESSA MIGUEL DE BULHÕES, ENTRE A AV. ANTÔNIO NUNES E_x000D_
 AV. BRASÍLIA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/613/luminacao_av._castro_alves.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/613/luminacao_av._castro_alves.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A RESTAURAÇÃO DO SISTEMA DE ILUMINAÇÃO PÚBLICA NA AV. CASTRO ALVES, DE CANTO COM O CANAL DO_x000D_
 PARAÍSO, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/614/tapa_buracos.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/614/tapa_buracos.doc</t>
   </si>
   <si>
     <t>AO SR.  JUSCELINO PAULO DA SILVEIRA ALVES SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE PROVIDENCIE O SERVIÇO DE TAPA BURACOS E ILUMINAÇÃO, NA AVENIDA SANTANA ENTRE A L7 E L8, BAIRRO FONTE NOVA, RUA DA ESCOLA MUNICIPAL LIANA SARDINHA.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/615/req._poco.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/615/req._poco.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHORA CARMEN MARIA QUEIROZ PAEZ SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME, QUE REALIZE A MANUTENÇÃO NO POÇO ARTESIANO DA ESCOLA MUNICIPAL LIANA SARDINHA, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/616/req._cadeiras_de_rodas.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/616/req._cadeiras_de_rodas.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHORA CARMEN MARIA QUEIROZ PAEZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME, QUE PROVIDENCIE UMA CADEIRA DE RODAS, UM FOGÃO E UM LIQUIDIFICADOR INDUSTRIAL PARA A ESCOLA MUNICIPAL SARA PIRES DA SILVA, LOCALIZADA NO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_nmanutencao_do_parquinho.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_nmanutencao_do_parquinho.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHORA CARMEN MARIA QUEIROZ PAEZ SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME, QUE REALIZE A MANUTENÇÃO NO PÁTIO E A REFORMA NO PARQUINHO DA ESCOLA MUNICIPAL LIANA SARDINHA, LOCALIZADA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/618/req._ver._jailson_matos_395.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/618/req._ver._jailson_matos_395.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO ALVES, Solicitação de RELATÓRIO DE TODAS AS OBRAS PARALISADAS, COM PERCENTUAL DE REALIZAÇÃO DE CADA UMA DELAS EFETUADA ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_vereador_jailson_escola_biraghi_capina.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_vereador_jailson_escola_biraghi_capina.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO ALVES, PROVIDENCIAS LIMPEZA E CAPINA DA ÁREA INTERNA DA ESCOLA PADRE ANGELO BIRAGHI.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_vereador_jailson_bairro_elebao_capina.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_vereador_jailson_bairro_elebao_capina.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO ALVES, PROVIDENCIAS LIMPEZA E CAPINA DO RAMAL QUE DÁ ACESSO AO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/622/requerimentos_bairro_fonte_nova.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/622/requerimentos_bairro_fonte_nova.doc</t>
   </si>
   <si>
     <t>QUE REALIZE RECUPERAÇÃO E MANUTENÇÃO DA ILUMINAÇÃO DA ARENA DE ESPORTE DO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_acao_da_saude.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_acao_da_saude.doc</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA AÇÃO DE SAÚDE NA COMUNIDADE DO MATAPI AS PROXIMIDADES DA PONTE DA INTEGRAÇÃO, VISTO QUE A POPULAÇÃO DAQUELA REGIÃO ENCONTRA DIFICULDADES PARA ACESSAR UMA UNIDADE DE SAÚDE.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/624/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/624/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE TOME PROVIDÊNCIAS NO SENTIDO DE RECAPEAMENTO ASFÁLTICO DA RUA UBALDO FIGUEIRA  ENTRE A AVENIDA SANTANA ATÉ A AVENIDA PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/625/req_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/625/req_2.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE PROVIDENCIE O RECAPEAMENTO ASFÁLTICO DA AVENIDA SANTANA ENTRE A RUA TANCREDO NEVES ATÉ RUA EVERALDO VASCONCELOS.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/626/req_3.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/626/req_3.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, QUE TOME  PROVIDENCIAS NO SENTIDO DE MELHORAMENTO DE ILUMINAÇÃO PÚBLICA EM FRENTE AO 4º BATALHÃO DE POLICIA MILITAR.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_1_28-05.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_1_28-05.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS-SEMOP,  QUE SEJA REALIZADO O SERVIÇO DE ILUMINAÇÃO PÚBLICA COM REPOSIÇÃO DE LUMINÁRIAS NA AVENIDA BRASÍLIA NO PERÍMETRO ENTRE AS RUAS PADRE VITÓRIO GALIANE E OSVALDO CRUZ, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_2_28-05.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_2_28-05.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS-SEMOP,  QUE SEJA  REALIZADO O SERVIÇO DE LIMPEZA (CAPINA) COM RETIRADA DE ENTULHO, NA AVENIDA BRASILIA NO PERÍMETRO ENTRE AS RUAS PADRE VITORIO GALIANE E OSVALDO CRUZ, BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/630/capina_da_escola_maria_ilnah.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/630/capina_da_escola_maria_ilnah.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A CAPINA NA ÁREA INTERNA_x000D_
 E EXTERNA DA ESCOLA MUNICIPAL MARIA ILNAH, LOCALIZADA NA RUA ADALVARO_x000D_
 CAVALCANTE, BAIRRO PROVEDOR 1.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/631/iluminacao_trav._manoel_pastana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/631/iluminacao_trav._manoel_pastana.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O CONSERTO DAS_x000D_
 LUMINÁRIAS DE ILUMINAÇÃO PÚBLICA NA TRAVESSA MANOEL PASTANA, NO BAIRRO_x000D_
 NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/632/requeriemento_recuperacao_das_ruas_e_avenidas-n_yt9LVjd.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/632/requeriemento_recuperacao_das_ruas_e_avenidas-n_yt9LVjd.docx</t>
   </si>
   <si>
     <t>REITERA O REQUERIMENTO Nº 16/2019 NO QUAL SOLICITA AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A RECUPERAÇÃO, SERVIÇOS DE TAPA BURACOS E LIMPEZA DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/633/reiteracao_de_informacoes_a_cerca_das_travessa__tdOrgqV.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/633/reiteracao_de_informacoes_a_cerca_das_travessa__tdOrgqV.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO Nº 52/2019 NO QUAL SOLICITA AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO ENCAMINHE EXPLICAÇÕES A CERCA DOS MOTIVOS DE NÃO TER SIDO EFETUADOS A RECUPERAÇÃO DA PASSARELA DA TRAV. NILO COELHO, NO BAIRRO REMÉDIOS I.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_ver._colo-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_ver._colo-2019.pdf</t>
   </si>
   <si>
     <t>Ao Sr. Ofirney Sadala, Prefeito de Santana, Solicitando ao mesmo que através da Ação Social deste Município faça averiguações para se procurar saber e entender do porque de algumas pessoas, famílias, estão habilitando, morando, vivendo, debaixo das arquibancadas do campo Antonio Vilela, Bairro Central, neste Município de Santana.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_limpeza.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_limpeza.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE REALIZE A LIMPEZA EM TORNO DO CANAL DA RUA OSVALDO CRUZ ENTRE AS AVENIDAS, DOM PEDRO E RIO BRANCO, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_de_coleta_de_lixo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_de_coleta_de_lixo.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE DISPONIBILIZE UM GARI PARA FAZER A COLETA DE LIXO, NA AVENIDA BRASÍLIA, NA ÁREA DE PONTE NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_limpeza.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_limpeza.doc</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE REALIZE A LIMPEZA E A REPOSIÇÃO DE LÂMPADAS NA AVENIDA DOM PEDRO, NO PERÍMETRO ENTRE RUA PRESIDENTE KENNEDY E RUA COSTA E SILVA, NO BAIRRO HOSPITALIDADE .</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>MESA DIRETORA - MESA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_para_30_de_maio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_para_30_de_maio.doc</t>
   </si>
   <si>
     <t>REQUER NOS TERMOS ESTABELECIDOS NOS §§ 5º E 6º, DO ARTIGO 221, DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE SANTANA, TOMADA DE PROVIDÊNCIAS CABIVEIS E, SE FOR O CASO, O CONSEQUENTE AFASTAMENTO DE SEU CARGO DE SEU CARGO POR ATÉ 90 DIAS, O EXCELENTÍSSIMO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, EM FACE DE NÃO ATENDER CONVOCAÇÃO DESTE PODER LEGISLATIVO CONSTANTE DO REQUERIMENTO Nº 292/2019 - CMS;</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/639/requerimentos_limpeza__e_retirada_de_entulhos_do_SzUvjUw.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/639/requerimentos_limpeza__e_retirada_de_entulhos_do_SzUvjUw.doc</t>
   </si>
   <si>
     <t>QUE REALIZE O SERVIÇO DE LIMPEZA E RETIRADA DE ENTULHOS DO ENTORNO DA BIBLIOTECA PÚBLICA DE SANTANA.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A EXECUÇÃO DOS SERVIÇOS  DE TERRAPLANAGEM E PAVILENTAÇÃO ASFÁLTICA NA TRAVESSA A. R. LIMA, ENTRE A RUA PASTOR SOZINHO E TRAVESSA JOSÉ DEOLINDA DA SILVA, NO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA PADRE VITÓRIO GALLIANE, ENTRE A RUA COELHO NETO E AVENIDA RIO BRANCO, NO BAIRRO PARAISO;</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/642/417.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/642/417.doc</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS - SOLICITANDO A PRESENÇA DE AGENTES DE TRÃNSITO NAS ESCOLAS MUNICIPAIS DURANTE O PERÍODO DE ENTRADA E SAÍDA DOS ALUNOS</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_limpeza.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_limpeza.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FAÇA A REPOSIÇÃO DE LÂMPADAS NO PERÍMETRO ENTRE AS RUAS EMÍLIO GARRASTAZU MEDICI E OSVALDO CRUZ, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_limpeza_rocagem.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_limpeza_rocagem.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FAÇA O SERVIÇO DE ROÇAGEM NAS LATERAIS DA AVENIDA JOSÉ DE ANCHIETA, ENTRE AS VIAS TANCREDO NEVES E A DEODORO DA FONSECA, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_limpeza_rio_solimoes.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_limpeza_rio_solimoes.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FAÇA A ROÇAGEM DO TERRENO ONDE FICA A CAIXA D’ ÁGUA, LOCALIZADA NA TRAVESSA RIO SOLIMÕES, ESQUINA COM A TRAVESSA RIO VILA NOVA, NO BAIRRO IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_mesa_diretoria.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_mesa_diretoria.docx</t>
   </si>
   <si>
     <t>REQUER, a MESA DIRETORA DA CÂMARA MUNICIPAL DE SANTANA, O USO DA TRIBUNA NO GRANDE EXPEDIENTE DO DIA 11 DE JUNHO DE 2019, AO SENHOR JOÃO SERGIO GUEDES DOS SANTOS, VICE PRESIDENTE DA EXECUTIVA MUNICIPAL DE SANTANA DO SINSEPEAP.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>REQUERER DA STTRANS A PINTURA DE UMA FAIXA DE PEDESTRE_x000D_
 COM AS DEVIDAS SINALIZAÇÕES VERTICAIS E HORIZONTAIS EM FRENTE A ESCOLA_x000D_
 MUNICIPAL JOSYCLÉIA GUIMBAL BORGES.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/649/iluminacao_av._tocantinopolis.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/649/iluminacao_av._tocantinopolis.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A MANUTENÇÃO DO_x000D_
 SISTEMA DE ILUMINAÇÃO PÚBLICA EM ALGUNS POSTES DA AVENIDA TOCANTINÓPOLIS,_x000D_
 NO BAIRRO REMÉDIOS 1.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/650/limpeza_vila_olimpica.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/650/limpeza_vila_olimpica.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO A CAPINA E LIMPEZA DE_x000D_
 TODA A ÁREA QUE CORRESPONDE A VILA OLÍMPICA, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA TRAVESSA MARIO QUIRINO, ENTRE A AVENIDA TOCANTINÓPOLIS E TRAVESSA JOSÉ DEOLINDO DA SILVA, BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_2.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA QUE SEJA REALIZADO A EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO ASFÁLTICA NA AVENIDA PALMIRA MIRANDA DE ANDRADE, ENTRE A RUA PASTOR SOZINHO E TRAVESSA JOSÉ DEOLINDO DA SILVA, BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_iluminacao_euclides.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_iluminacao_euclides.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE ILUMINAÇÃO NA ESQUINA RUA EUCLIDES RODRIGUES COM A PRINCESA ISABEL, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_semaforo_na_euclides_11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_semaforo_na_euclides_11.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E AO SENHOR JOSINEI PEREIRA ALVES, SUPERINTENDÊNCIA DE TRANSPORTES E TRÂNSITO- STTRANS, QUE SEJA POSTO UM SEMÁFORO, NA RUA PRINCESA ISABEL COM O CRUZAMENTO DA RUA EUCLIDES RODRIGUES, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_parada_de_onibus_03.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_parada_de_onibus_03.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHOR JOSINEI PEREIRA ALVES, SUPERINTENDÊNCIA DE TRANSPORTES E TRÂNSITO – STTRANS, QUE SEJA FEITA A MUDANÇA DA PARADA DE ÔNIBUS, PARA 400 METROS A DIREITA DE ONDE SE ENCONTRA, RUA PRINCESA ISABEL COM A ESQUINA DA EUCLIDES RODRIGUES, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>QUE FAÇA A REPOSIÇÃO DE LÂMPADAS NOS POSTES DA RUA PRINCESA ISABEL, NO PERÍMETRO ENTRE A TANCREDO NEVES E A EVERALDO VASCONCELOS, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/659/req._construcao_do_muro_da_escola_raimundo_baia.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/659/req._construcao_do_muro_da_escola_raimundo_baia.doc</t>
   </si>
   <si>
     <t>Requer ao Secretário Municipal de Obras e Serviços Urbanos do Município de Santana, A CONSTRUÇÃO DO MURO DA ESCOLA MUNICIPAL RAIMUNDO MONTEIRO BAÍA, LOCALIZADA NO DISTRITO DE ANAUERAPUCU, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/666/requerimento_ver_rato_-_recuperacao_asfaltica_1_Lxl51UK.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/666/requerimento_ver_rato_-_recuperacao_asfaltica_1_Lxl51UK.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, PROVIDENCIAS NO SENTIDO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA 15 DE NOVEMBRO ENTRE AS RUAS TANCREDO NEVES E DEODORO DA FONSECA – BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/667/requerimento_ver_rato_-_travessa_11_provedor_ii.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/667/requerimento_ver_rato_-_travessa_11_provedor_ii.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, PROVIDENCIAS NO SENTIDO DE COMPLEMENTAÇÃO DE ATERRAMENTO NA TRAVESSA 11 DO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/662/req._recapeamento_asfaltico_na_av._coelho_neto.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/662/req._recapeamento_asfaltico_na_av._coelho_neto.doc</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO DE OBRAS E SERVIÇOS URBANOS, A REALIZAÇÃO DO RECAPEAMENTO ASFÁLTICO NO TRECHO QUE COMPREENDE A AVENIDA COELHO NETO ENTRE AS RUAS TANCREDO NEVES E SALVADOR DINIZ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/663/req._iluminacao_publica_vila_olimpica.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/663/req._iluminacao_publica_vila_olimpica.doc</t>
   </si>
   <si>
     <t>AO ILUSTRÍSSIMO SENHOR, SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS JUSCELINO PAULO DA SILVEIRA ALVES A MELHORIA E CORREÇÃO DA ILUMINAÇÃO PÚBLICA DA VILA OLÍMPICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/665/requeriemento_23-2019_informacoes_a_cerca_dos_lotes.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/665/requeriemento_23-2019_informacoes_a_cerca_dos_lotes.docx</t>
   </si>
   <si>
     <t>O REQUERIMENTO Nº 76/2019 – GAB VERª HELENA AO SENHOR SECRETÁRIO DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO SEMDUH, QUE O MESMO ENCAMINHE INFORMAÇÕES A ESTA CASA DE LEIS A CERCA DO QUANTITATIVO DOS LOTES QUE NÃO SE ENQUADRAM NAS NORMAS PARA QUE SEJA ELABORADA A REGULARIZAÇÃO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/671/requerimento_avaliacao_sara_pires_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/671/requerimento_avaliacao_sara_pires_1.docx</t>
   </si>
   <si>
     <t>VEM REQUERER, APÓS A ANUÊNCIA DO SOBERANO PLENÁRIO, A APROVAÇÃO DO PRESENTE REQUERIMENTO, PARA QUE SEJA ENCAMINHADO AO COORDENADOR DE DEFESA CIVIL DO MUNICÍPIO DE SANTANA – SENHOR ANTONIO CARLOS CASTRO LIMA, SOLICITANDO AVALIAÇÃO DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA SARA PIRES.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_reforma_centro_comunitario_vila_amazonas.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_reforma_centro_comunitario_vila_amazonas.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A REFORMA, LIMPEZA PÚBLICA E RETIRADA DE ENTULHO DA ÁREA DO CENTRO COMUNITÁRIO DA VILA AMAZONAS.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_reforma_sara_pires..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_reforma_sara_pires..docx</t>
   </si>
   <si>
     <t>VEM REQUERER, APÓS A ANUÊNCIA DO SOBERANO PLENÁRIO, A APROVAÇÃO DO PRESENTE REQUERIMENTO, PARA QUE SEJA ENCAMINHADO AO SECRETARIA MUNICIPAL DE EDUCAÇÃO – SEME – SENHORA CARMEM MARINHO QUEIROZ DA PAZ, SOLICITANDO A REFORMA DA ESCOLA MUNICIPAL DE EDUCAÇÃO BÁSICA SARA PIRES.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_1_faixa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_1_faixa.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A PINTURA DA FAIXA DE PEDESTRES NA RUA PRINCESA ISABEL COM O CRUZAMENTO DA RUA EUCLIDES RODRIGUES, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_iluminacao_na_av_rui_barbosa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_iluminacao_na_av_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A REPOSIÇÃO DE LÂMPADAS, LIMPEZA,CAPINA E SERVIÇO DE ASFALTAMENTO, NA AVENIDA RUI BARBOSA, NO PERÍMETRO ENTRE AS RUAS COSTA E SILVA E MACHADO DE ASSIS.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_rui_barbosa_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_rui_barbosa_1.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O SERVIÇO DE REPOSIÇÃO DE LÂMPADAS, ASFALTAMENTO, LIMPEZA E CAPINA, NA AVENIDA RUI BARBOSA, ENTRE AS RUAS COSTA E SILVA E A PRESIDENTE KENNEDY, NO BAIRRO HOSPITALIDADE .</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_porto_do_acai.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_porto_do_acai.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO O SERVIÇO DE SUBSTITUIÇÃO DE LUMINÁRIAS NO PORTO DO AÇAÍ, SITUADO NA AVENIDA RIO JARI, NA ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/680/requerimento_025_-_prefeito.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/680/requerimento_025_-_prefeito.docx</t>
   </si>
   <si>
     <t>1)	QUE SEJA FEITO SERVIÇO DE REVITALIZAÇÃO DA PRAÇA DO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/681/requerimento_027_-_prefeito.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/681/requerimento_027_-_prefeito.docx</t>
   </si>
   <si>
     <t>1)	QUE ENVIE O RELATÓRIO DETALHADO A RESPEITO DA  MERENDA  ESCOLAR, BEM COMO UM RELATÓRIO ESPECÍFICO REALICIONADO A MERENDA ADQUIRIDA DIRETA DO PRODUTOR RURAL DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_028_-_prefeito.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_028_-_prefeito.docx</t>
   </si>
   <si>
     <t>1)	CONSIDERANDO QUE ESTAMOS PRÓXIMO DA SAFRA DO AÇAÍ EM NOSSA REGIÃO, SOLICITAMOS QUE ENCAMINHE QUAL O PLANEJAMENTO PARA COMBATER A DOENÇA DE CHAGAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_026_-_prefeito.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_026_-_prefeito.docx</t>
   </si>
   <si>
     <t>1)	QUE SEJA FEITA A REVITALIZAÇÃO DOS RAMAIS QUE DÃO ACESSO AS COMUNIDADES RURAIS DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/684/o_a_saude_da_mulher.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/684/o_a_saude_da_mulher.doc</t>
   </si>
   <si>
     <t>SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA INTENCIFICADA A RETIRADA DE LIXO DO CONTÊINER QUE SE LOCALIZA NA LATERAL DIREITA DO CENTRO DE REFERÊNCIA EM ATENDIMENTO À SAÚDE DA MULHER NO PERÍMETRO URBANO DA RUA: CLÁUDIO LÚCIO MONTEIRO EM CONVERGÊNCIA COM A AVENIDA JOSÉ DE ANCHIETA BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/685/recuperacao_da_iluminacao_publica_e_troca_de_lum_58yyvsL.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/685/recuperacao_da_iluminacao_publica_e_troca_de_lum_58yyvsL.doc</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO, COM A FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS DA RUA: PEDRO SALVADOR DINIZ NO PERÍMETRO URBANO ENTRE A AVENIDA SANTANA E STÉLIO DE OLIVEIRA NO BAIRRO: CENTRAL.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/688/requerimento_seme_cleo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/688/requerimento_seme_cleo.doc</t>
   </si>
   <si>
     <t>REQUERER DO REFERIDO COORDENADOR QUE COMPAREÇA NESTA CASA DE LEIS, DURANTE UMA SESSÃO PRÉ-AGENDADA, E QUE USE A TRIBUNA PARA FAZER UMA EXPLANAÇÃO SOBRE A SITUAÇÃO DE COMO SE ENCONTRA O FUNCIONAMENTO DA REDE MUNICIPAL DE ENSINO? (ESTRUTURA FÍSICA DAS ESCOLAS, ALUGUÉIS DE PRÉDIOS, INÍCIO E TÉRMINO DO PERÍODO LETIVO, PLANEJAMENTO DA GESTÃO PARA O INÍCIO DO SEGUNDO SEMESTRE E ANO LETIVO DE 2020).</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/689/req_451.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/689/req_451.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA UBALDO FIGUEIRA NO PERÍMETRO QUE COMPREENDE AS AVENIDAS ESTÉLIO DE OLIVEIRA COM A RIO BRANCO.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/690/req_452.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/690/req_452.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITA A REPOSIÇÃO DE LUMINÁRIAS NA AVENIDA DAS NAÇÕES ENTRE A ADÁLVARO CAVALCANTE E EUCLIDES RODRIGUES NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/691/req_453.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/691/req_453.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - QUE SEJA FEITA REPOSIÇÃO DE LUMINÁRIAS NOS POSTES DA AVENIDA D. PEDRO I, NO PERÍMETRO ENTRE AS RUAS UBALDO FIGUEIRA E EUCLIDES RODRIGUES NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/695/requerimento_faixa_de_pedestre.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/695/requerimento_faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>QUE REALIZE A PINTURA DA FAIXA DE PEDESTRES, NA RUA UBALDO FIGUEIRA ESQUINA COM A AVENIDA 07 DE SETEMBRO, AO LADO DA ESCOLA BARROSO TOSTES, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/696/requerimento_rua_everaldo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/696/requerimento_rua_everaldo.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A REPOSIÇÃO DE LUMINÁRIAS NA RUA EVERALDO VASCONCELOS, NO PERÍMETRO ENTRE AS AVENIDAS SANTANA E PRINCESA ISABEL, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/697/recapeamento_asfaltico_na_avenida_15_de_novembro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/697/recapeamento_asfaltico_na_avenida_15_de_novembro.doc</t>
   </si>
   <si>
     <t>SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA 15 DE NOVEMBRO NO PERÍMETRO URBANO ENTRE AS RUAS: POETA MACHADO DE ASSIS E CLÁUDIO LÚCIO MONTEIRO NO BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/698/reforma_de_passarelas_em_toda_extenssao_da_trave_gVe9cn7.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/698/reforma_de_passarelas_em_toda_extenssao_da_trave_gVe9cn7.doc</t>
   </si>
   <si>
     <t>AO PREFEITO MUNICIPAL DE SANTANA, com cópia ao SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE REFORMA DE PASSARELAS EM TODA EXTENSÃO DA TRAVESSA 13 NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/699/limpeza_travessa_l7.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/699/limpeza_travessa_l7.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA E CAPINA NA TRAVESSA L7, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/700/limpeza_15_de_novemdro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/700/limpeza_15_de_novemdro.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A LIMPEZA E CAPINA NA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO QUE COMPREENDE AS RUAS PRES. JUSCELINO KUBITSHECK DE OLIVEIRA E PRES. GARRASTAZU MÉDICI BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_460-2019.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_460-2019.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, SR. FRANCISCO DO CARMO OLIVEIRA VISANDO DA REFERIDA SECRETARIA QUE SEJA REALIZADO O SERVIÇO DE FISCALIZAÇÃO SANITÁRIA NAS ESCOLAS MUNICIPAIS E POSTERIOR ENVIO A ESTE GABINETE O RELATÓRIO DAS CONDIÇÕES EM QUE SE ENCONTRAM AS REFERIDAS INSTITUIÇÕES.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/705/asfalto_travessa_03.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/705/asfalto_travessa_03.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA FEITO O SERVIÇO DE_x000D_
 RECAPEAMENTO ASFÁLTICO E LIMPEZA NA TRAVESSA 03, NO BAIRRO DOS REMÉDIOS.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/706/faixa_de_pedestre.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/706/faixa_de_pedestre.pdf</t>
   </si>
   <si>
     <t>REQUERER DA STTRANS A PINTURA DE UMA FAIXA DE PEDESTRE_x000D_
 COM AS DEVIDAS SINALIZAÇÕES VERTICAIS E HORIZONTAIS. NA RUA ADALVARO_x000D_
 CAVALCANTE, PRÓXIMO A ESCOLA ESTADUAL JOANIRA DEL CASTILHO, NO BAIRRO NOVA_x000D_
 BRASÍLIA.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/707/unidade_basica_de_saude_dr_iacy_alcantara.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/707/unidade_basica_de_saude_dr_iacy_alcantara.doc</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE LIMPEZA NA ÁREA INTERNA E EXTERNA E CAIXA D’ÁGUA DA OBRA DA UNIDADE BÁSICA DE SAÚDE DR IACY ALCÂNTARA NO BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/708/troca_e_colocacao_de_lampadas_na_rua_poeta_macha_SFsSi0i.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/708/troca_e_colocacao_de_lampadas_na_rua_poeta_macha_SFsSi0i.doc</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE TROCA E COLOCAÇÃO DE LAMPADAS NA RUA POETA MACHADO DE ASSIS NO PERÍMETRO URBANO ENTRE AS AVENIDAS JOSÉ DE ANCHIETA E NAÇÕES. NOS BAIRROS: HOSPITALIDADE/ COMERCIAL.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/709/iluminacao_publica_15_de_novembro.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/709/iluminacao_publica_15_de_novembro.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A ILUMINAÇÃO PÚBLICA DA AVENIDA 15 DE NOVEMBRO NO PERÍMETRO QUE COMPREENDE AS RUAS PRES. JUSCELINO KUBITSHECK DE OLIVEIRA E PRES. GARRASTAZU MÉDICI BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_016-2019_-_centro-nova_brasilia-provedor_i.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_016-2019_-_centro-nova_brasilia-provedor_i.doc</t>
   </si>
   <si>
     <t>AO EXM°. SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DA RUA UBALDO FIGUEIRA NO PERÍMETRO AV. SANTANA E COM A TRAVESSA APOLÔNIO GOMES, BAIRRO PROVEDOR - I.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_015-2019_-_vila_aamzonas_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_015-2019_-_vila_aamzonas_1.doc</t>
   </si>
   <si>
     <t>AO EXM°. SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DAS RUAS D – 1, D – 2 , BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/713/requerimento_24-2019_reiteracao_limpeza_ao_lado_a9uEI7A.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/713/requerimento_24-2019_reiteracao_limpeza_ao_lado_a9uEI7A.docx</t>
   </si>
   <si>
     <t>REITERAR O REQUERIMENTO Nº 28/2019 AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA AVENIDA SÃO JOÃO APOSTÓLO ENTRE AS RUAS TANCREDO NEVES E RODOVIA DUCA SERRA NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/714/requerimento_25-2019_-_rec._da_passarela_da_av._m0kIF7n.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/714/requerimento_25-2019_-_rec._da_passarela_da_av._m0kIF7n.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE RECUPERAÇÃO DA PASSARELA EM MADEIRA DO TRECHO DA AVENIDA RIO JARÍ NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/715/requerimento_matapi_iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/715/requerimento_matapi_iluminacao.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, O SERVIÇO DE INSTALAÇÕES DE LUMINÁRIAS COMPLETAS, MANUTENÇÃO DAS FIAÇÕES DOS POSTES DE ENERGIA, PARA LOCALIDADE DELTA MATAPI MIRIM.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_passarelas_matapi.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_passarelas_matapi.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITA A REFORMA E CONSTRUÇÃO DE PASSARELA, NA LOCALIDADE DO DELTA MATAPI MIRIM.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/718/requerimento_escola.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/718/requerimento_escola.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA E A SENHORA CARMEN MARIA QUEIROZ PAEZ SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME, QUE REALIZE EM CARÁTER DE URGÊNCIA O SERVIÇO DE LIMPEZA DA FOSSA DA ESCOLA MUNICIPAL IRANILDE DE ARAÚJO FERREIRA, NO BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/720/iluminarias_novo_horizonte.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/720/iluminarias_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SEMOP, QUE SEJA FEITO SERVIÇOS DE MANUTENÇÃO E TROCA DE LUMINÁRIAS PÚBLICAS NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/721/posto_de_saude_piacaca.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/721/posto_de_saude_piacaca.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE OBRAS SEMOP, INFORMAÇÃO ACERCA DA CONCLUSÃO DO POSTO DE SAÚDE DO PIAÇACÁ.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/722/requerimento_reforma_da_escola_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/722/requerimento_reforma_da_escola_1.pdf</t>
   </si>
   <si>
     <t>AO Senhor prefeito de Santana Ofirney da Conceição Sadala e a Senhora Carmen Maria Queiroz Paez Secretária Municipal de Educação – SEME, QUE REALIZE O SERVIÇO DE REFORMA NA ESTRUTURA DA ESCOLA MUNICIPAL IRANILDE DE ARAÚJO FERREIRA, NO BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/723/requerimento_matapi_pavimentacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/723/requerimento_matapi_pavimentacao.pdf</t>
   </si>
   <si>
     <t>AO  SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE TERRAPLANAGEM E ASFALTAMENTO, NA ENTRADA DO RAMAL DO DELTA DO MATAPI MIRIM.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/724/medicacao_parque_das_laranjeiras.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/724/medicacao_parque_das_laranjeiras.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE (SEMSA), SR. FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO QUE SEJA ABASTECIDO A FARMÁCIA DA UNIDADE BÁSICA DE SAÚDE PARQUE DAS LARANJEIRAS COM AS MEDICAÇÕES PARA HIPERTENSÃO E DIABETES.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA (STTRANS) – JOSINEY PEREIRA ALVES, SOLICITANDO A PRESENÇA DE AGENTE DE TRÂNSITO NA ESQUINA DA RUA GEN. UBALDO FIGUEIRA COM AVENIDA SETE DE SETEMBRO, DURANTE O PERÍODO DE ENTRADA E SAÍDA DOS ALUNOS DA ESCOLA ESTADUAL PROFESSOR JOSÉ BARROSO TOSTES.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/726/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/726/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO O SERVIÇO DE TAPA BURACO NA AVENIDA RUI BARBOSA, ENTRE AS RUAS UBALDO FIGUEIRA E PRESIDENTE COSTA E SILVA, BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/727/requeriemento_27-2019_boca_de_lobo-forum_de_santana.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/727/requeriemento_27-2019_boca_de_lobo-forum_de_santana.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA BOCA DE LOBO DA RUA B1 (B UM) NO BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/728/requeriemento_26-2019_recuperacao_daspassaelas__wL8ZWwz.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/728/requeriemento_26-2019_recuperacao_daspassaelas__wL8ZWwz.docx</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA- SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE RECUPERAÇÃO DAS PASSARELAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/729/requerimento_amazonas.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/729/requerimento_amazonas.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUCELINO ALVES, PROVIDÊNCIAS DE LIMPEZA, CAPINA E RETIRADA DE ENTULHO NA ÁREA EXTERNA DA ESCOLA AMAZONAS, NO PERÍMETRO DA AVENIDA PRINCESA ISABEL.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/730/requerimento_asfalto_amelia_silva.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/730/requerimento_asfalto_amelia_silva.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUCELINO ALVES, SERVIÇO DE RECUPERAÇÃO ASFÁLTIcA DA TRAVESSA AMÉLIA SILVA, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/731/requerimento_asfalto_getulio.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/731/requerimento_asfalto_getulio.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUCELINO ALVES, SERVIÇO DE RECUPERAÇÃO ASFÁLTICA EM TODA EXTENSÃO DA RUA PRESIDENTE GETÚLIO VARGAS, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/732/requerimento_poste_de_iluminacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/732/requerimento_poste_de_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUCELINO ALVES, REPAROS NOS PORTES DE ILUMINAÇÃO PÚBLICA AO LONGO DAS RUAS ADÁLVARO ALVES CAVALCANTE E SALVADOR DINIZ.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/733/requerimento_vereador_jailson_asfalto.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/733/requerimento_vereador_jailson_asfalto.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUCELINO ALVES, SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA DA TRAVESSA MANOEL DE SOUZA, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_017-2019_-_area_comercial_marco_aurelio.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_017-2019_-_area_comercial_marco_aurelio.doc</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE SEJA REALIZADO O SERVIÇO DE RECUPERAÇÃO ASFÁLTICA DA RUA POETA MACHADO DE ASSIS NO PERÍMETRO ENTRE AV. SANTANA COM AV. JOSÉ E ANCHIETA, BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/739/limpeza_travessa_l7_ver_angelo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/739/limpeza_travessa_l7_ver_angelo.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 458/2019 – CMS, O QUAL ENCAMINHA AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, A SOLICITAÇÃO DE LIMPEZA E CAPINA NA TRAVESSA L7, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/740/recapeamento_asfaltico_rua_tancredo_neves_com_na_zRSHzsr.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/740/recapeamento_asfaltico_rua_tancredo_neves_com_na_zRSHzsr.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 157/2019 – CMS, O QUAL ENCAMINHA AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, A SOLICITAÇÃO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA COELHO NETO, NO PERÍMETRO DAS RUAS PADRE VITORIO GALIANE E TANCREDO NEVES.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_212-2019.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_212-2019.doc</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE CONSTRUÇÃO DE UMA PASSARELA QUE FAÇA A INTERLIGAÇÃO ENTRE AS AVENIDAS: DAS NAÇÕES E DOM PEDRO I NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/742/recapeamento_asfaltico.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/742/recapeamento_asfaltico.doc</t>
   </si>
   <si>
     <t>SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA COELHO NETO NO PERIMETRO URBANO ENTRE AS RUAS: PADRE VITÓRIO GALIANE E OSVALDO CRUZ NO BAIRRO: PARAÍSO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/743/bairro_comercial.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/743/bairro_comercial.pdf</t>
   </si>
   <si>
     <t>SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA INTENSIFICADA A RETIRADA DE LIXO QUE SE ACUMULA E PERMANECE DURANTE O FIM DE SEMANA APÓS A COMERCIALIZAÇÃO NA FEIRA LOCALIZADA NA RUA CLÁUDIO LÚCIO MONTEIRO NO BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/744/bairro_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/744/bairro_hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA DOM PEDRO I NO PERÍMETRO URBANO ENTRE AS RUAS: PRESIDENTE JOHN FITZGERALD KENNEDY E CLÁUDIO LÚCIO MONTEIRO NO</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/745/elesbao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/745/elesbao.docx</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, SOLICITANDO UMA EQUIPE DE SAÚDE NO BAIRRO ELESBÃO PARA QUE SEJA FEITA UMA AÇÃO DE SAÚDE  COM TESTES RÁPIDOS, AFERIÇÃO DE PRESSÃO, CONSULTAS E OUTRAS QUE A SECRETARIA MUNICIPAL DE SAÚDE JULGAR NECESSÁRIO JUSTIFICATIVA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/746/acao_de_saude_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/746/acao_de_saude_1.doc</t>
   </si>
   <si>
     <t>SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, SOLICITANDO UMA EQUIPE DE SAÚDE NO BAIRRO JARDIM DE DEUS PARA QUE SEJA FEITA UMA AÇÃO DE SAÚDE COM TESTES RÁPIDOS, AFERIÇÃO DE PRESSÃO, CONSULTAS E OUTRAS QUE A SECRETARIA MUNICIPAL DE SAÚDE JULGAR NECESSITÁRIO.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/747/iluminacao_da_sao_joao_apostolo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/747/iluminacao_da_sao_joao_apostolo.doc</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A ILUMINAÇÃO PÚBLICA NO PERÍMETRO   DA RUA SÃO JOÃO APOSTOLO NA PASSAGEM QUE DÁ ACESSO AO DO BAIRRO JARDIM DE DEUS E RUA DA PAZ.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/748/req_limpeza_bairro_jardim_de_deus.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/748/req_limpeza_bairro_jardim_de_deus.doc</t>
   </si>
   <si>
     <t>SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, SOLICITAÇÃO DE LIMPEZA – ROÇAGEM E CAPINA NO BAIRRO JARDIM DE DEUS NAS RUAS SÃO JOÃO APOSTOLO E RUA DA PAZ.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/749/req._iluminacao_publica_7_de_setembro_e_castelo_branco.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/749/req._iluminacao_publica_7_de_setembro_e_castelo_branco.doc</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, A ILUMINAÇÃO PÚBLICA DA AVENIDA 7 DE SETEMBRO E AVENIDA CASTELO BRANCO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/757/sttrans.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/757/sttrans.docx</t>
   </si>
   <si>
     <t>REQUERER DA STTRANS A PINTURA DE UMA FAIXA DE PEDESTRE COM AS DEVIDAS SINALIZAÇÕES VERTICAIS E HORIZONTAIS, NA RUA JOSÉ DE SOUZA BRAGA E NA SEGUNDA AVENIDA, PRÓXIMO DA CRECHE MUNICIPAL, NO BAIRRO DO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/758/limpeza_nas_escolas_municipais.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/758/limpeza_nas_escolas_municipais.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP REALIZE OS TRABALHOS DE LIMPEZA NAS ESCOLAS MUNICIPAIS DE SANTANA PARA O RETORNO DAS AULAS.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/759/recapeamento_asfaltico_trav.rio_vila_nova.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/759/recapeamento_asfaltico_trav.rio_vila_nova.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA TRAVESSA RIO VILA NOVA, NO PERÍMETRO QUE COMPREENDE A TRAVESSA RIO SOLIMÕES E A RODOVIA SALVADOR DINIZ.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/760/limpeza_muro_escola_barroso.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/760/limpeza_muro_escola_barroso.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITAÇÃO DE LIMPEZA, CAPINA E RETIRADA DE LIXEIRA VICIADA ATRÁS DO MURO DA ESCOLA ESTADUAL PROFESSOR JOSÉ BARROSO TOSTES.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/762/requerimento_2019-cms_-_-_smop_-_passarela_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/762/requerimento_2019-cms_-_-_smop_-_passarela_1.docx</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICIPIO DE SANTANA JUNTAMENTE COM O SECRETÁRIO DA SEMOP REALIZE A CONSTRUÇÃO DE UMA NOVA PASSARELA NA TRAVESSA 13, BAIRRO: REMÉDIOS II.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/763/req._area_comercial.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/763/req._area_comercial.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E ECONOMIA SOLIDARIA, QUE SEJA REALIZADO O SERVIÇO DE FORNECIMENTO DE ÁGUA NA FEIRA MUNICIPAL DE SANTANA NA RUA CLAUDIO LÚCIO MONTEIRO, ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/766/6_-_requerimento_2019-cms_-_iluminacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/766/6_-_requerimento_2019-cms_-_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, QUE SEJA REALIZADO A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA RUA ADÁLVARO ALVES CAVALCANTE, NAS PROXIMIDADES DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_1__12-08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_1__12-08.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, QUE SEJA FEITA A SOLICITAÇÃO DE UMA EQUIPE DE SAÚDE NO BAIRRO JARDIM FLORESTA  PARA UMA AÇÃO DE SAÚDE  COM TESTES RÁPIDOS, AFERIÇÃO DE PRESSÃO, CONSULTAS E OUTRAS QUE A SECRETARIA MUNICIPAL DE SAÚDE JULGAR NECESSÁRIO.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_2__12-08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_2__12-08.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA AO SECRETÁRIO DE SAÚDE, QUE SEJA FEITA A SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO BAIRRO JARDIM FLORESTA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_3_12-08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_3_12-08.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITA A SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO BAIRRO JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_4_12-08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_4_12-08.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITA A SOLICITAÇÃO DE 01 AGENTE DE SAÚDE E 01 DE AGENTE DE ENDEMIAS NO BAIRRO JARDIM FLORESTA PARA FAZER A COBERTURA DOS SERVIÇOS DE SAÚDE.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/771/requerimentos_william_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/771/requerimentos_william_1.doc</t>
   </si>
   <si>
     <t>AO SECRETARIO MUNICIPAL DE OBRAS DO MUNICÍPIO DE SANTANA, REQUERENDO QUE REALIZE O SERVIÇO DE MANUTENÇÃO E POSSÍVEL SUBSTITUIÇÃO DE LUMINÁRIAS NA RUA PRESIDENTE COSTA E SILVA NO PERÍMETRO ENTRE AS AVENIDAS SANTANA E CASTELO BRANCO, VISTO QUE O LOCAL ENCONTRA-SE TOTALMENTE AS ESCURAS.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/772/requerimentos_william_2.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/772/requerimentos_william_2.doc</t>
   </si>
   <si>
     <t>AO SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO DO MUNICÍPIO DE SANTANA, REQUERENDO QUE REALIZE O SERVIÇO DE SINALIZAÇÃO PARA VAGA DE PRIORIDADE PARA PESSOAS COM DEFICIÊNCIA FÍSICA, EM FRENTE AS ESCOLAS ESTADUAIS JOSÉ BARROSO TOSTES, ALMIRANTE BARROSO E ELIZABETH PICANÇO ESTEVES, PERÍMETROS ESSES BENEFICIADOS PELA OBRA DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_travessa_08_-_remedios_ii.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_travessa_08_-_remedios_ii.docx</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RECUPERAÇÃO DA PASSARELA DA TRAVESSA 08 NO BAIRRO REMÉDIOS II.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_1__12-08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_1__12-08.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA QUE SOLICITE JUNTO AO SETOR COMPETENTE DO MUNICÍPIO, QUE SEJA FEITA A EXECUÇÃO DE SERVIÇOS DE REPOSIÇÃO DE FIAÇÃO E LUMINÁRIAS DA PRAÇA CÍVICA EM FRENTE AO CAMPO ANTÔNIO VILELÃO, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_passarela_trav._08.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_passarela_trav._08.docx</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/778/req_2_novo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/778/req_2_novo.docx</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, QUE SEJA AFEITO ATRAVÉS DO SETOR COMPETENTE DAQUELE ÓRGÃO, À REVITALIZAÇÃO E AVIVAMENTO DAS SINALIZAÇÕES HORIZONTAL E VERTICAL DAS PRINCIPAIS RUAS E AVENIDAS DE SANTANA.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/779/req_3_novo.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/779/req_3_novo.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO, DA PREFEITURA MUNICIPAL DE SANTANA, QUE SOLICITE JUNTO AO SETOR COMPETENTE DAQUELE ÓRGÃO, QUE SE FAÇA CUMPRIR OS PRECEITOS ESTABELECIDOS NA CONSTITUIÇÃO FEDERAL, ART. 225, CAPITULO VI, DO MEIO AMBIENTE, QUE CITA QUE TODOS TEM DIREITO A UM MEIO AMBIENTE ECOLOGICAMENTE EQUILIBRADO, BEM DE USO COMUM DO POVO, E ESSENCIAL A SADIA QUALIDADE DE VIDA, IMPONDO-SE AO PODER PÚBLICO E A COLETIVIDADE O DEVER DE DEFENDÊ-LO E PRESERVÁ-LO PARA O PRESENTE E FUTURAS GERAÇÕES.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/780/iluminacao_publica_travessa_nelciana_vasques.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/780/iluminacao_publica_travessa_nelciana_vasques.doc</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO A ILUMINAÇÃO PÚBLICA DA TRAVESSA NELCIANA VASQUES, QUE COMPREENDE AS RUAS EUCLIDES RODRIGUES E ADALVARO CAVALCANTE, BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/781/req_04.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/781/req_04.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, PROVIDENCIAS NO SENTIDO DE PODAGEM DE ÁRVORES NO CANTO DA RUA ABÍLIO RODRIGUES COM A AVENIDA PRINCESA ISABEL - BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_paraiso.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITANDO O SERVIÇO DE LIMPEZA, TERRAPLANAGEM E ASFALTAMENTO DA RUA JUSCELINO KUBITSCHEK, INICIANDO NA RODOVIA DUCA SERRA E DINAMIZANDO NA AVENIDA COELHO NETO, NO BAIRRO PARAÍSO</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_002.07.08.2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_002.07.08.2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO A LIMPEZA NA AVENIDA CASTRO ALVES, NO PERÍMETRO DAS RUA TANCREDO NEVES À RUA EUCLIDES RODRIGUES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_2019-cms_-_5_-_iluminacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_2019-cms_-_5_-_iluminacao.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DE SANTANA ORFINEY SADALA, A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA AVENIDA MARIA DE OLIVEIRA COLARES ENTRE A RUA GENERAL UBALDO FIGUEIRA E A RUA CLAÚDIO LÚCIO MONTEIRO.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_004.07.08.2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_004.07.08.2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O ASFALTAMENTO COM DRENAGEM EM TODA EXTENSÃO DA RUA WALTER BARBOSA DE ARAÚJO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_005.07.08.2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_005.07.08.2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO A REPOSIÇÃO DAS ILUMINARIAS (LÂMPADAS, CABEÇA E BRAÇO), DA RUA WALTER BARBOSA DE ARAÚJO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/787/faixa_de_pedestre_b._fortaleza_002._12.08.19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/787/faixa_de_pedestre_b._fortaleza_002._12.08.19.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DE SANTANA - SEMOP, QUE SEJA FEITO OS SEGUINTES SERVIÇOS: TROCA DE LÂMPADAS (PARA LÂMPADAS DE LED) NA RODOVIA SALVADOR DINIZ, NO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_003.07.08.2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_003.07.08.2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITA A REPOSIÇÃO DE LÂMPADAS DA AVENIDA CASTRO ALVES NO PERÍMETRO ENTRE AS RUAS TANCREDO NEVES E RUA EUCLIDES RODRIGUES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_delta_do_matapimosquiteiros_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_delta_do_matapimosquiteiros_1.doc</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO BAIRRO DELTA DO MATAPI.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_matapi_mirim_mosquiteiros_1.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_matapi_mirim_mosquiteiros_1.doc</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NA COMUNIDADE DO MATAPI MIRIM.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/791/requerimentoelesbao_mosquiteiros.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/791/requerimentoelesbao_mosquiteiros.doc</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO BAIRRO ELESBÃO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/792/requrimento_fe_em_deus_mosquiteiros.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/792/requrimento_fe_em_deus_mosquiteiros.doc</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO BAIRRO FÉ EM DEUS.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/793/requrimento_igarape_do_lago_mosquiteiros..doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/793/requrimento_igarape_do_lago_mosquiteiros..doc</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS NO DISTRITO DO IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/794/medico_na_ubs_-_ilha_de_santana.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/794/medico_na_ubs_-_ilha_de_santana.doc</t>
   </si>
   <si>
     <t>SECRETÁRIO MUNICIPAL DE SAÚDE SR. FRANCISCO DO CARMO DE SOUZA OLIVEIRA, SOLICITANDO QUE SEJA DISPONIBILIZADO UM MÉDICO PARA ATENDER NA UNIDADE BÁSICA DE SAÚDE NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/795/sala_de_vacinas_na_ubs_-_ilha_de_santana.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/795/sala_de_vacinas_na_ubs_-_ilha_de_santana.doc</t>
   </si>
   <si>
     <t>Secretário Municipal de Saúde Sr. Francisco do Carmo de Souza Oliveira, solicitando que seja recuperada a Sala de Vacinas da unidade básica de saúde da Ilha de Santana.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/796/faixa_de_pedestre_b._fortaleza_001.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/796/faixa_de_pedestre_b._fortaleza_001.pdf</t>
   </si>
   <si>
     <t>AO SR. JOSINEY PEREIRA ALVES, SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, OS SEGUINTES SERVIÇOS: PINTURA DAS FAIXAS DE PEDESTRES EM FRENTE A CRECHE DO IGARAPÉ DA FORTALEZA, NO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_rato_01_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_rato_01_1.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO MATAPI, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_rato_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_rato_02.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO MADEIRA, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_rato_03.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_rato_03.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO MARACÁ, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/800/coleta_de_lixo_tancredo_neves.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/800/coleta_de_lixo_tancredo_neves.doc</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITA A COLETA DE LIXO DA RUA TANCRETO NEVES.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/801/iluminacao_publica_travessa_walter_araujo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/801/iluminacao_publica_travessa_walter_araujo.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITA A ILUMINAÇÃO PÚBLICA DA TRAVESSA WALTER BARBOSA DE ARAÚJO, BAIRRO FONTE NOVA, PRÓXIMO A ESCOLA PADRE FÚLVIO.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_jailson_01.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_jailson_01.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO SALVADOR, NO DISTRITO DE IGARAPÉ DA FORTALEZA, NA LATERAL DO CAMPO DE FUTEBOL JOSÉ EDILSON PEREIRA, O PEREIRÃO.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_jailson_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_jailson_02.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO ANAUERAPUCU, NO DISTRITO DE IGARAPÉ DA FORTALEZA, NA LATERAL DO CAMPO DE FUTEBOL JOSÉ EDILSON PEREIRA, O PEREIRÃO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_jailson_03.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_jailson_03.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA DA DABEL, NO DISTRITO DE IGARAPÉ DA FORTALEZA, ONDE ERA O ANTIGO PORTO DA DABEL.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/805/manilhas_walter_araujo.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/805/manilhas_walter_araujo.doc</t>
   </si>
   <si>
     <t>REQUER AO  SECRETÁRIO MUNICIPAL  DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), O REITERAMENTO DO REQUERIMENTO EXPOSTO E QUE SEJA FEITO O SERVIÇO  DE DESOBSTRUÇÃO DA VIA E DRENAGEM COM ASSENTAMENTO DE MANILHAS NA TRAVESSA WALTER BARBOSA DE ARAÚJO, BAIRRO FONTE NOVA, PRÓXIMO A ESCOLA PADRE FÚLVIO.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_jailson_4.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_jailson_4.docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO NA RODOVIA JK,  DA FRENTE DO POSTO POLICIAL ATÉ A PONTE DO IGARAPÉ DA FORTALEZA, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_01_rua_damiao_da_cruz_barreto_no_ba_lc0CHv7.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_01_rua_damiao_da_cruz_barreto_no_ba_lc0CHv7.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITA A PAVIMENTAÇÃO ASFÁLTICA COM DRENAGEM EM TODA EXTENSÃO DA RUA DAMIÃO DA CRUZ BARRETO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento__02_rua_damiao_da_cruz_barreto_no_b_ay9zBSh.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento__02_rua_damiao_da_cruz_barreto_no_b_ay9zBSh.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDUH, QUE SEJA FEITO A  FISCALIZAÇÃO E VISTORIA, DO SISTEMA DE ESGOTO DOMÉSTICO DAS RESIDÊNCIAS EM TODA EXTENSÃO DA RUA DAMIÃO DA CRUZ BARRETO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento__03_posto_maria_tadeu_central.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento__03_posto_maria_tadeu_central.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE PROVIDENCIE UMA CENTRAL DE AR E UM MICROSCÓPIO PARA A UNIDADE BÁSICA DE SAÚDE – UBS - POLICLÍNICA MARIA TADEU AGUIAR, LOCALIZADO NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento__04_posto_maria_tadeu2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento__04_posto_maria_tadeu2.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, QUE REALIZE O SERVIÇO DE REFORMA NO POSTO DE SAÚDE POLICLÍNICA MARIA TADEU AGUIAR, LOCALIZADO NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/812/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/812/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA JOÃO BITENCOURT MUNIZ, ATRÁS DO FORUM ESTADUAL, BAIRRO DANIEL.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/813/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/813/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO QUE CORRESPONDE AS RUAS WALTER BARBOSA DE ARAÚJO E DAMIÃO DA CRUZ BARRETO. BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/814/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/814/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETARIO MUNICIPAL DE OBRAS PÚBLICAS - SEMOP QUE O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE LIMPEZA, ESCAVAÇÃO, DRENAGEM DO LAGO COM INSTALAÇÃO DE MANILHAS PARA ESCOAMENTO DE ÁGUAS PLUVIAIS QUE SE LOCALIZA NO PERÍMETRO URBANO FINAL DA AVENIDA COELHO NETO EM CONVERGÊNCIA COM A RUA PRESIDENTE JOHN FITZGERALD KENNEDY, BAIRRO:  HOSPITALIDADE.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/815/req_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/815/req_2.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO NA TRAVESSA MANOEL PEREIRA DA ROCHA NO PERÍMETRO ENTRE AS RUAS ADÁLVARO ALVES CAVALCANTI E GENERAL UBALDO FIGUEIRA NO BAIRRO: NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/816/req_3.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/816/req_3.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE TERRAPLANAGEM E ASFALTAMENTO NA RUA ESPERANÇA BAIRRO: COMERCIAL.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_1.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIAS A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO – MILDS  NO BAIRRO FONTE NOVA COD 4 UF- AP MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento__2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento__2.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA A ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO – MILDS  NO DISTRITO INDUSTRIAL SIT COD 45 UF- AP MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_3.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_3.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITO A ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO – MILDS  NA COMUNIDADE DO  PIRATIVA I – SIT COD 94 UF- AP MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_4.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_4.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITO A ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO – MILDS  NA COMUNIDADE DO  ANAUERAPUCU- VILA  COD 196 UF- AP MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_5.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_5.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIA A SECRETARIA MUNICIPAL DE SAÚDE, QUE SEJA FEITO A ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO – MILDS  NA COMUNIDADE DO  ANAUERAPUCU- ASSENTAMENTO COD 196 UF- AP MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_rato_05.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_rato_05.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE DESENVOLVIMENTO URBANO DA PREFEITURA MUNICIPAL DE SANTANA -SEMOP, QUE SEJA FEITO SERVIÇOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA TRAVESSA RAIMUNDO COELHO VASQUES, BAIRRO DO PROVEDOR I, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_rato_06.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_rato_06.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE DESENVOLVIMENTO URBANO DA PREFEITURA MUNICIPAL DE SANTANA - SEMOP, QUE SEJA FEITO SERVIÇOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA PADRE FÚLVIO GIULLIANI, TRECHO SITUADO ENTRE AS AVENIDAS RIO BRANCO E BRASÍLIA, BAIRRO NOVA BRASÍLIA, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/825/req_2.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/825/req_2.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO MUNICIPAL  DE OBRAS PÚBLICAS DO MUNICÍPIO DE SANTANA,  A REITEIRAÇÃO  DO REQUERIMENTO DE Nº. 53/2019 PROTOCOLADO EM 11 DE FEVEREIRO DO ANO CORRENTE, ONDE REQUER MANUTENÇÃO E RECUPERAÇÃO ASFALTICA DA RUA MACHADO DE ASSIS – BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/826/rq_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/826/rq_1.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA E AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DO MUNICÍPIO DE SANTANA, QUE SEJA FEITO A PINTURA DE FAIXA DE PEDESTRES NA RUA EUCLIDES RODRIGUES COM AV. BRASÍLIA – BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_jailson_05.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_jailson_05.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, QUE SEJA TOMADA  PROVIDÊNCIAS NO SENTIDO DE SE COIBIR FURTOS E ASSALTOS QUE ESTÁ OCORRENDO NO SETOR INTERNO DO CEMITÉRIO MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_jailson_semasc.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_jailson_semasc.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, QUE SEJA TOMADA PROVIDÊNCIAS NO SENTIDO DE ELABORAÇÃO DE UM TERMO DE COOPERAÇÃO TÉCNICA E / OU AÇÃO DA SEMASC, JUNTO A FAZENDA ESPERANÇA, PARA ATENDIMENTO AOS PACIENTES QUE ALI RESIDEM.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_jailson_semsa.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_jailson_semsa.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, QUE SEJA TOMADA PROVIDÊNCIAS NO SENTIDO DE ELABORAÇÃO DE UM TERMO DE COOPERAÇÃO TÉCNICA E / OU AÇÃO DA SEMSA, JUNTO A FAZENDA ESPERANÇA, PARA ATENDIMENTO AOS PACIENTES QUE ALI RESIDEM.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_1_rarison.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_1_rarison.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA COORDENADORIA QUE SEJA ENVIADO A ESTE GABINETE CÓPIAS DE TODOS OS PROCESSOS LICITATÓRIOS REALIZADOS NO PERÍODO DE JANEIRO DE 2017 À AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_2.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETÁRIA,QUE SEJA ENCAMINHADO A ESTE GABINETE INFORMAÇÕES DOS ITENS ABAIXO DESCRIMINADOS._x000D_
  INFORMAÇÕES SOBRE O QUANTITATIVO DE CONTRATOS POR TEMPO DETERMINADO, E SUAS LOTAÇÕES._x000D_
  INFORMAÇÕES SOBRE O QUANTITATIVO DE CARGOS COMISSIONADOS, E SUAS LOTAÇÕES._x000D_
 INFORMAÇÕES SOBRE O QUANTITATIVO DA FORÇA DE TRABALHO NOS PROGRAMAS FEDERAIS, E SUAS LOTAÇÕES.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUER DO REFERIDO SECRETÁRIO, QUE SEJA ENVIADO A ESTE GABINETE CÓPIAS DO CONTRATO DE SERVIÇO DE ILUMINAÇÃO PÚBLICA, QUE ESTA SENDO EXECUTADO NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_4.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETÁRIA,QUE SEJA ENCAMINHADO A ESTE GABINETE INFORMAÇÕES DO ITEM ABAIXO DESCRIMINADO ._x000D_
 NÚMERO ATUAL DOS SERVIDORES DO REGIME DO CONTRATO POR TEMPO DETERMINADO, SUAS RESPECTIVAS LOTAÇÕES E SECRETÁRIAS E QUAIS OS CRITÉRIOS QUE SÃO ESTABELECIDOS PARA A CONTRATAÇÃO DOS RESPECTIVOS PROFISSIONAIS.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_caju.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_caju.pdf</t>
   </si>
   <si>
     <t>AO COORDENADOR DO CAJU, SR. ÉDER SILVA, REQUER A ESTA CASA DE LEIS A TITULO DE CONVITE DURANTE UMA SESSÃO ORDINÁRIA E USE A TRIBUNA NO DIA 27/08/2019, AS ATITUDES QUE ESTÃO SENDO REALIZADAS, A ESTRUTURA DO PRÉDIO.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_maria_colares.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_maria_colares.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, REQUERENDO  DE URGÊNCIA  SERVIÇOS QUE VISEM FECHAR O BURACO QUE FICOU NA AV. MARIA COLARES, APÓS SERVIÇOS PROVISÓRIOS FEITOS PELA PMS PARA DAR VAZÃO A ÁGUA.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/839/req_1.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/839/req_1.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), QUE SEJA FEITO O SERVIÇO DE REPOSIÇÃO DE LIMINÁRIAS (ILUMINAÇÃO PÚBLICA) DA AVENIDA 15 DE NOVEMBRO, NO PERÍMETRO QUE CORRESPONDE AS RUAS WALTER BARBOSA DE ARAÚJO E DAMIÃO DA CRUZ BARRETO. BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_colo_01..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_colo_01..docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS, SR. JUSCELINO ALVES, SOLICITANDO O SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA DA FLORIDA, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_colo_02..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_colo_02..docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS, SR. JUSCELINO ALVES, SOLICITANDO o SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO TROMBETAS, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_colo_03..docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_colo_03..docx</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS, SR. JUSCELINO ALVES, SOLICITANDO SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA RIO VILA NOVA, NESTE DISTRITO DE IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/846/req_matao_iii_mosquiteiros..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/846/req_matao_iii_mosquiteiros..pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO ORFINEY SADALA, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO, NA COMUNIDADE DO MATÃO DO PIAÇACÁ III, NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/847/req_foz_do_rio_vila_nova_mosquiteiros..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/847/req_foz_do_rio_vila_nova_mosquiteiros..pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO ORFINEY SADALA, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO, NA COMUNIDADE DA FOZ DO RIO VILA NOVA, NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/848/req_mosquiteiros_matao_do_piacaca.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/848/req_mosquiteiros_matao_do_piacaca.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO ORFINEY SADALA, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO, NO MATÃO DO PIAÇACÁ I, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/849/req_paraiso_mosquiteiros_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/849/req_paraiso_mosquiteiros_.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO ORFINEY SADALA, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO, NO BAIRRO PARAISO DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/850/requ_mosquiteiro_agua_branca_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/850/requ_mosquiteiro_agua_branca_.pdf</t>
   </si>
   <si>
     <t>AO SENHOR PREFEITO ORFINEY SADALA, SOLICITAÇÃO DE ENTREGA DE MOSQUITEIROS IMPREGNADOS COM INSETICIDAS DE LONGA DURAÇÃO, NA COMUNIDADE DE ÁGUA BRANCA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_1.pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA QUE SEJA REALIZADO O SERVIÇO DE RETIRADA DE ENTULHO, NA AVENIDA CASTRO ALVES, NO PERÍMETRO ENTRE AS RUAS PRESIDENTE DEODORO DA FONSECA E PRESIDENTE JUSCELINO KUBTSCHEK, BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_581-2019_convocacao_presidente_cpl_EGW9eW3.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_581-2019_convocacao_presidente_cpl_EGW9eW3.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL A CONVOCAÇÃO DO PRESIDENTE DA CENTRAL DE LICITAÇÕES DO MUNICÍPIO DE SANTANA A ESTA CASA DE LEIS PARA EXPLANAÇÕES SOBRE PROBLEMAS E DIFICULDADES RELACIONADOS AOS PROCESSOS LICITATÓRIOS DA PMS.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_582-2019_convocando_coordenadora_c_RIDWYmL.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_582-2019_convocando_coordenadora_c_RIDWYmL.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA A CONVOCAÇÃO DA COORDENADORA DA CENTRAL DE LICITAÇÕES DO MUNICÍPIO DE SANTANA, PARA QUE SE FAÇA PRESENTE NESTA CASA DE LEIS PARA EXPLANAR SOBRE ASSUNTOS REFERENTES A SUA PASTA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/856/aparelhos_da_academia_do_residencial_aquaville_tucunare..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/856/aparelhos_da_academia_do_residencial_aquaville_tucunare..pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS JUSCELINO ALVES, SOLICITA A MANUTENÇÃO DOS APARELHOS DA ACADEMIA DO RESIDENCIAL ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/857/bairro_fortaleza.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/857/bairro_fortaleza.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS O SR. JUSCELINO ALVES, SOLICITANDO O POSTEAMENTO E COLOCAÇÃO REDE DE ELÉTRICA EM ÁREA DE RESSACA (VILA DO ATALÁIA), SEGUIDO PELA TRAVESSA RIO VILA NOVA, ESQUINA COM A TRAVESSA IGARAPÉ ANAUERAPUCU NO BAIRRO FORTALEZA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/858/solicita_a_troca_dos_postes_de_iluminacao_public_ZoQm3Fk.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/858/solicita_a_troca_dos_postes_de_iluminacao_public_ZoQm3Fk.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DE OBRAS O SR. JUSCELINO ALVES, SOLICITA A TROCA DOS POSTES DE ILUMINAÇÃO PÚBLICA PARA A RUA OSVALDO CRUZ, NO PERÍMETRO ENTRE AS RUAS TANCREDO NEVES A RUA EUCLIDES RODRIGUES, NO PARAÍSO.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_jailson_05.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_jailson_05.pdf</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DE SANTANA – SENHOR JOSINEY ALVES PEREIRA, SOLICITANDO A REALIZAÇÃO DE BLITZ EDUCATIVAS NOS PERÍMETROS ONDE FORAM INSTALADOS NOVOS SEMÁFOROS.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_jailson.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_jailson.pdf</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DE TRANSPORTES E TRÂNSITO DE SANTANA – SENHOR JOSINEY ALVES PEREIRA, SOLICITANDO A TROCA DE PLACAS DE SINALIZAÇÕES EM FRENTE À ESCOLA CRIANÇAS ALEGRES.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/865/bairro_igarape_da_fortaleza..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/865/bairro_igarape_da_fortaleza..pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP, O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA CONSTRUÍDA PONTE EM CONCRETO NA ÁREA DO LAGO DA TRAVESSA RIO VILA NOVA (PONTE DO ATALAIA), BAIRRO: IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_ver_rato.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_ver_rato.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, (SEMOP) DE SANTANA, RETIFICANDO A SOLICITAÇÃO DE SERVIÇOS DE TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA RUA UBALDO FIGUEIRA ESQUINA COM A AVENIDA 7 DE SETEMBRO, BAIRRO CENTRAL, PRÓXIMO A ESCOLA ESTADUAL JOSÉ BARROSO TOSTES, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/868/residencial_acquaville_carretas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/868/residencial_acquaville_carretas.pdf</t>
   </si>
   <si>
     <t>AO SR. JOSINEY PEREIRA ALVES (STTRANS), SOLICITANDO O ESTUDO DE ENGENHARIA DE TRÁFEGO REFERENTE A RESTRIÇÃO DO TRÂNSITO DE VEÍCULOS COM LIMITAÇÃO DE PESO BRUTO TOTAL (CARRETAS) NA ENTRADA DO RESIDENCIAL ACQUAVILLE TUCUNARÉ, COM DEVIDA SINALIZAÇÃO VERTICAL.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/869/sinalizacao_das_vias_do_acquaville.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/869/sinalizacao_das_vias_do_acquaville.pdf</t>
   </si>
   <si>
     <t>AO SR. JOSINEY PEREIRA ALVES (STTRANS), SOLICITANDO A SINALIZAÇÃO VERTICAL E HORIZONTAL REFERENTE A LIMITAÇÃO DE VELOCIDADE E PREFERÊNCIAS NAS ROTATÓRIAS DO RESIDENCIAL ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/870/req_informacoes_sobre_obras_na_escola_amasonas_-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/870/req_informacoes_sobre_obras_na_escola_amasonas_-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, SOLICITAÇÃO DE INFORMAÇÕES SOBRE - REFORMA AMPLIAÇÃO OU CONSTRUÇÃO DE UMA NOVA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL AMAZONAS- (SOLICITA INFORMAÇÕES SOBRE PLANEJAMENTO PARA A ESCOLA AMAZONAS SE EXISTE PREVISÃO DE ALGUMA OBRA).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/871/req_rua_marechal_deodoro_da_fonseca-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/871/req_rua_marechal_deodoro_da_fonseca-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, SOLICITAÇÃO DE ILUMINAÇÃO PUBLICA NA RUA MARECHAL DEODORO DA FONSECA EM TODA A SUA EXTENSÃO -RUAS EMILIO GARRASTAZU MEDICI RUA OSVALDO CRUZ, RUA PADRE VITORIO GALIANE, AV: COELHO NETO, AV. DOM PEDRO, AV. DAS NAÇÕES, AV RUI BARBOSA, AV: CASTRO ALVES AV: JOSÉ DE ANCHIETA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/872/req_ig_da_fortaleza_iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/872/req_ig_da_fortaleza_iluminacao.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, SOLICITAÇÃO DE ILUMINAÇÃO PÚBLICA NAS RUAS RUA RIO SOLIMÕES, RUA RIO MADEIRA, RUA RIO MARACÁ, RUA RIO MARUANUM NO BAIRRO E SERVIÇOS DE LIMPEZA ROÇAGEM E AÇÃO DE SAUDE IGARAPÉ DA FORTALEZA NO MUNICIPIO DE SANTANA.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_4...pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_4...pdf</t>
   </si>
   <si>
     <t>REQUERER DA REFERIDA SECRETARIA, QUE SEJA REALIZADO A_x000D_
 EXECUÇÃO DOS SERVIÇOS DE TERRAPLANAGEM E PAVIMENTAÇÃO_x000D_
 ASFÁLTICA NA AVENIDA JÚLIO CARDOSO, ENTRE AS RUAS TANCREDO NEVES_x000D_
 E ABÍLIO RODRIGUES, BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/874/academia_da_saude.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/874/academia_da_saude.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE (SEMSA), SR. FRANCISCO DO CARMO SOUZA DE OLIVEIRA, QUE SEJA FEITO REPAROS ESTRUTURAIS NA ACADEMIA DE SAÚDE DA PRAÇA FONTE NOVA.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/875/iluminacao_publica_trav._anauerapucu_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/875/iluminacao_publica_trav._anauerapucu_1.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA FEITO O SERVIÇO DE REPOSIÇÃO DE LIMINÁRIAS (ILUMINAÇÃO PÚBLICA) DA TRAVESSA IGARAPÉ ANAUERAPUCÚ, ENTRE TRAV. RIO VILA NOVA E RIO ARAGUARY. BAIRRO IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_01.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO DE SANTANA, JUNTAMENTE COM A SEMOP, QUE REALIZE OS TRABALHOS DE MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA RIO TROMBETAS, NO BAIRRO BAIRRO AGUAVILLE  TUCUNARÉ, COMO FORMA DE RESTAURAR A SEGURANÇA E TRANQUILIDADE AO LADO.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/878/doc134.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/878/doc134.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETARIA DE OBRAS SEMOP, QUE SEJA REALIZADO O SERVIÇO DE REPOSIÇÃO DE LUMINÁRIAS NA AVENIDA DAS NAÇÕES NO PERÍMETRO ENTRE AS RUAS ADALVARO CAVALCANTE E PRESIDENTE JHON KENNEDY.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_02.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_02.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETARIA DE OBRAS SEMOP, SOLICITA A REMOÇÃO DE LIXEIRA VICIADA, LOCALIZADA NA RUA DEODORO DA FONSECA CANTO A AV. CASTRO ALVES, NO BAIRRO DO PARAISO.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_03.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_03.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETARIA DE OBRAS SEMOP, SOLICITA A RECUPERAÇÃO ASFÁLTICA DA AV. DAS NAÇÕES ENTRE AS RUAS JOÃO LEITE COUTINHO E RUA EVERALDO VASCONCELOS, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_04.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_04.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA SECRETARIA DE OBRAS SEMOP, SOLICITA A MANUTENÇÃO DAS LÂMPADAS DAS ILUMINARIAS PÚBLICAS DA RUA DEODORO DA FONSECA ENTRE A AVENIDA CASTELO BRANCO E RODOVIA DUCA SERRA, NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/883/recapeamento_asfaltico_rua_jk.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/883/recapeamento_asfaltico_rua_jk.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA PRESIDENTE JUSCELINO KUBTSHECK DE OLIVEIRA, ENTRE AVENIDA CASTELO BRANCO E AVENIDA 7 DE SETEMBRO, EM FRENTE A POLICLÍNICA MARIA TADEU, BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/884/rio_no_distrito_ilha_de_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/884/rio_no_distrito_ilha_de_santana.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE TROCA E COLOCAÇÃO DE LÂMPADAS NA RUA BEIRA RIO NO DISTRITO ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento__policlinica_maria_tadeu_aguiar.02.09.19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento__policlinica_maria_tadeu_aguiar.02.09.19.pdf</t>
   </si>
   <si>
     <t>AO SR. FRANCISCO DO CARMO DE SOUZA OLIVEIRA, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA AO SECRETÁRIO A REALIZAÇÃO DOS SEGUINTES SERVIÇOS NO POSTO DE SAÚDE POLICLÍNICA MARIA TADEU AGUIAR: _x000D_
 - MANUTENÇÃO DA SALA DE HEMOSCOPIA DA MALÁRIA - (MESA PARA ATENDIMENTO LÍNICO, CENTRAL DE AR SPLIT, 1 MICROSCÓPIO E MATERIAL PARA COLETA) _x000D_
 - SALA DE CURATIVOS – SEJA INSTALADA EM FRENTE AO POSTO DE SAÚDE PARA ATENDIMENTO. _x000D_
 - MANUTENÇÃO DA SALA DE NEBULIZAÇÃO – SE ENCONTRA SEM CONDIÇÕES HIGIÊNICAS PARA ATENDIMENTO E FALTA DE MATERIAL PARA REALIZAÇÃO DOS PROCEDIMENTOS. _x000D_
 - MANUTENÇÃO DAS CENTRAIS DE AR SPLIT DE TODA A POLICLÍNICA. _x000D_
 - MANUTENÇÃO OU TROCA DA MÁQUINA DE ESTERILIZAÇÃO DA CLÍNICA – ESTÁ SEM FUNCIONAMENTO. _x000D_
 - RESULTADOS DOS EXAMES CLÍNICOS, NÃO ESTÃO SENDO ENTREGUES.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/887/arua_a_na_ilha_de_santana_no_distrito_ilha_de_santana..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/887/arua_a_na_ilha_de_santana_no_distrito_ilha_de_santana..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA  – SEMOP, SOLICITA A TERRAPLANAGEM, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA EM TODA A EXTENSÃO DA RUA "A", NA ILHA DE SANTANA NO DISTRITO ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/888/rua_beira_rio_e_rua_b_no_distrito_ilha_de_santana.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/888/rua_beira_rio_e_rua_b_no_distrito_ilha_de_santana.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA LIMPEZA E ROÇAGEM, NA AVENIDA MATAPI, NO PERÍMETRO DA RUA BEIRA RIO E RUA "B" NO DISTRITO ILHA DE SANTANA</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/889/req_acao_macro_de_saude_-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/889/req_acao_macro_de_saude_-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA COM CÓPIAS A SECRETARIA MUNICIPAL DE SAÚDE, SOLICITAÇÃO UMA AÇÃO MACRO DE SAÚDE NO MUNICÍPIO DE SANTANA AFIM DE INIBIR MALARIA DENGUE, CHICUNGUNYA, ZIKA E OUTROS QUE ESTA SECRETARIA SEMSA JULGAR NECESSÁRIO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/890/req_cronograma_de_obras_-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/890/req_cronograma_de_obras_-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, _x000D_
  SOLICITAÇÃO DE INFORMAÇÕES SOBRE OS SERVIÇOS QUE ESTA SECRETARIA SEMOP ESTÁ EXECUTANDO NO MUNICÍPIO DE SANTANA SOLICITA AINDA O CRONOGRAMA E O ANDAMENTO DE OBRAS PARADAS OU EM EXECUÇÃO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/891/req_remocao_de_arvores_da_tancredo-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/891/req_remocao_de_arvores_da_tancredo-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, SOLICITAÇÃO DE REMOÇÃO DAS ARVORES QUE ESTÃO CORTADAS NO BAIRRO PARAISO NO PERÍMETRO DA RUA TANCREDO NEVES – ENTRE AS RUAS COELHO NETO, AV: DOM PEDRO E AV: PRINCESA ISABEL BEM COMO INFORMAÇÕES SOBRE O PLANEJAMENTO QUE A SECRETARIA SEMOP TEM PARA A RUA TANCREDOS NEVES NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/892/req-_informacoes_sobre_a_lixeira_publica_e_usina_3aAaoxH.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/892/req-_informacoes_sobre_a_lixeira_publica_e_usina_3aAaoxH.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, _x000D_
  SOLICITAÇÃO DE INFORMAÇÕES SOBRE A ANTIGA LIXEIRA PUBLICA DE SANTANA, SE JÁ EXISTE ALGUM PROJETO PARA A REFERIDA ÁREA NO MUNICÍPIO DE SANTANA, SOLICITA AINDA INFORMAÇÕES SOBRE A FABRICA DE ASFALTO QUE FICA AO LADO DA ANTIGA LIXEIRA PUBLICA SOBRE SEU FUNCIONAMENTO E POSSIBILIDADES DE SE UTILIZAR EM OUTRA FINALIDADE QUE ESTA SECRETARIA SEMOP JULGAR NECESSÁRIO.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/893/req_tapa_buracos_fonte_nova_-.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/893/req_tapa_buracos_fonte_nova_-.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, SOLICITAÇÃO DE INFORMAÇÕES SOBRE O SERVIÇO DE TAPA BURACOS NO BAIRRO FONTE NOVA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_rato_07..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_rato_07..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO DA SEMOP, SOLICITANDO SERVIÇOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA AVENIDA JOSÉ ANCHIETA, TRECHO COMPREENDIDO ENTRE A RUA GENERAL UBALDO FIGUEIRA, ESTENDO-SE ATÉ A RUA PADRE FÚLVIO GIULLIANI, BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_rato_08.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_rato_08.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO DA SEMOP, SOLICITANDO SERVIÇOS TAPA BURACOS E/OU RECAPEAMENTO ASFÁLTICO DA AVENIDA DAS NAÇÕES, TRECHO COMPREENDIDO ENTRE A RUA EUCLIDES RODRIGUES, BAIRRO CENTRAL, ESTENDO-SE ATÉ A RUA PRESIDENTE TANCREDO NEVES, BAIRRO DO PARAÍSO, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/900/req_desfile_civico_de_santana_.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/900/req_desfile_civico_de_santana_.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE EDUCAÇÃO SOLICITAÇÃO DE INFORMAÇÕES SOBRE O DESFILE CÍVICO DO MUNICÍPIO DE SANTANA, SOLICITA AINDA QUE SEJA ENVIADA A PLANILHA ORÇAMENTÁRIA DO EVENTO BEM COMO A EXECUÇÃO DO DESFILE CÍVICO.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/901/req_limpeza_e_iluminacao_da_pms.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/901/req_limpeza_e_iluminacao_da_pms.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, SOLICITAÇÃO DE LIMPEZA NA ÁREA EXTERNA E INTERNA DA PREFEITURA MUNICIPAL DE SANTANA PMS, BEM COMO O MELHORAMENTO DA ILUMINAÇÃO AO REDOR DA PMS.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/902/req-_informacoes_sobre_a_lixeira_publica_e_usina_4uI96h9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/902/req-_informacoes_sobre_a_lixeira_publica_e_usina_4uI96h9.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, _x000D_
 SOLICITAÇÃO DE INFORMAÇÕES A CERCA DO LIXO QUEIMADO NA AREA INTERNA DA ESCOLA AMAZONAS ONDE CAUSOU TRANSTORNO AOS MORADORES DO CENTRO, BEM COMO SOLICITAR QUE NÃO SEJA MAIS FEITO A QUEIMA DE LIXO DENTRO DA ESCOLA AMAZONAS.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_cris.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_cris.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA COM COPIAS A COORDENAÇÃO DE COMUNICAÇÃO SOLICITAÇÃO DE UMA SALA ESPECÍFICA PARA A COORDENAÇÃO DE COMUNICAÇÃO DA PREFEITURA MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/904/req_solicita_cronograma_de_limpeza_da_cidade..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/904/req_solicita_cronograma_de_limpeza_da_cidade..pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA E A SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, SOLICITAÇÃO DE CRONOGRAMA DE LIMPEZA DA CIDADE DE SANTANA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/905/marcacao_de_consulta..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/905/marcacao_de_consulta..pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO MUNICIPAL DE SAÚDE (SEMSA), SR. FRANCISCO DO CARMO SOUZA DE OLIVEIRA, SOLICITANDO FLUXOGRAMA TRANSPARENTE NA MARCAÇÃO DE CONSULTA PARA OS ESPECIALISTAS OFERECIDOS PELO ESTADO DO AMAPÁ.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/906/quiosque_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/906/quiosque_fonte_nova.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, SOLICITANDO QUE O QUIOSQUE DA PRAÇA FONTE NOVA INICIE SEU FUNCIONAMENTO.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/907/aparelhos_da_academia_ao_ar_livre_da_avenida_san_xfZHAPD.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/907/aparelhos_da_academia_ao_ar_livre_da_avenida_san_xfZHAPD.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, E AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA A MANUTENÇÃO DOS APARELHOS DA ACADEMIA AO AR LIVRE E UM PARQUINHO INFANTIL, DA AVENIDA SANTANA, NO BAIRRO COMERCIAL.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/908/reforma_da_passarela_ulisses_guimaraes_no_distri_cwJAVeN.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/908/reforma_da_passarela_ulisses_guimaraes_no_distri_cwJAVeN.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA REFORMA DA PASSARELA ULISSES GUIMARÃES, NO DISTRITO ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/909/desembarque_de_cargas_e_passageiros_no_distrito__x9NojjC.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/909/desembarque_de_cargas_e_passageiros_no_distrito__x9NojjC.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO  ALVES, SECRETARIO DA SEMOP, SOLICITA REFORMA DA RAMPA PRINCIPAL DE ACESSO E EMBARQUE/ DESEMBARQUE DE CARGAS E PASSAGEIROS, NO DISTRITO ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/910/praca_izaque_batista_da_costa_05-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/910/praca_izaque_batista_da_costa_05-09.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO QUE SEJAM REALIZADOS SERVIÇOS DE MANUTENÇÃO GERAL NA ACADEMIA DA SAÚDE QUE FUNCIONA NA PRAÇA IZAQUE BATISTA DA COSTA.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/912/no_bairro_remedios._1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/912/no_bairro_remedios._1.pdf</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, COM A FINALIDADE DE QUE SEJA COLOCADA UMA FAIXA DE PEDESTRE NA RUA CLÁUDIO LÚCIO MONTEIRO NO PERÍMETRO URBANO ENTRE AS AVENIDAS: IRMÃOS LOBATO MONTEIRO E ARMANDO FIRMINO DE MATOS NO BAIRRO: REMÉDIOS.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/914/fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/914/fonte_nova.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO, COM A FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA TRAVESSA L8 NO PERÍMETRO URBANO ENTRE AS AVENIDAS: SÃO PAULO APOSTOLO E SANTANA NO BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/915/bairro_comercial.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/915/bairro_comercial.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, – SEMOP, SOLICITA A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA, PAVIMENTAÇÃO ASFÁLTICA E LIMPEZA DOS CANTEIROS LATERAIS, DA AV. CASTRO ALVES ENTRE A RUA CLÁUDIO LÚCIO MONTEIRO E RUA PRESIDENTE, NO BAIRRO COMERCIAL.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/916/bairro_hospitalidade..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/916/bairro_hospitalidade..pdf</t>
   </si>
   <si>
     <t>AO SR. PREFEITO OFIRNEY DA CONCEIÇÃO SADALA, PMS, E A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA COMBUSTÍVEL PARA ÔNIBUS ESCOLAR, PARA REALIZAR O TRANSPORTE DOS ALUNOS DA APAE EM SANTANA, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/917/distrito_de_anauerapucu_..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/917/distrito_de_anauerapucu_..pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA ÔNIBUS ESCOLAR, PARA REALIZAR O TRANSPORTE DOS ALUNOS DOS ASSENTAMENTOS, DO DISTRITO DE ANAUERAPUCU .</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_samprev_16-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_samprev_16-09.pdf</t>
   </si>
   <si>
     <t>REQUER DO PRESIDENTE DA SAMPREV, QUE SEJA FEITO O ENCAMINHAMENTO DE TODAS AS INFORMAÇÕES CONTENDO AS APLICAÇÕES FINANCEIRAS DOS ÚLTIMOS 05 (CINCO) ANOS DESTA AUTARQUIA.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_semop_16-09.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_semop_16-09.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS DA PREFEITURA MUNICIPAL DE SANTANA - SEMOP, QUE SEJA FEITA  A AGENDA DE REUNIÕES PARA ELABORAÇÃO DO PROJETO DA NOVA ORLA DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/924/avenida_poeta_castro_alves_bairro_paraiso.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/924/avenida_poeta_castro_alves_bairro_paraiso.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO DA SEMOP O PRESENTE REQUERIMENTO, COM A FINALIDADE DE QUE SEJAM REALIZADOS SERVIÇOS DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA: AVENIDA POETA CASTRO ALVES NO PERÍMETRO URBANO ENTRE AS RUAS: PRESIDENTE JUSCELINO KUBITSCHEK DE OLIVEIRA E PRESIDENTE MARECHAL DEODORO DA FONSECA NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/926/distrito_de_igarape_do_lago..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/926/distrito_de_igarape_do_lago..pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, - PMS, E A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA ÔNIBUS ESCOLAR, PARA REALIZAR O TRANSPORTE DOS ALUNOS DO DISTRITO DE IGARAPÉ DO LAGO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/927/damiao_da_cruz_barreto_no_bairro_fonte_nova..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/927/damiao_da_cruz_barreto_no_bairro_fonte_nova..pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PMS, E AO SR. IVERALDO QUARESMA UCHÔA, SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDURH, SOLICITA A FISCALIZAÇÃO E VISTORIA, DO SISTEMA DE ESGOTO DOMÉSTICO DAS RESIDÊNCIAS EM TODA EXTENSÃO DA RUA DAMIÃO DA CRUZ BARRETO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/937/no_bairro_daniel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/937/no_bairro_daniel.pdf</t>
   </si>
   <si>
     <t>PINTURA DAS FAIXAS DE PEDESTRES EM FRENTE AO POSTO DE SAÚDE DR. ALBERTO LIMA, NA RUA CLAÚDIO LÚCIO MONTEIRO, NO BAIRRO DANIEL</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/938/no_bairro_da_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/938/no_bairro_da_fonte_nova.pdf</t>
   </si>
   <si>
     <t>A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA QUE REGURALIZE O LANCHE DAS CRIANÇAS DA CRECHE PROFESSOR REDIMILSON ANSELMO NOBRE, LOCALIZADA NA AV. DOM PEDRO, NO BAIRRO DA FONTE NOVA</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/939/av._dom_pedro_no_bairro_da_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/939/av._dom_pedro_no_bairro_da_fonte_nova.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. SOLICITA A MANUTENÇÃO PREVENTIVA E CORRETIVA DAS CENTRAIS DE AR SPLIT, DA CRECHE PROFESSOR REDIMILSON ANSELMO NOBRE, LOCALIZADA NA AV. DOM PEDRO, NO BAIRRO DA FONTE NOVA</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_merenda_escolar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E A SECRETARIA MUNICIPAL DE EDUCAÇÃO DE SANTANA SOLICITAÇÃO DE INFORMAÇÕES SOBRE A MERENDA ESCOLAR NAS ESCOLAS QUE ESTÃO LOCALIZADAS NOS DISTRITOS E COMUNIDADES RIBEIRINHAS DESTE MUNICÍPIO DE SANTANA; SOLICITA AINDA QUE A MERENDA ESCOLAR SEJA REGIONALIZADA.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_informacoes_sob_projetos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_informacoes_sob_projetos.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E A SECRETARIA MUNICIPAL DE EDUCAÇÃO DE SANTANA SOLICITAÇÃO DE INFORMAÇÕES SOBRE OS PROJETOS QUE ESTÃO SENDO DESENVOLVIDOS NAS ESCOLAS SOB A CONDUÇÃO DA SECRETARIA DE EDUCAÇÃO – SEME DESTE MUNICÍPIO DE SANTANA; SOLICITA AINDA QUE SEJA ENVIADO A CÂMARA DE VEREADORES RELATÓRIO DESSAS ATIVIDADES DESENVOLVIDAS.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_colo_iranilde.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_colo_iranilde.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO ESCLARECIMENTOS A RESPEITO DAS OBRAS DE REFORMA E A CONSEQUENTE CONCLUSÃO NA ESCOLA MUNICIPAL PROFESSORA IRANILDE ARAÚJO, SITUADA NO BAIRRO VILA DANIEL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_colo_maria_ilnar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_colo_maria_ilnar.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO ESCLARECIMENTOS A RESPEITO DAS OBRAS DE REFORMA E A CONSEQUENTE CONCLUSÃO NA ESCOLA MUNICIPAL MARIA ILNAR, SITUADA NO BAIRRO DO PROVEDOR, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/946/ubs_iacy_alcantra_no_bairro_da_fonte_nova.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/946/ubs_iacy_alcantra_no_bairro_da_fonte_nova.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY SADALA -  PMS, E AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. SOLICITA ESCLARECIMENTOS SOBRE A PARALISAÇÃO, CONVÊNIO E PREVISÃO PARA RETORNO DA OBRA DE REFORMA DA UBS IACY ALCÂNTRA, NO BAIRRO DA FONTE NOVA.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_644-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_644-2019.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de lixeira viciada na Rua Deodoro da Fonseca, esquina com Av. Rio Branco, no Bairro do Paraíso. Limpeza da Av. Rio Branco entre Rua Tancredo Neves e Rua Garrastazu Médici, no Bairro do Paraíso.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_645-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_645-2019.pdf</t>
   </si>
   <si>
     <t>REQUER PINTURA DA FAIXA DE PEDESTRE EM FRENTE A ESCOLA MUNICIPAL FERNANDO RODRIGUES DO CARMO, LOCALIZADA NA AV. SETE DE SETEMBRO, NO BAIRRO DA FONTE NOVA</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/952/iluminacao_publica_av._rio_branco.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/952/iluminacao_publica_av._rio_branco.pdf</t>
   </si>
   <si>
     <t>REQUER O SERVIÇO DE REPOSIÇÃO DE LUMINÁRIAS (ILUMINAÇÃO PÚBLICA) DA AVENIDA RIO BRANCO, NO PERÍMETRO QUE CORRESPONDE AS RUAS A1 E MACHADO DE ASSIS. BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/953/central_de_ar_floriano.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/953/central_de_ar_floriano.pdf</t>
   </si>
   <si>
     <t>REQUER O CONSERTO E LIMPEZA DAS CENTRAIS DE AR DA UNIDADE BÁSICA DE SAÚDE FLORIANO RÊGO.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_rato_13______02-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_rato_13______02-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO  MUNICIPAL DE SANTANA, QUE SEJA FEITO ATRAVÉS DO ORGÃO COMPETENTE DA MUNICIPALIDADE, NO CASO, A SECRETARIA MUNICIPAL DE EDUCAÇÃO, A EXECUÇÃO DE  SERVIÇOS DE INSPEÇÃO E FISCALIZAÇÃO DE INFRAESTRUTURA INSTALADA NA REDE MUNICIPAL DE EDUCAÇÃO, ESCOLAS E CRECHES, DESTINADA A PREVENÇÃO E COMBATE CONTRA INCÊNDIOS.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/957/limpeza_ubs_floriano_rego_02-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/957/limpeza_ubs_floriano_rego_02-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA FEITO A ROÇAGEM E LIMPEZA NO ENTORNO DO PRÉDIO DA UBS FLORIANO RÊGO.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/958/recapeamento_asfaltico_av_dom_pedro_p.kenedy_02-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/958/recapeamento_asfaltico_av_dom_pedro_p.kenedy_02-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AV. DOM PEDRO, NO PERÍMETRO QUE COMPREENDE AS RUAS PRESIDENTE COSTA E SILVA E JOHN F. KENNEDY, BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/960/bairro_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/960/bairro_hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES DA SEMOP, SOLICITA OS SEGUINTES SERVIÇOS NA RUA PRESIDENTE KENNEDY ENTRE A AV. DAS NAÇÕES E AV. MARIA COLARES NO BAIRRO HOSPITALIDADE: _x000D_
 • MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (TROCA DAS LÂMPADAS QUEIMADAS); _x000D_
 • PAVIMENTAÇÃO ASFÁLTICA; _x000D_
 • LIMPEZA DOS CANTEIROS LATERAIS.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/961/rua_presidente_kennedy_no_bairro_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/961/rua_presidente_kennedy_no_bairro_hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, (SEMOP), SOLICITA OS SEGUINTES SERVIÇOS NA AV. RIO BRANCO ENTRE A RUA COSTA E SILVA E RUA PRESIDENTE KENNEDY NO BAIRRO HOSPITALIDADE: _x000D_
 • MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (TROCA DAS LÂMPADAS QUEIMADAS); _x000D_
 • PAVIMENTAÇÃO ASFÁLTICA; _x000D_
 • LIMPEZA DOS CANTEIROS LATERAIS.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/962/bairro_provedor_ii..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/962/bairro_provedor_ii..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, (SEMOP), SOLICITA OS SEGUINTES SERVIÇOS NA TRAVESSA 13, NO BAIRRO PROVEDOR II. CONSTRUÇÃO DE PASSARELA EM MADEIRA.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/963/troca_das_fechaduras.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/963/troca_das_fechaduras.pdf</t>
   </si>
   <si>
     <t>AO OFIRNEY SADALA, - PMS, E A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA QUE REALIZE O SERVIÇO DE ESGOTAMENTO DA FOSSA SÉPTICA, PODA DA GRAMA DA ÁREA INTERNA E TROCA DAS FECHADURAS DAS PORTAS DA CRECHE PROFESSOR REDIMILSON ANSELMO NOBRE, LOCALIZADA NA AV. DOM PEDRO, NO BAIRRO DA FONTE NOVA.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/964/iluminacao.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/964/iluminacao.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, _x000D_
 A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA AVENIDA SÃO JOÃO APÓSTOLO PRÓXIMO DA RESIDÊNCIA N.º 183 – BAIRRO: PARAÍSO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/965/parada_de_onibus_07-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/965/parada_de_onibus_07-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA (STTRANS) – JOSINEY PEREIRA ALVES, QUE SEJA FEITO A CONSTRUÇÃO DE UMA PARADA DE ÔNIBUS EM FRENTE A UBS FLORIANO RÊGO.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/966/recapeamento_asfaltico_rua_c1_07-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/966/recapeamento_asfaltico_rua_c1_07-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS (SEMOP), SR. JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA RUA C UM, PARALELA A RUA CLAUDIO LÚCIO MONTEIRO, VILA AMAZONAS.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento__09-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento__09-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA CONCLUÍDO O SERVIÇO DE REVITALIZAÇÃO DO ESTÁDIO MUNICIPAL VILELÃO.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_09-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_09-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA OFIRNEY DA CONCEIÇÃO SADALA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, QUE SEJA ENVIADO A ESTE GABINETE O CONTRATO DO SERVIÇO DE ILUMINAÇÃO PUBLICA FIRMADO COM A EMPRESA QUE EXPLORA O SERVIÇO DE ILUMINAÇÃO PUBLICA DE SANTANA.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/976/siao_thur.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/976/siao_thur.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA (STTRANS) – JOSINEY PEREIRA ALVES, QUE SEJA FEITO A INTERVENÇÃO FRENTE A EMPRESA SIAO THUR, PARA QUE RETORNE AO ITINERÁRIO CASTELO BRANCO COM AVENIDA DAS NAÇÕES, DA ROTA MACAPÁ- SANTANA, PARA SEGURANÇA DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/977/escola_municipal_de_ensino_basico.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/977/escola_municipal_de_ensino_basico.pdf</t>
   </si>
   <si>
     <t>A Sr.ª CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME, SOLICITA QUE REALIZEM OS SEGUINTES SERVIÇOS NA ESCOLA MUNICIPAL DE ENSINO BÁSICO AMAZONAS, LOCALIZADA NA AV. 15 DE NOVEMBRO, 1132, NO BAIRRO CENTRO: _x000D_
 -REFORMA DO TELHADO; _x000D_
 - REFORMA DO FORRO DAS SALAS DE AULAS; _x000D_
 - MANUTENÇÃO DA REDE ELÉTRICA DA ESCOLA; _x000D_
 - MANUTENÇÃO DOS FILTROS DOS BEBEDOUROS DE ÁGUA; _x000D_
 - REPOSIÇÃO DE VENTILADORES NAS SALAS DE AULAS; _x000D_
 - REPOSIÇÃO DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/978/ceo__centro_de_especialidades_odontologicas.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/978/ceo__centro_de_especialidades_odontologicas.pdf</t>
   </si>
   <si>
     <t>AO SR. FRANCISCO DO CARMO DE SOUZA OLIVEIRA – SECRETÁRIO MUNICIPAL DE SAÚDE, SOLICITA QUE FAÇAM A CONTRATAÇÃO DE 2 (DOIS) TÉCNICOS EM SAÚDE BUCAL, PARA O CEO – CENTRO DE ESPECIALIDADES ODONTOLÓGICAS, LOCALIZADO NA AV. 7 DE SETEMBRO, Nº 1574, BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/979/bairro_picarreira..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/979/bairro_picarreira..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE LIMPEZA, TERRAPLANAGEM E DRENAGEM, NA TRAVESSA JOÃO MOREIRA NO BAIRRO PIÇARREIRA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_limpeza_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_limpeza_2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL OBRAS E SERVIÇOS URBANOS - SEMOP, QUE SEJA FEITA A CAPINA, LIMPEZA, DESOBSTRUÇÃO E RETIRADA DE ENTULHOS AO LONGO DO CANAL LOCALIZADO NA AVENIDA CASTRO ALVES, ENTRE AS RUAS FLORIANO PEIXOTO E ABÍLIO RODRIGUES.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/987/comercial_monte_castelo.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/987/comercial_monte_castelo.pdf</t>
   </si>
   <si>
     <t>AO SR. JOSINEY PEREIRA ALVES – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, SOLICITA A PINTURA DA FAIXA DE PEDESTRE, NA RUA SALVADOR DINIZ, EM FRENTE AO COMERCIAL MONTE CASTELO E ESCOLA ESTADUAL PROF. JOSÉ RIBAMAR PESTANA, NO BAIRRO REMÉDIOS I.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/988/bairro_remedio_i..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/988/bairro_remedio_i..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE TERRAPLANAGEM E DRENAGEM, NA AV. VEIGA CABRAL, ENTRE RUA COSTA E SILVA ATÉ INÍCIO DA PONTE DE MADEIRA, NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/989/bairro_remedio_01.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/989/bairro_remedio_01.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE TERRAPLANAGEM E DRENAGEM, NA AV. TEOTÔNIO VILELA, NO BAIRRO REMÉDIO I.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/990/requeriemento_-_zona_rural.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/990/requeriemento_-_zona_rural.pdf</t>
   </si>
   <si>
     <t>A SENHORA SECRETÁRIA DE EDUCAÇÃO DO MUNICÍPIO DE SANTANA-SEME, CARMEM MARINHO QUEIROZ DA PAZ, QUE A MESMA ENCAMINHE A ESTA CASA DE LEIS, A SITUAÇÃO DOS PAGAMENTOS DOS PRESTADORES DE SERVIÇO DE TRANSPORTE DOS ALUNOS DAS COMUNIDADES RURAIS E QUAIS AS MEDIDAS A SEREM ADOTADAS PARA NÃO PREJUDICAR O CALENDÁRIO ESCOLAR.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/991/retirada_de_lixeira_viciada_na_avenida_poeta_cas_j2FhwmO.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/991/retirada_de_lixeira_viciada_na_avenida_poeta_cas_j2FhwmO.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO DA SEMOP, QUE SEJA FEITO O SERVIÇO DE RETIRADA DE LIXEIRA VICIADA NA AVENIDA POETA CASTRO ALVES, NO PERÍMETRO URBANO ENTRE AS RUAS CLÁUDIO LÚCIO MONTEIRO E PRESIDENTE POETA MACHADO DE ASSIS, BAIRRO: COMERCIAL, DESTACANDO TRATAR-SE DE QUE SE TRATA DE UM DIREITO DO CIDADÃO A LIMPEZA PÚBLICA QUE GARANTE A ESTES MORADORES UM AMBIENTE MAIS SAUDÁVEL.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_1__-_15-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_1__-_15-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIAS AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, VISANDO: _x000D_
 QUE SEJA REALIZADO A CONCLUSÃO DOS SERVIÇO DE REVITALIZAÇÃO DO COMPLEXO ESPORTIVO MUNICIPAL ANTÔNIO VILELA QUE ENCONTRA-SE PARALISADO, UMA VEZ QUE O REFERIDO SERVIÇO É FRUTO DE UM CONVÊNIO COM O GOVERNO DO ESTADO DO AMAPÁ PODEMOS AINDA ALENCAR ALGUNS SERVIÇOS A SEREM REALIZADOS OU CONCLUÍDOS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_2__igarape_do_lago_15-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_2__igarape_do_lago_15-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE SAÚDE QUE SEJA ENVIADO AO DISTRITO DO IGARAPÉ DO LAGO MÉDICO PARA ATENDIMENTO FIXO NA UBS DAQUELE DISTRITO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_3.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, SENHOR JUSCELINO PAULO DA SILVEIRA ALVES,  QUE SEJA FEITO O SERVIÇO DE COLOCAÇÃO DE LOMBOFAIXA, NO CRUZAMENTO DA RUA SALVADOR DINIZ COM AV. PALMIRA MIRANDA DE ANDRADE, QUE DA ACESSO AO COLÉGIO JOSÉ RIBAMAR PESTANA.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_colo_01_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_colo_01_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE SAÚDE DA PREFEITURA MUNICIPAL DE SANTANA, QUE SEJA FEITO SERVIÇOS DE VIGILÂNCIA E FISCALIZAÇÃO NA ÁREA PORTUÁRIA DE SANTANA, ONDE DENÚNCIAS NOS DÃO CONTA A RESPEITO DE EXISTÊNCIA DE CÃES PORTADORES DE LEISHMANIOSE VISCERAL PERÂMBULANDO NO MEIO DA COMUNIDADE.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_2_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_2_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA REALIZADO O SERVIÇO DE REVITALIZAÇÃO DO CENTRO COMUNITÁRIO DO BAIRRO HOSPITALIDADE, QUE ENCONTRA-SE PARALISADO, ONDE ELENCAMOS OS  SERVIÇOS A SEREM REALIZADOS: _x000D_
 • REFORMA TELHADO; _x000D_
 • REFORMA DO FORRO; _x000D_
 • REFORMA DAS PORTAS DOS BANHEIROS.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimentos_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimentos_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA REALIZADO O SERVIÇO DE REFORMA DA ESCOLA MUNICIPAL FERNANDO DO CARMO.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimentos_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimentos_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO  A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA (LÂMPADAS), NA ESTRADA DO DELTA NO BAIRRO DO ELESBÃO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_revitalizacao_das_feiras_1_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_revitalizacao_das_feiras_1_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E ECONOMIA SOLIDÁRIA – QUE SEJA FEITO A REVITALIZAÇÃO DA FEIRA DO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_revitalizacao_das_feiras_1_16-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_revitalizacao_das_feiras_1_16-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO E ECONOMIA SOLIDÁRIA – QUE SEJA FEITA A REVITALIZAÇÃO DA FEIRA DO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_limpeza_2_17-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_limpeza_2_17-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS – SEMOP, QUE SEJA FEITA  A CAPINA, LIMPEZA, DESOBSTRUÇÃO E RETIRADA DE ENTULHOS AO LONGO DOS CANAIS EXISTENTES NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1009/pontos_de_parada_no_residencial_acquaville_tucunare.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1009/pontos_de_parada_no_residencial_acquaville_tucunare.pdf</t>
   </si>
   <si>
     <t>AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, COM A FINALIDADE DE QUE SEJAM CONSTRUÍDOS ABRIGOS NOS PONTOS DE PARADA NO RESIDENCIAL ACQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1010/doutor_osvaldo_cruz.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1010/doutor_osvaldo_cruz.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP, REQUERER SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHO NA AVENIDA DAS NAÇÕES, NO PERÍMETRO URBANO ENTRE AS RUAS:PRESIDENTE MARECHAL DEODORO DA FONSECA E DOUTOR OSVALDO CRUZ, BAIRRO: PARAÍSO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1011/bairro_nova_brasilia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1011/bairro_nova_brasilia.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA TRAVESSA ANTÔNIO IZAIAS BRANDÃO NO PERÍMETRO URBANO ENTRE A RUA: CAPITÃO EUCLIDES RODRIGUES E AVENIDA WALTER LOPES DA CRUZ NO BAIRRO: NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_audiencia_publica.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_audiencia_publica.pdf</t>
   </si>
   <si>
     <t>VEM SOLICITAR À MESA DIRETORA, COM BASE NOS DISPOSITIVOS REGIMENTAIS E OUVIDO SOBERANO PLENÁRIO, O ESPAÇO DO PLENÁRIO PARA QUE SEJA REALIZADA UMA AUDIÊNCIA PÚBLICA REFERENTE AO PL QUE TRATA SOBRE O TRANSPORTE POR APLICATIVO NO MUNICÍPIO DE SANTANA, ASSIM INFORMO QUE SERÁ NO DIA 25 DE OUTUBRO DE 2019 AS 16HRS.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1013/av._sao_paulo..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1013/av._sao_paulo..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, – SEMOP, SOLICITA OS SERVIÇOS DE TERRAPLANAGEM, PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM, NA TRAVESSA OSVALDO DE ANDRADE, ENTRE A AV. SANTANA E AV. SÃO PAULO.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_rato_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_rato_1.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY SADALA, M. D. PREFEITO MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO INFORMAÇÕES A RESPEITO DE QUE EM QUE SITUAÇÃO SE ENCONTRA O CERTAME DAS LICITAÇÕES, NO VALOR DE R$ 25.000.000,00 (VINTE E CINCO) MILHÕES DE REAIS, OBJETIVANDO SERVIÇOS DE ASFALTAMENTO, PAVIMENTAÇÃO, E BLOQUETAGEM PARA RUAS E AVENIDAS DE BAIRROS DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_rato_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_rato_2.pdf</t>
   </si>
   <si>
     <t>AO SR. FRANCISCO DO CARMO “GRITI”, M. D. SECRETÁRIO MUNICIPAL DE SAÚDE, DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO INFORMAÇÕES A RESPEITO DAS ATIVIDADES QUE FORAM EXECUTADAS POR AQUELA SECRETARIA ALUSIVAS AO OUTUBRO ROSA, PARA UM PERFEITO CONHECIMENTO DESTA CASA DE LEIS.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_rato_3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_rato_3.pdf</t>
   </si>
   <si>
     <t>SR. OFIRNEY SADALA,PREFEITO MUNICIPAL DE SANTANA, SOLICITANDO AO MESMO, QUE ATRAVÉS DO ÓRGÃO COMPETENTE DA MUNICIPALIDADE, NO CASO, A SECRETARIA MUNICIPAL DE EDUCAÇÃO, FAÇA EXECUTAR SERVIÇOS DE LIMPEZA E CAPINA NA INFRAESTRUTURA DA CRECHE MUNICIPAL PROFESSOR MAURO CÉSAR, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_rato_4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_rato_4.pdf</t>
   </si>
   <si>
     <t>SR. JOSINEY PEREIRA ALVES, SUPERINTENDENTE DA SUPERINTENDÊNCIA DE TRANSPORTES E TRÂNSITO DE SANTANA – STTRANS, SOLICITANDO AO MESMO A REATIVAÇÃO (AVIVAMENTO) DA SINALIZAÇÃO VERTICAL DA RUA UBALDO FIGUEIRA, EM FRENTE A CÂMARA MUNICIPAL DE SANTANA, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_rato_5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_rato_5.pdf</t>
   </si>
   <si>
     <t>SR. JOSINEY PEREIRA ALVES, M. D. SUPERINTENDENTE DA SUPERINTENDÊNCIA DE TRANSPORTES E TRÂNSITO DE SANTANA – STTRANS, SOLICITANDO AO MESMO A REATIVAÇÃO (AVIVAMENTO) DA SINALIZAÇÃO VERTICAL DA RUA UBALDO FIGUEIRA ESQUINA COM A AVENIDA 7 DE SETEMBRO, BAIRRO CENTRAL, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_colo_cemiterio.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_colo_cemiterio.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO URGENTES DE TAPA BURACOS PARA AS AVENIDA VALTER LOPES DA CRUZ E RUA ADALVARO ALVES CAVALCANTE, QUE CIRCUNDAM O CEMITÉRIO MUNICIPAL DE SANTANA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1024/bairro_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1024/bairro_hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA AVENIDA BRASÍLIA NO PERÍMETRO URBANO ENTRE A RUAS: PEDRO SALVADOR DINIZ E PRESIDENTE JOHN FITZGERALD KENNEDY BAIRRO: HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1025/john_fitzgerald_kennedy_bairro_hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1025/john_fitzgerald_kennedy_bairro_hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP, REQUERER SERVIÇOS DE LIMPEZA E RETIRADA DE ENTULHO NA AVENIDA COELHO NETO, NO PERÍMETRO URBANO ENTRE AS RUAS:PEDRO SALVADOR DINIZ E PRESIDENTE JOHN FITZGERALD KENNEDY, BAIRRO: HOSPITALIDADE, DESTACANDO TRATAR-SE DE QUE SE TRATA DE UM DIREITO DO CIDADÃO A LIMPEZA PÚBLICA QUE GARANTE A ESTES MORADORES UM AMBIENTE MAIS SAUDÁVEL.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1026/hospitalidade.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1026/hospitalidade.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP O PRESENTE REQUERIMENTO, COM FINALIDADE DE QUE SEJA REALIZADO SERVIÇO DE RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA COM TROCA DE LUMINÁRIAS NA AVENIDA BRASÍLIA NO PERÍMETRO URBANO ENTRE A RUAS: PEDRO SALVADOR DINIZ E PRESIDENTE JOHN FITZGERALD KENNEDY BAIRRO: HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1027/iluminacao_rua_joao_-_vila_daniel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1027/iluminacao_rua_joao_-_vila_daniel.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – JUSCELINO ALVES, VISANDO, REQUERER DA SEMOP QUE SEJA FEITO A MANUTENÇÃO DO SISTEMA QUE ATENDE AO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA JOÃO BITTENCURT MUZIZ, BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1028/iluminacao_rua_lucena_-_vila_daniel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1028/iluminacao_rua_lucena_-_vila_daniel.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – JUSCELINO ALVES, REQUERER DA SEMOP QUE SEJA FEITO A MANUTENÇÃO DO SISTEMA QUE ATENDE AO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA LUCENA DE AZEVEDO (EM FRETE A ESCOLA IRANILDE, BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1029/vila_daniel.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1029/vila_daniel.pdf</t>
   </si>
   <si>
     <t>AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – JUSCELINO ALVES, REQUERER DA SEMOP QUE SEJA FEITO A MANUTENÇÃO DO SISTEMA QUE ATENDE AO SISTEMA DE ILUMINAÇÃO PÚBLICA NA RUA PEDRO DA COSTA FAVELA, BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1031/igarape_da_fortaleza_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1031/igarape_da_fortaleza_2.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE CONSTRUÇÃO DAS PASSARELAS EM MADEIRA DE LEI, NA ÁREA DE RESSACA DA TRAVESSA RIO VILA NOVA (PONTE DO ATALAIA), NO BAIRRO: IGARAPÉ DA FORTALEZA.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1033/policlinica_maria_tadeu_4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1033/policlinica_maria_tadeu_4.pdf</t>
   </si>
   <si>
     <t>AO SR. FRANCISCO DO CARMO DE SOUZA OLIVEIRA, SECRETÁRIO MUNICIPAL DE SAÚDE – SEMSA, SOLICITA O SERVIÇO DE INSTALAÇÃO DE PROVEDOR DE INTERNET, PARA A POLICLÍNICA MARIA TADEU AGUIAR, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1034/requeriemento_ponte_novo_horizonte.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1034/requeriemento_ponte_novo_horizonte.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, O SERVIÇO DA REFORMA COM A MÁXIMA URGÊNCIA DA PONTE EM MADEIRA DA RUA RAIMUNDO FERREIRA GUEDES NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1036/req._dra._katia.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1036/req._dra._katia.pdf</t>
   </si>
   <si>
     <t>AO SECRETARIO DA SEMOP, O PRESENTE DA ILUMINAÇÃO PÚBLICA E TROCA DE LUMINÁRIAS NA RODOVIA MACAPÁ/MAZAGÃO NO PERÍMETRO ENTRE A ROTATÓRIA DO TREVÃO ATÉ A CABECEIRA DA PONTE SOBRE O RIO MATAPI.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_jailson_semdurh.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_jailson_semdurh.pdf</t>
   </si>
   <si>
     <t>SECRETARIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO – SEMDURH, SENHOR IVERALDO QUARESMA UCHOA, SOLICITANDO PROVIDÊNCIAS NO SENTIDO DE ELABORAÇÃO DE ESTUDOS PARA UNIFICAÇÃO DOS LOTES ONDE HOJE ESTÁ LOCALIZADO A CASA DA HOSPITALIDADE – ABRIGO DOS IDOSOS.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1038/a_iluminacao_publica_no_perimetro_da_avenida_da_QKhcfW2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1038/a_iluminacao_publica_no_perimetro_da_avenida_da_QKhcfW2.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, OBJETIVANDO: A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA AVENIDA DAS NAÇÕES ENTRE VITÓRIO GALIANE E EUCLIDES RODRIGUES – BAIRRO: CENTRAL.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1039/a_iluminacao_publica_no_perimetro_travessa_l-_4_-02.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1039/a_iluminacao_publica_no_perimetro_travessa_l-_4_-02.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, OBJETIVANDO: A ILUMINAÇÃO PÚBLICA NO PERÍMETRO TRAVESSA L- 4 ENTRE AVENIDA CASTRO ALVES E 7 DE SETEMBRO – BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1040/a_iluminacao_publica_no_perimetro_rua_valter_ba_VmIUcP0.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1040/a_iluminacao_publica_no_perimetro_rua_valter_ba_VmIUcP0.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, OBJETIVANDO: A ILUMINAÇÃO PÚBLICA NO PERÍMETRO RUA VALTER BARBOSA DE ARAÚJO – BAIRRO: FONTE NOVA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1041/no_bairro_area_comercial..pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1041/no_bairro_area_comercial..pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE DRENAGEM E LIMPEZA DO BUEIRO, SITUADO NO CRUZAMENTO DA AV. CASTRO ALVES E RUA PRESIDENTE KENNEDY, NO BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1042/rua_doutor_osvaldo_cruz.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1042/rua_doutor_osvaldo_cruz.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE LIMPEZA E TERRAPLANAGEM DA RUA DOUTOR OSVALDO CRUZ, ENTRE AS AV. PRINCESA ISABEL E AV. COELHO NETO, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1047/rua_floriano_peixoto.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1047/rua_floriano_peixoto.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE LIMPEZA, DRENAGEM E TERRAPLANAGEM COM PAVIMENTAÇÃO ASFÁLTICA DA RUA FLORIANO PEIXOTO, ENTRE AV. JOSÉ DE ANCHIETA E AV. PRINCESA ISABEL, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1051/bairro_provedor_ll.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1051/bairro_provedor_ll.pdf</t>
   </si>
   <si>
     <t>AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SEGUINTES SERVIÇOS NA TRAVESSA 08, NO BAIRRO PROVEDOR II.  A CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_secretaria_municipal_de_saude.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_secretaria_municipal_de_saude.docx</t>
   </si>
   <si>
     <t>REQUER AO  SECRETÁRIO MUNICIPAL DE SAÚDE DE SANTANA, QUE SEJA FEITO UMA AÇÃO DE SAÚDE NO BAIRRO JARDIM DE DEUS, NO DIA 23 DE NOVEMBRO DE 2019, ONDE POSSA DESTINAR TODOS OS SERVIÇOS NECESSÁRIOS, ONDE DESTACO: CLINICO GERAL, ENFERMEIROS, TESTES RÁPIDOS, DENTISTAS E OUTROS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1057/modelo_de_requerimento_sessao_comemorativa_18-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1057/modelo_de_requerimento_sessao_comemorativa_18-11.pdf</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA QUE SEJA REALIZADA UMA SESSÃO COMEMORATIVA NO DIA 22 DE NOVEMBRO AS 18:00 HORAS, EM CELEBRAÇÃO AO ANIVERSÁRIO DE 68 ANOS DA IGREJA DO EVANGELHO QUADRANGULAR NO BRASIL QUE É COMEMORADO NO DIA 15 DE NOVEMBRO.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1058/8_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1058/8_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE DRENAGEM E LIMPEZA DO BUEIRO, SITUADO NA TRAVESSA 08, NO BAIRRO PROVEDOR II</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento7.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento7.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA E PAVIMENTAÇÃO ASFÁLTICA DA AV. JOSÉ DE ANCHIETA ENTRE A RUA PADRE VITÓRIO GALLIANNI E RUA ADALVARO ALVES CAVALCANTE, NO BAIRRO CENTRAL.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1060/6.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1060/6.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA, NA ESQUINA DA RUA COSTA E SILVA E AV. RUI BARBOSA NO BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1061/1_limpeza_jose_de_anchieta.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1061/1_limpeza_jose_de_anchieta.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP QUE SEJA FEITO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO DA AVENIDA JOSÉ DE ANCHIETA, NO PERÍMETRO QUE COMPREENDE ÀS RUAS EUCLIDES RODRIGUES E PADRE VITÓRIO GALIANNE, PRÓXIMO AO CANAL DO PARAÍSO.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1062/req_715.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1062/req_715.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, A ROÇAGEM E LIMPEZA DA AVENIDA JOSÉ DE ANCHIETA, NO PERÍMETRO QUE COMPREENDE AS RUAS EUCLIDES RODRIGUES E PADRE VITÓRIO GALLIANNE, PRÓXIMO AO CANAL DO PARAISO;</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_716.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_716.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP –  REPAROS NA ILUMINAÇÃO NA AV. SANTANA, ENTRE OS TRECHOS DA RUA L-8 DO BAIRRO FONTE NOVA ATÉ O BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_717.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_717.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A PAVIMENTAÇÃO ASFÁLTICA NA AV. SANTANA, ENTRE OS TRECHOS DA RUA L-8 A   L-11 DO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_718.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_718.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP -  UMA AÇÃO DE TAPA BURACO NA RUA L-8, ENTRE OS TRECHOS DA AV. SÃO PAULO COM AV. 7 DE SETEMBRO DO BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_719.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_719.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – LIMPEZA NA ÁREA EXTERNA DA CRECHE PROFESSOR REDIMILSON ANSELMO NOBRE, SITUADA NA AV. DOM PEDRO I, BAIRRO FONTE NOVA</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_720.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_720.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – A REFORMA DA PONTE DA TRAVESSA RIO PRETO DO BAIRRO IGARAPÉ DA FORTALEZA</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1068/1_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1068/1_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FEITO O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI, NA ALAMEDA A, NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1069/2_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1069/2_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FEITO O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI, NA ALAMEDA B, NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1070/3_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1070/3_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE FEITO O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI, NA ALAMEDA D, NO BAIRRO NOVA UNIÃO.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1071/4_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1071/4_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA DA RUA JUSCELINO KUBSTCHEK, ENTRE A AV. SÃO PAULO E AV. SÃO JOÃO APÓSTOLO, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1072/5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1072/5.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA, NA AV. COELHO NETO, ESQUINA COM A RUA OSVALDO CRUZ, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1085/req_726.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1085/req_726.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO AS SEGUINTES INFORMAÇÕES: 1) CARDÁPIO DA MERENDA ESCOLAR; 2) MAPA DE DISTRIBUIÇÃO DOS ALIMENTOS QUE COMPÕEM A MERENDA; 3) PROCESSO LICITATÓRIO PARA AQUISIÇÃO DA MERENDA ESCOLAR E CONTRATO COM A EMPRESA; 4) RELATÓRIO DETALHADO DOS RECURSOS DO FNDE E PNAE;</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1086/req_727.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1086/req_727.pdf</t>
   </si>
   <si>
     <t>REQUER AO DIRETOR PRESIDENTE DA FUNDAÇÃO DE ESPORTE, TURISMO E CULTURA DO MUNICÍPIO, AS SEGUINTES INFORMAÇÕES A RESPEITO DA REALIZAÇÃO DO CARNAVAL DE 2020: 1) QUAL A PROGRAMAÇÃO DO CARNAVAL; 2) QUAL O VALOR DO PROJETO DO CARNAVAL DE 2020; 3)  QUAL O VALOR QUE O MUNICÍPIO DESTINARÁ PARA A REALIZAÇÃO DO CARNAVAL DE 2020; 4)  QUAIS AS FONTES DE DESEMBOLSO PARA O CUSTEIO DO CARNAVAL 2020</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1087/req_728.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1087/req_728.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – QUE SEJA FEITO SERVIÇO DE LIMPEZA EM TODOS OS CANAIS DO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>RARISON SANTIAGO, SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1088/req_729.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1088/req_729.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SERVIÇOS DE LIMPEZA, DRENAGEM, PAVIMENTAÇÃO ASFÁLTICA E TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DOS POSTES DA TRAVESSA MANOEL PEREIRA DA ROCHA, ENTRE A AVENIDA COELHO NETO E AV. MARIA COLARES, NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1089/req_730.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1089/req_730.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SERVIÇOS DE LIMPEZA, DRENAGEM, PAVIMENTAÇÃO ASFÁLTICA E TROCA DE LÂMPADAS QUE ESTÃO QUEIMADAS DOS POSTES DA TRAVESSA NELCIANA VASQUES,  ENTRE A AVENIDA COELHO NETO E AV. MARIA COLARES, NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1090/req_731.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1090/req_731.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP – SERVIÇOS DE LIMPEZA E REMOÇÃO DE LIXEIRA VICIADA NA AV. SÃO JOÃO APÓSTOLO, ENTRE AS RUAS PRESIDENTE MANOEL DEODORO DA FONSECA E RUA PRESIDENTE EMÍLIO GARRASTAZU MÉDICI, NO BAIRRO DO PARAISO</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1091/req_732.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1091/req_732.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CIDADANIA – SEMASC, OS SEGUINTES: 1) A CONTRATAÇÃO DE 01(UM) ASSISTENTE SOCIAL, 01(UM) PSICÓLOGO, 01(UM) ASSISTENTE ADMINISTRATIVO, PARA ATENDIMENTO EXCLUSIVO NO CONSELHO MUNICIPAL DE DIREITOS DA PESSOA IDOSA DO MUNICIPIO DE SANTANA; 02) A CONTRATAÇÃO DOS SEGUINTES PROFISSIONAIS: TÉCNICOS DE ENFERMAGEM, PROFESSOR DE EDUCAÇÃO FÍSICA E INSTRUTORES DE DANÇA, PARA ATENDER OS GRUPOS DA 3ª IDADE NO MUNICÍPIO DE SANTANA; 3) DISPONIBILIZAR TRANSPORTE COLETIVO PARA OS GRUPOS DA 3ª IDADE E CONSELHO DO IDOSO SEMESTRALMENTE A FIM DE QUE POSSAM REALIZAR UM PASSEIO TURÍSTICO</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1092/req_733.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1092/req_733.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO E HABITAÇÃO – SEMDUH – E DA SUPERINTENDÊNCIA DE TRANSPORTE E TRÂNSITO – STTRANS – PLACAS DE SINALIZAÇÃO NA RUA TANCREDO NEVES E MARECHAL DEODORO DA FONSECA, NO PERÍMETRO ENTRE A AV. PRINCESA ISABEL E COELHO NETO, NO BAIRRO PARAISO</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1093/req_734.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1093/req_734.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, SOLICITANDO REFORMAS DE PONTES NA ALAMEDA DAS PAMPOLAS – BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1094/req_735.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1094/req_735.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, REFORMAS DE PONTES NA RUA DAS ACÁCIAS – BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1095/req_736.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1095/req_736.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, REFORMAS DE PONTES NA RUA DOS COCAIS – BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1107/req_737.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1107/req_737.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1108/req_738.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1108/req_738.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - REFORMAS DE PONTES NA RUA GIRASSOL NO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1109/req_739.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1109/req_739.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA STTRANS, SINALIZAÇÃO VERTICAL E HORIZONTAL NO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1110/req_740.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1110/req_740.pdf</t>
   </si>
   <si>
     <t>REQUER AO SUPERINTENDENTE DA STTRANS, O RETORNO DE TRANSPORTES PÚBLICOS NO BAIRRO PARQUE DAS LARANJEIRAS</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1111/req_741.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1111/req_741.doc</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO QUE ESTUDE UMA FORMA DE SE REALIZAR NAS ESCOLAS MUNICIPAIS A DEVIDA ADAPTAÇÃO NOS BANHEIROS PÚBLICOS, DANDO A TODO OS ALUNOS COM QUALQUER TIPO DE DEFICIÊNCIA  MOTORA DE CONDIZENTEMENTE OS FREQUENTAR</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1112/req_742.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1112/req_742.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS INFORMAÇÕES SOBRE O MOTIVO DE OBRA DE REFORMA DA UBS ANTÔNIO SIRIEIRO SE ENCONTRAR PARALISADA ATÉ O PRESENTE MOMENTO E COM O PRAZO DE ENTREGA VENCIDO HÁ 60 DIAS.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1113/req_743.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1113/req_743.pdf</t>
   </si>
   <si>
     <t>REQUER  AO SECRETÁRIO DE OBRAS PÚBLICAS E SERVIÇOS URBANOS INFORMAÇÕES SOBRE O MOTIVO DA CONSTRUÇÃO DA ACADEMIA DE SAÚDE LOCALIZADA NO IGARAPÉ DA FORTALEZA SE ENCONTRAR PARALISADA</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1114/req_744.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1114/req_744.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE O IMPLANTE DENTÁRIO NO MUNICÍPIO DE SANTANA, QUANTITATIVO DE PESSOAS ATENDIDAS, FONTE QUE SE ORIGINOU O PAGAMENTO DOS SERVIÇOS, CONTRATO COM A EMPRESA QUE PRESTA ESSE SERVIÇO.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1115/req_745.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1115/req_745.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE SAÚDE INFORMAÇÕES SOBRE O CUSTO DA REFORMA E ADAPTAÇÃO DO PRÉDIO ONDE ESTÁ FUNCIONANDO O CENTRO DE ESPECIALIDADES ODONTOLÓGICAS - CEO</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1116/req_746.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1116/req_746.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS INFORMAÇÕES SOBRE OS MOTIVOS QUE A OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VILA AMAZONAS SE ENCONTRA PARALISADO ATÉ A PRESENTE DATA DE HOJE</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1121/1_-__requerimento_-_lombofaixa_da_rua_19_de_maio__02-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1121/1_-__requerimento_-_lombofaixa_da_rua_19_de_maio__02-11.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO O SERVIÇO DE COLOCAÇÃO DE LOMBOFAIXA, NA RUA 19 DE MAIO, PRÓXIMO A ALAMEDA A, QUE DA ACESSO A ESCOLA MAURO CESAR.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1122/2__requerimento_-_pavimentacao_asfaltica_da_rua_JKYzdwV.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1122/2__requerimento_-_pavimentacao_asfaltica_da_rua_JKYzdwV.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA D-29, ENTRE A AVENIDA B-1 E TRAVESSA MANOEL CARVALHO, BAIRRO VILA DANIEL.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1123/3_requerimento_-_pavimentacao_asfaltica_rua_jus_lMhPy0X.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1123/3_requerimento_-_pavimentacao_asfaltica_rua_jus_lMhPy0X.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA REALIZADO O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA PRESIDENTE JUSCELINO KUBITSCHEK, ENTRE AS AVENIDAS 7 DE SETEMBRO E SÃO PAULO, NO BAIRRO PARAISO.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1124/4_requerimento_-_mapa_do_cardapio_da_merenda_es_x0DiORF.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1124/4_requerimento_-_mapa_do_cardapio_da_merenda_es_x0DiORF.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO,  QUE SEJA ENVIADO A ESTA GABINETE INFORMAÇÕES SOBRE O MAPA DE DISTRIBUIÇÃO DOS PRODUTOS QUE COMPÕEM A MERENDA ESCOLAR E O CARDÁPIO A SER REALIZADO MENSAL.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1125/1_requerimento_iluminacao_terminal_pesqueiro_02-12.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1125/1_requerimento_iluminacao_terminal_pesqueiro_02-12.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO A MANUTENÇÃO DO SISTEMA DE ILUMINAÇÃO, QUE ATENDE AO TERMINAL PESQUEIRO DE SANTANA, LOCALIZADO NA ÁREA PORTUÁRIA DE SANTANA.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1126/2_requerimento_rua_garrastazu_medici___02-12.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1126/2_requerimento_rua_garrastazu_medici___02-12.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO SERVIÇOS DE ASFALTAMENTO, NA RUA GARRASTAZU MÉDICI, ENTRE AV. 7 DE SETEMBRO E AV. CASTELO BRANCO, EM FRENTE A PRAÇA DO PARAISO.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1127/3__requerimento_rua_osvaldo_cruz____02-12.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1127/3__requerimento_rua_osvaldo_cruz____02-12.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS, QUE SEJA FEITO SERVIÇOS DE TAPA BURACO, NA RUA OSVALDO CRUZ, ENTRE AV. SÃO PAULO E AV. CASTELO BRANCO, BAIRRO DO PARAISO.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1129/1_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1129/1_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA  E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO O SERVIÇO DE CONSTRUÇÃO DA PASSARELA PRINCIPAL EM MADEIRA DE LEI, NA LOCALIDADE DO MATAPI MIRIM,  NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1130/2_requerimento.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1130/2_requerimento.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA, COM CÓPIA  A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME, QUE SEJA FEITA A REFORMA DE TODO O PRÉDIO DA ESCOLA MUNICIPAL MATAPI MIRIM, LOCALIZADA NA COMUNIDADE RIO MATAPI MIRIM, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_sead.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_sead.pdf</t>
   </si>
   <si>
     <t>AO EXMO. SR. CLEIDEVAN RIBEIRO LEITE, M. D. SECRETÁRIO DE ADMINISTRAÇÃO DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO ESTUDO DE VIABILIDADE PARA INCLUSÃO DOS AUXILIARES EDUCACIONAIS NA LEI DE DEDICAÇÃO EXCLUSIVA.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_semed_1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_semed_1.pdf</t>
   </si>
   <si>
     <t>AO EXMA. SRA. CARMEN MARINHO QUEIROZ DA PAZ, M. D. SECRETÁRIA DE EDUCAÇÃO DA PREFEITURA MUNICIPAL DE SANTANA, SOLICITANDO ESTUDO DE VIABILIDADE PARA INCLUSÃO DOS AUXILIARES EDUCACIONAIS NA LEI DE DEDICAÇÃO EXCLUSIVA.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1138/req_758.doc</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1138/req_758.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRE NA RUA CLÁUDIO LÚCIO MONTEIRO EM FRENTE À FEIRA DO METE A MÃO NO BAIRRO ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1143/req_759.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1143/req_759.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO, A REGULARIZAÇÃO DO LANCHE DAS CRIANÇAS DA ESCOLA MUNICIPAL NOSSA SENHORA DA CONCEIÇÃO, NO BAIRRO COMERCIAL.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1144/req_760.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1144/req_760.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - O SERVIÇO DE CONSTRUÇÃO DE PASSARELA EM MADEIRA DE LEI NA TRAVESSA 5, NO BAIRRO REMÉDIOS II</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1145/req_761.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1145/req_761.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO - SEME - A REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO DAS CENTRAIS DE AR DA SECRETARIA DA ESCOLA MUNICIPAL DE ENSINO BÁSICO AMAZONAS, NO BAIRRO CENTRO</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1146/req_762.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1146/req_762.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE MEIO AMBIENTE, DESENVOLVIMENTO URBANO E HABITAÇÃO - SEMDURH - QUE SEJA FEITA UMA VISITA TÉCNICA NA AV. SÃO PAULO APÓSTOLO ENTRE A RUA PRES. EMÍLIO GARRASTAZU MÉDICI E RUA MANOEL DEODORO DA FONSECA, NO BAIRRO PARAISO .</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1149/audiencia_publica_carnaval.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1149/audiencia_publica_carnaval.pdf</t>
   </si>
   <si>
     <t>REQUER DA REFERIDA FUNDAÇÃO, QUE SEJA FEITO AUDIÊNCIA PÚBLICA NA_x000D_
 CÂMARA MUNICIPAL DE VEREADORES DE SANTANA, AINDA NO PERÍODO LEGISLATIVO_x000D_
 DO ANO EM CURSO, PARA A REALIZAÇÃO DO CARNAVAL DE 2020.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1150/iluminacao_-_av_das_nacoes_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1150/iluminacao_-_av_das_nacoes_2.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY  SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, REQUER A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA AVENIDA DAS NAÇÕES NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1151/limpeza_-_paraiso_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1151/limpeza_-_paraiso_2.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY  SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, REQUER A LIMPEZA DE RUAS E AVENIDAS, E RETIRADA DE ENTULHO NO PERÍMETRO DA AVENIDA SÃO JOÃO APÓSTOLO, ENTRE A RODOVIA DUCA SERRA E AVENIDA TANCREDO NEVES, AO LADO DA LINHA FÉRREA – BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1152/limpeza_-_paraiso_2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1152/limpeza_-_paraiso_2.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY  SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, REQUER A  LIMPEZA E DESASSOREAMENTO DE CANAL NO BAIRRO HOSPITALIDADE – FINAL DA COELHO NETO E REMÉDIO II.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1153/iluminacao_-_padre_vitorio_galiane.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1153/iluminacao_-_padre_vitorio_galiane.pdf</t>
   </si>
   <si>
     <t>AO SR. OFIRNEY  SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, REQUER A ILUMINAÇÃO PÚBLICA NO PERÍMETRO DA RUA PADRE VITÓRIO GALIANE, ENTRE AVENIDA SANTANA E AVENIDA SÃO PAULO , BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1154/limpeza_-_convertido.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1154/limpeza_-_convertido.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE PROVIDENCIE JUNTO À SECRETÁRIA, EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSTRUÇÃO DE UMA PASSARELA LOCALIZADA NA 30 DE NOVEMBRO NO BAIRRO ÁREA PORTUÁRIA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_vereadora_socorro.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_vereadora_socorro.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA , E AO SR. JUSCELINO ALVES, SECRETÁRIO DA SEMOP, SOLICITA OS SERVIÇOS DE LIMPEZA DE ENTULHO E MATO ALTO, DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA, DOS SEGUINTES TRECHOS ABAIXO: 1. RUA GARRASTAZU MÉDICI ENTRE RODOVIA DUCA SERRA E AVENIDA SANTANA, NO BAIRRO DO PARAÍSO. 2. RUA GARRASTAZU MÉDICI ENTRE RODOVIA DUCA SERRA E AVENIDA PRINCESA ISABEL, NO BAIRRO DO PARAÍSO 3. RUA JUSCELINO KUBISTCHEK ENTRE RODOVIA DUCA SERRA E AVENIDA SÃO PAULO, NO BAIRRO DO PARAÍSO. 4. AVENIDA SÃO PAULO ENTRE RUA TANCREDO NEVES E RUA GARRASTAZU MÉDICI, NO BAIRRO DO PARAÍSO. 5. RUA PRESIDENTE KENNEDY ENTRE AVENIDA SANTANA E AVENIDA MARIA COLARES, NO BAIRRO DA HOSPITALIDADE 6. RUA MACHADO DE ASSIS ENTRE AVENIDA SANTANA E AVENIDA DOM PEDRO I, NO BAIRRO DA HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_1.reiterar_o_pedido.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_1.reiterar_o_pedido.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA , E AO SR. JUSCELINO ALVES, SECRETÁRIO DA SEMOP, REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 684/2019 DE 21/10/19 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO ALVES – SEMOP, OS SERVIÇOS DE TERRAPLANAGEM, PAVIMENTAÇÃO ASFÁLTICA E DRENAGEM, NA TRAVESSA OSVALDO DE ANDRADE, ENTRE A AV. SANTANA E AV. SÃO PAULO.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_solicita_a_execucao_dos_servicos.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_solicita_a_execucao_dos_servicos.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA , E AO SR. JUSCELINO ALVES, SECRETÁRIO DA SEMOP, SOLICITA A EXECUÇÃO DOS SERVIÇOS ABAIXO ÀS SEGUINTES REPARTIÇÕES PÚBLICAS: 1. LIMPEZA E RETIRADA DE ENTULHO DAS LATERAIS DA UBS POLICLÍNICA MARIA TADEU DE AGUIAR, NO BAIRRO PARAÍSO. 2. CONSTRUÇÃO DO MURO DO E LIMPEZA DA CISTERNA DO CENTRO DA PESSOA IDOSA DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_solicita_agente_de_transito.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_solicita_agente_de_transito.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA , E AO SR. JOSINEY PEREIRA ALVES – SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, SOLICITA AGENTE DE TRANSITO PARA O PERÍMETRO ENTRE A RUA DEODORO DA FONSECA E AV. SETE DE SETEMBRO, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1159/requerimento_solicita_que_regularizem_o_forneci_FEtzlrT.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1159/requerimento_solicita_que_regularizem_o_forneci_FEtzlrT.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO DO MUNICÍPIO DE SANTANA , E A SRª. CARMEM MARINHO QUEIROZ DA PAZ, SECRETÁRIA MUNICIPAL DE EDUCAÇÃO – SEME. SOLICITA QUE REGULARIZEM O FORNECIMENTO DO LANCHE DAS CRIANÇAS DAS SEGUINTES ESCOLAS MUNICIPAIS ABAIXO: 1. ESCOLA MUNICIPAL AMAZONAS, NA AV. 15 DE NOVEMBRO, 1132, BAIRRO CENTRAL - SANTANA – AP 2. ESCOLA MUNICIPAL CLAUDIONOR ROCHA FREITAS, NO ROTARY CLUB - ROD. DUCA SERRA, 800, BAIRRO PARAÍSO, SANTANA – AP.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1160/req_para_10_de_dezembro_01_-_pavimentacao.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1160/req_para_10_de_dezembro_01_-_pavimentacao.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A PAVIMENTAÇÃO DA TRAVESSA L-12 DO BAIRRO PROVEDOR I</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1161/req_para_10_de_dezembro_-_pequena_travessa_-_02.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1161/req_para_10_de_dezembro_-_pequena_travessa_-_02.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A PAVIEMNTAÇÃO DE UMA PEQUENA TRAVESSA QUE MEDE EM TORNO DE 70M DE COMPRIMENTOS POR 01 METRO DE LARGURA LOCALIZADA ENTRE A AVENIDA SÃO PAULO (EM FRENTE A TRAV. L-4) COM A AV. SÃO JOÃO APÓSTOLO DO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1162/req_para_10_de_dezembro_-_limpeza_sao_joao_-_03.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1162/req_para_10_de_dezembro_-_limpeza_sao_joao_-_03.docx</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A LIMPEZA DA AVENIDA SÃO JOÃO APÓSTOLO (NO PERÍMETRO DO TRILHO COM INÍCIO ATRÁS DA ADERT) DO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_-11_iluminacao_-_rita__11-12.docx</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_-11_iluminacao_-_rita__11-12.docx</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA,  COM CÓPIA A  SECRETARIA DE OBRAS PUBLICAS E SERVIÇOS URBANOS/SEMOP, QUE SEJA FEITO REPAROS NA ILUMINAÇÃO PÚBLICA NA RUA. JOÃO LEITE COUTINHO, ENTRE OS TRECHOS, DA AV. JOSÉ DE ANCHIETA COM AV. CASTRO ALVES DO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento-_gastos_com_a_merenda_escolar.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento-_gastos_com_a_merenda_escolar.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA A SECRETÁRIA MUNICIPAL DE EDUCAÇÃO QUE SEJA ENVIADO A ESTE GABINETE, INFORMAÇÕES DE QUAL O VALOR DE AQUISIÇÃO REFERENTE A MERENDA ESCOLAR NO PERÍODO DE JANEIRO DE 2017 À DEZEMBRO DE 2019.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1167/req_1--------._11.12.19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1167/req_1--------._11.12.19.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, QUE SEJA FEITO OS SERVIÇOS DE LIMPEZA, RETIRADA DE ENTULHO E PAVIMENTAÇÃO ASFÁLTICA DA RUA PADRE VITÓRIO GALLIANNI, ENTRE AV. DOM PEDRO I E AV. MARIA COLARES, NOS BAIRROS CENTRO E NOVA BRASÍLIA, EM SANTANA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1168/iluminacao_-_multirao__11-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1168/iluminacao_-_multirao__11-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS QUE SEJA FEITO A ILUMINAÇÃO PÚBLICA NAS TRAVESSAS H, I e J NO BAIRRO MULTIRÃO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1169/limpeza_provedor_2_11-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1169/limpeza_provedor_2_11-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS QUE SEJA FEITO A LIMPEZA E DESASSOREAMENTO DE CANAL DO PROVEDOR 2.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1170/passarelas_-_construcao_1_11-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1170/passarelas_-_construcao_1_11-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA – PMS, COM CÓPIA AO SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA-SEMOP, QUE SEJA FEITO EM CARÁTER DE URGÊNCIA, SERVIÇOS DE CONSTRUÇÃO DE PASSARELAS NO BAIRRO MULTIRÃO DO PARAÍSO, NO PERÍMETRO DA TRAVESSA H, I e J.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1171/recapeamento_novo_horizonte_e_maria_colares.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1171/recapeamento_novo_horizonte_e_maria_colares.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICIPIO DE SANTANA, JUNTAMENTE COM A SECRETARIA DE OBRAS - SEMOP: _x000D_
 1) QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO EM RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE, NESTE MUNICÍPIO; _x000D_
 2) QUE SEJA FEITO SERVIÇOS DE RECAPEAMENTO NA AVENIDA MARIA DE OLIVEIRA COLARES, ENTRE AS AVENIDAS COSTA E SILVA E CLAÚDIO LÚCIO MONTEIRO, LOCALIZADA NO BAIRRO REMÉDIO, NESTE MUNICÍPIO;</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1172/fossa_seca__1_______12-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1172/fossa_seca__1_______12-12.pdf</t>
   </si>
   <si>
     <t>REQUER À SECRETÁRIA MUNICIPAL DE EDUCAÇÃO (SEME), CARMEM MARINHO, QUE SEJA FEITO O  ESVAZIAMENTO E LIMPEZA DA FOSSA SÉPTICA DA ESCOLA MUNICIPAL DE ENSINO BÁSICO PARAÍSO DA CIDADANIA.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1173/limpeza_-_multirao_11-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1173/limpeza_-_multirao_11-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, QUE SEJA FEITO A LIMPEZA DE RUAS E AVENIDAS, E RETIRADA DE ENTULHO NO PERÍMETRO DA TRAVESSA H, I e J, NO BAIRRO MULTIRÃO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1175/1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1175/1.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. _x000D_
 1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 522/2019 DE 12/08/19 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA QUE SEJA FEITO O ASFALTAMENTO COM DRENAGEM EM TODA EXTENSÃO DA RUA WALTER BARBOSA DE ARAÚJO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1176/2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1176/2.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP. _x000D_
 _x000D_
 1. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 697/2019 DE 24/10/19 ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA OS SERVIÇOS DE CONSTRUÇÃO DAS PASSARELAS EM MADEIRA DE LEI, NA ÁREA DE RESSACA DA TRAVESSA RIO VILA NOVA (PONTE DO ATALAIA), NO BAIRRO: IGARAPÉ DA FORTALEZA. _x000D_
 2. REITERAR O PEDIDO FORMULADO POR INTERMÉDIO DO REQUERIMENTO 623/2019 DE 04/09/19, ENCAMINHADO AO PODER EXECUTIVO MUNICIPAL, SOLICITANDO AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SOLICITA REFORMA DA PASSARELA ULISSES GUIMARÃES, NO DISTRITO ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1177/3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1177/3.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA – STTRANS, QUE SEJA FEITO:_x000D_
 1. A IMPLANTAÇÃO DE SEMÁFORO NA AV. 7 DE SETEMBRO ESQUINA COM RUA DEODORO DA FONSECA – BAIRRO DO PARAÍSO. _x000D_
 2. A IMPLANTAÇÃO DE SEMÁFORO NA AV. 7 DE SETEMBRO ESQUINA COM RUA SALVADOR DINIZ – BAIRRO DO CENTRO. _x000D_
 3. A IMPLANTAÇÃO DE SEMÁFORO NA AV. MARIA COLARES ESQUINA COM RUA COSTA E SILVA – BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1178/4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1178/4.pdf</t>
   </si>
   <si>
     <t>REQUER AO  PREFEITO DO MUNICÍPIO DE SANTANA - PMS, E AO SECRETÁRIO MUNICIPAL DE SAÚDE - SEMSA, QUE SEJA FEITO  A CONTRATAÇÃO DE PROFISSIONAIS NA ÁREA DA SAÚDE COM ESPECIALIDADE EM REUMATOLOGIA, PARA ATENDER NAS UNIDADES BÁSICAS DE SAÚDE NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1179/780.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1179/780.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS - SEMOP - A ILUMINAÇÃO PÚBLICA DA AVENIDA SANTANA NO PERÍMETRO QUE COMPREENDE AS RUAS ADÁLVARO CAVALCANTE E EUCLIDES RODRIGUES.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1180/req_781.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1180/req_781.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS, A LIMPEZA E RETIRADA DE LIXEIRA VICIADA LOCALIZADA NA RUA TOCANTINÓPOLIS, BAIRRO PROVEDOR.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10246,67 +10246,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/132/ata_da_3a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/657/3._ata_da_29a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/701/ata_da_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/702/ata_da_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/719/3._ata_da_33a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/735/3._ata_da_34a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/761/3._ata_da_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/807/3._ata_da_38a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/853/3._ata_da_40a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/898/doc139.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/911/ata_da_44a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/918/ata_da_45a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/930/ata_da_46a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/940/ata_da_47a_ordinaria_da_3a_sessao_legislativa_da_ngDoOi9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/947/ata_da_48a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/959/ata_da_49a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/995/52a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1046/3._ata_da_58a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/72/ata_da_sessao_de_abertura_dos_trabalhos_legislati_UKoF4FO.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/670/proposta_de_emenda_a_lei_organica_do_municipio__TT6tNKL.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_tributo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1118/plc_no_002.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1147/proejto_de_lei_complementar.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_complementar_004.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_02-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_03-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lojas_de_conveniencias.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_05-2019.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei__07-2019.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_08-2019.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_10-2019.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_09-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_n_o_3_1.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_n_o_4_2.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/343/proj._de_lei_-_combate_a_corrupcao_-_sapl.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_14-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_n_o_02.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_16-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/440/3_abate_de_aves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/441/6_evacuacao_em_caso_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/439/5_avaliacao_periodica_escolas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/437/4_aparelhos_de_ginastica_deficientes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/438/7_matricula_deficientes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/429/proj._de_lei_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_-_declara_utilidade_publica_empla_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_obras_inacabada_ok.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/465/cassacao_de_alvara_de_funcionamento.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/476/pl_026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/590/estudante_nota_10.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/591/prevencao_e_combate_ao_fumo.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/592/pl_dia_do_feirante.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/609/pl_-_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/679/lei_do_idoso_11.06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/687/pl_032_sobre_acidente_domestico.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/686/plo_033_-_altera_conselho_fiscal_da_cdsa_01.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_dia_do_marcon_-_copia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_multa_por_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_lei_n_o_8.docx.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_lei_n_o_9.docx.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_lei_n_o_10.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_lei_n_o_11.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_n_o_12_-_rato.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_ilha.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_kit_bucal_segundo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_-_02_rato.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_01_jailson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_lei_02_jailson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_colo_01.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_colo_02.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_rato_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/899/projeto_de_lei_ordinaria_54_de_2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_institui_a_implantacao_das_praticas_integrativas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_autorizativo_criando_o_conselho_municipa_bkzZEvB.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_institui_a_politica_municipal_de_prevenc_F67B5yW.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_jailson_obelisco.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_rato_convivencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_rato_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_colo_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_rato_controle_animal_02-10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_rato_discriminacoes_02-10.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/975/lei_no_xx-_altera_lei_1.126-16_conselho_de_alime_yX38HQ9.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1014/plo_-_altea_denominacao_escola_pirativa_mX6uN9t.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_dia_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1044/associacao_casa_padre_luigi_brusadelli_oficial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_rato_adote_um_avo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_rato_veda_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_rato_coleta_de_oleo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1084/planmob_stn_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1128/projeto_de_lei_no_1_02-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_bairros073.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_lei_sobre_cadastrar_empresa.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1166/proejto_de_lei_11-12.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1181/praticas_inovadoras_1_20-12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1182/direitos_de_liberdade_economica_3_2__20-12.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1244/parecer_067-2019_cms.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/436/pdl_001.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1074/cidadao_paulinho_melo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1075/cidadao_luiz_menos_dois_4.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1076/cidadao_ivana_cei.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_decreto_legislativo_cidadao_santanen_AIbiQVl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1096/pdl_006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1097/pdl_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1078/cidadao_raimundo_amiraldo_cardoso_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1079/cidadao_aristides_mesquita_guerra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1080/cidada_tereza_mendonca_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1081/cidada_carmem_lucia_oliveira_costa_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_decreto_legislativo_cidadao_santanen_lu0qr92.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1083/decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1098/pdl_014.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1104/pdl_015.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1120/rariomar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_decreto_legislativo_titulo_de_cidada_VD0PfB0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1035/esc006.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/202/mocao_de_aplauso_no_02.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/253/mocao_de_aplauso_02-2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_de_aplauso_dra__katia.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/296/mocao_de_aplausos_05-2019.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_de_repudio_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_007.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/776/mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/777/mocao_de_pesar_2.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_abdon.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1004/mocao_no_aline_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_das_servidoras_para_mocao.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_5-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_6-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/239/indicacao_dr_fabiano.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_08-2019.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_09-2019.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_10-2019.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/281/inndicacao_11-2019.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_12-2019.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_13-2019.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/295/indicacao_14-2019.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_15-2019.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_16-2019_f84qCAB.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_17-2019.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_001.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_002.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_23-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_24-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_25-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_26-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_27-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_28-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_29-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_30-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_31-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/385/ind_033.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/393/ind_034.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_37-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_38-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_39-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_centro_comunitario_igf.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_centro_vitoria_regia.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_03-2019_-_governo_do_estado_remedio_i_24-05.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_vereador_jailson_setrap_mobilidade.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/627/req_4.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/646/falta_de_agua_remedios_2.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_reativacao_policial__anauerapucu.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/664/policiamento_escolar_pestana.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_2a_dp_area_portuaria.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_vereador_jailson_bm_avaliacao_sara_pires.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_setrap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/692/ind_52.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/703/indicacoes_cms_1.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/710/policiamento_escolar_igarape_da_fortaleza.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_transporte_matapi.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/734/ind_matapi_mirim.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_57.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_2019-cms.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/840/req_2.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_01_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_02_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_03-_jailson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/864/rio_vila_nova_ponte_do_atalaia_bairro_igarape_da_oSoanRU.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/882/policiamento_ifap.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/885/rede_eletrica_da_travessa_13_no_bairro_provedor_ii.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/913/seu_anexo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_05_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_06_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_07_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/925/o_rio_matapi.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/928/infra-estrutura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/929/seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_elesbao_09-10.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_ramal_do_apucaia_09-10.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_adalvaro_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_francisco_de_melo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_joao_leite_coutinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_portilho_de_melo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/981/nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/983/indicacao_abdon_hes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_abdon.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_ampliacao_da_escola_maria_catarina.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/986/indicacao_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_colo_01_16-10.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_alap_17-10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_detran.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_setrap_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_-_caesa_castelo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_colo_gov_sead.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1030/_bairro_igarape_da_fortaleza_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1032/secretario_de_estado_da_saude_3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1043/estado_da_saude_-_sesa-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_97.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_98.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_setrap_-_ciclovia_18-11.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_sesa_-_pep_18-11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1117/indica_ao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_102.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_103.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_104.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_105_e_esse.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_107.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1131/3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1132/5.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1133/indica_ao_governador_do_estado_do_amapa_e_ao_pr_i1Hr9BI.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1139/ind_111.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_112.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1141/ind_113.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_114.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_seed_jailson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/51/requrimento_6-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_07-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_08-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_09-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_10-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_11-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_12-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_13-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_14-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_15-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_16-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/64/requerimento_18-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/69/requerimento_22-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_23-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_24-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/74/requerimeto_25-19.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_26-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_27-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/77/requeriemento_28-2019.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/78/requeriemento_29-2019.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_30-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_31-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_35-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_36-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_34-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_35-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_36-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_37-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_38-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_39-2019.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_40-2019..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/94/requerimento_41-2019..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_42-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_43-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_44-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/98/requerimento_45-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_46-2019_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/100/requerimento_47-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/101/requeirmento_no_048.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/102/requerimento_no_49.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/103/requerimento_no_050.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_51-2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_52-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_56-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_58-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_59-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_60-2019.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/133/req_01.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/134/req_62.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/135/req_63.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_clubes.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/137/providencia_no_2019.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/138/limpeza_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/139/req_67.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/140/requeriemento_10_reiterando_limpeza_-vale_das_bencaos.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/141/requeriemento_09_reiterando_tapa_buracos-joao_l_yTRFx5d.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/142/requerimentos_70-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/143/requerimentos_71-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/144/requerimento_72-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_73-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_74-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_75-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/148/requeriemento_11-2019_informacoes_a_cerca_dos_l_3qbg4yQ.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/149/requerimento_77-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/150/requerimento_78-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_79-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/152/requerimento_80-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_81-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/155/requerimento_82-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/156/requerimento_83-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_84-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_85-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_86-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_87-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_88-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_89-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/163/requerimento_90-2019.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/164/requerimento_91-2019..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/165/requerimentos_92-2019.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_93-2019.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_no_01.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_02.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_03.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/171/req_97.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/172/req_98.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/173/req_99.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_100-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_101-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/176/requerimento_102-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_103-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_105-2019.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/180/rrequerimento_106-2019.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_107-2019.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_108.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_110-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_111-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_112-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_113-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/188/21_de_abril_av.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/189/iluminacao_parque_das_laranjeiras.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/190/parque_acacias.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_114-2019.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/192/requeimento_115-2019.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_119-2019.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento__01-2019_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_02-2019_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/197/req_122.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/198/req_123.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/199/req_124.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_125.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_126.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_127.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_128-2019.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_129-2019.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_130-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_131-2019.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/208/requerimento_132-2019.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_134-2019.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_135-2019.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_136-2019.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_137-2019.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_138-2019.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_139-2019.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_140-2019.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_141-2019.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_142.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento___144a.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/222/requerimentos_144.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/226/requerimento_147-2019_PIHtaDz.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_cris.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_151-2019.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_152-2019.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_153-2019.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_154.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/232/requeriemento_155-2019.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/233/requeriemento_156-2019.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/234/recapeamento_157.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/235/recapeamento_158-2019.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_159.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_160-2019.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_161-2019.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_162-2019.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_163-2019.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_164-2019.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_165-2019.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_166.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_167-2019.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_168-2019.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/248/requerimento_169-2019.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_170-2019.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/250/requerimento_171-2019.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/254/requerimentgo_rarison_2019.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/255/requerimento_173-2019.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/256/requerimento_174-2019.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/257/requerimento_175-2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_176-2019.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_177-2019.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_178-2019.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_179-2019.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_180-2019.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_181-2019.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_182-2019.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_183-2019.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_184-2019.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_185-2019.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_186-2019.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_187-2019.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_188-2019.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_189-2019.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_190-2019.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento191-2019.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_192-2019.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_193-2019.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_194-2019.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_195-2019.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_196-2019.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_197-2019.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_198-2019.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_199-2019.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento200-2019.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_201.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_202-2019.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_203-2019.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_jailson_2019.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_jailson_205-2019.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/299/requerimentom_206-2019.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_207-2019.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_208-2019.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/302/requerimentos_209-2019.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/303/requerimentos_210-2019.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_211-2019.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_212-2019_eDibVcH.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_213-2019.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_214-2019.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_215-2019.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_216-2019.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_217-2019.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/313/quererimento_218-2019.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_219-2019.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_220-2019.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_221-2019.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_222-2019.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_223-2019.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_224-2019.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_225-2019.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/321/sttrans_-_onibus.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/322/sttrans-_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_-_limpeza_e_retirada_de_entulhos.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento-__limpeza_-da_av._das_nacoes-fonte_nova.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/326/rua_tancredo_neves_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/327/rua_deodoro_da_fonseca_-_asfaltamento.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/328/escola_fernando_do_carmo_-_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/331/recapeamento_asfaltico_av_coelho_neto_com_adalvaro.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/332/recapeamento_asfaltico_rua_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_10.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_11.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_12.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_013_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_014_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_015_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_016_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_017_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/344/ar_cond.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_244-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_245-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_246-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_247-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_248-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_249-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_250-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_251-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_252-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_253-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_254-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento_255-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento_256-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_257-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/376/req_258.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_259.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_260.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_261.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/394/req_262.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/395/req_263.dot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/396/req_264.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/397/req_265.dot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/443/2_revitalizacao_de_feiras.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/442/1_-_revitalizacao_de_feira_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_passarelas_do_bairro_elesbao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_robson_coutinho_25_04.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_robson_coutinho_02.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_robson_coutino_03.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_robson_coutinho_04.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/377/req_273.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/378/req_274.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/379/req_275.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/380/req_276.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/381/req_277.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/382/req_278.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/383/req_279.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_280-2019_creche_no_bairro_do_delta.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_281-2019trav._nelciana_vasques.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_no_282-2019_reforma_ponte_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/384/req_283.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/386/req_284.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/387/req_285.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/388/req_286.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/389/req_287.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/390/req_288.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/391/req_289.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/392/req_290.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/398/req_291.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/457/req_292_convocacao_juscelino.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/458/req_293_convocacao_lindeberg.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/400/req._no_294.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/411/requer_01_elesbao.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/412/req_02_iluminacao.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_297-2019.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_298-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_requerimento_299-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_300-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_301-2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_302-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_303-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_no_01_29-04.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_no_02_29-04.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_1_29-04.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_n_2_29-04.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/426/req_01_29-04_asfaltamento_da_trav._mario_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/427/req_02_29-04asfaltamento_rua_maria_jacira.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/428/req_03_29-04_asfaltamento_rua_pe._vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_-_01.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_-_02.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_-_03.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_-_04.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_-_05.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/435/requerimento_-_06.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_018_-_prefeito_-_informacoes_02-05.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/459/req__1_hoje.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_010-2019_-_provedor_-_i.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_011-2019_-_vila_aamzonas.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_012-2019_-_vila_aamzonas.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_013-2019_-_n._brasilia.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/448/req_1.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/449/req_2.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/451/02-05-2019_-_iluminacao_aquaville_req_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/452/02-05-2019_-_pracinha1_req_2.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/453/vila_amazonas_req_3.dot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/460/req_2_hoje.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/461/iluminacao_antonio_nuness.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/462/iluminacao_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/463/limpeza_travessa_e.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento__damiao.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_joao_leite.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_iluminacao_publica_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/469/req_336.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/470/req_337.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/474/req_339.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/477/req_340.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/478/req_341.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/479/req_342.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/480/req_343.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/481/req_344.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/482/req_345.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/483/req_346.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/484/req_347.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/485/req_348.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/561/servico_de_limpeza_e_desobstrucao_do_canal_que_l_cKKe6tO.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/562/boca_de_lobo.salvador_diniz_2.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/563/iluminacao_publica_coelho_neto._fonte_nova.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento__n.s_navegantes.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_014-2019.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_358-2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_359-2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_360-2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_361-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_362-2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_363-2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_364-2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_365-2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_366-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_367-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_368-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_369-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_370-2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_371-2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_372-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_1_reposicao_de_iluminarias.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_2_serv._coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_iluminarias___elesbao_e_delta_do_ma_xdxmUyp.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_auxilio_creche_para_criancas_fora_d_jyrsxzr.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_convenios_cultura.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/598/requerimentos_01__22.05.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_acs.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_a_aquisicao_de_um_armario_de_cozinha.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_cadeira_de_rodas_para_atender_a_esc_K0CGAhh.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_climatizacao_do_anexo.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_contratacao_de_monitores_e_cuidadores.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/606/req_385.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_n_2_29-04.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/610/asfaltamento__pe._vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/611/req_27_de_maio.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/612/asfalto__trv._m._de_bulhoes.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/613/luminacao_av._castro_alves.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/614/tapa_buracos.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/615/req._poco.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/616/req._cadeiras_de_rodas.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_nmanutencao_do_parquinho.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/618/req._ver._jailson_matos_395.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_vereador_jailson_escola_biraghi_capina.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_vereador_jailson_bairro_elebao_capina.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/622/requerimentos_bairro_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_acao_da_saude.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/624/req_1.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/625/req_2.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/626/req_3.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_1_28-05.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_2_28-05.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/630/capina_da_escola_maria_ilnah.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/631/iluminacao_trav._manoel_pastana.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/632/requeriemento_recuperacao_das_ruas_e_avenidas-n_yt9LVjd.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/633/reiteracao_de_informacoes_a_cerca_das_travessa__tdOrgqV.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_ver._colo-2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_limpeza.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_limpeza.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_para_30_de_maio.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/639/requerimentos_limpeza__e_retirada_de_entulhos_do_SzUvjUw.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/642/417.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_limpeza.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_limpeza_rocagem.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_limpeza_rio_solimoes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_mesa_diretoria.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/649/iluminacao_av._tocantinopolis.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/650/limpeza_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_iluminacao_euclides.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_semaforo_na_euclides_11.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_parada_de_onibus_03.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/659/req._construcao_do_muro_da_escola_raimundo_baia.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/666/requerimento_ver_rato_-_recuperacao_asfaltica_1_Lxl51UK.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/667/requerimento_ver_rato_-_travessa_11_provedor_ii.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/662/req._recapeamento_asfaltico_na_av._coelho_neto.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/663/req._iluminacao_publica_vila_olimpica.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/665/requeriemento_23-2019_informacoes_a_cerca_dos_lotes.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/671/requerimento_avaliacao_sara_pires_1.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_reforma_centro_comunitario_vila_amazonas.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_reforma_sara_pires..docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_1_faixa.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_iluminacao_na_av_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_rui_barbosa_1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_porto_do_acai.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/680/requerimento_025_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/681/requerimento_027_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_028_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_026_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/684/o_a_saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/685/recuperacao_da_iluminacao_publica_e_troca_de_lum_58yyvsL.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/688/requerimento_seme_cleo.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/689/req_451.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/690/req_452.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/691/req_453.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/695/requerimento_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/696/requerimento_rua_everaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/697/recapeamento_asfaltico_na_avenida_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/698/reforma_de_passarelas_em_toda_extenssao_da_trave_gVe9cn7.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/699/limpeza_travessa_l7.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/700/limpeza_15_de_novemdro.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_460-2019.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/705/asfalto_travessa_03.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/706/faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/707/unidade_basica_de_saude_dr_iacy_alcantara.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/708/troca_e_colocacao_de_lampadas_na_rua_poeta_macha_SFsSi0i.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/709/iluminacao_publica_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_016-2019_-_centro-nova_brasilia-provedor_i.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_015-2019_-_vila_aamzonas_1.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/713/requerimento_24-2019_reiteracao_limpeza_ao_lado_a9uEI7A.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/714/requerimento_25-2019_-_rec._da_passarela_da_av._m0kIF7n.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/715/requerimento_matapi_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_passarelas_matapi.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/718/requerimento_escola.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/720/iluminarias_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/721/posto_de_saude_piacaca.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/722/requerimento_reforma_da_escola_1.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/723/requerimento_matapi_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/724/medicacao_parque_das_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/726/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/727/requeriemento_27-2019_boca_de_lobo-forum_de_santana.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/728/requeriemento_26-2019_recuperacao_daspassaelas__wL8ZWwz.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/729/requerimento_amazonas.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/730/requerimento_asfalto_amelia_silva.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/731/requerimento_asfalto_getulio.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/732/requerimento_poste_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/733/requerimento_vereador_jailson_asfalto.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_017-2019_-_area_comercial_marco_aurelio.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/739/limpeza_travessa_l7_ver_angelo.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/740/recapeamento_asfaltico_rua_tancredo_neves_com_na_zRSHzsr.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_212-2019.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/742/recapeamento_asfaltico.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/743/bairro_comercial.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/744/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/745/elesbao.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/746/acao_de_saude_1.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/747/iluminacao_da_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/748/req_limpeza_bairro_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/749/req._iluminacao_publica_7_de_setembro_e_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/757/sttrans.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/758/limpeza_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/759/recapeamento_asfaltico_trav.rio_vila_nova.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/760/limpeza_muro_escola_barroso.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/762/requerimento_2019-cms_-_-_smop_-_passarela_1.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/763/req._area_comercial.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/766/6_-_requerimento_2019-cms_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_1__12-08.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_2__12-08.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_3_12-08.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_4_12-08.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/771/requerimentos_william_1.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/772/requerimentos_william_2.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_travessa_08_-_remedios_ii.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_1__12-08.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_passarela_trav._08.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/778/req_2_novo.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/779/req_3_novo.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/780/iluminacao_publica_travessa_nelciana_vasques.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/781/req_04.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_paraiso.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_002.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_2019-cms_-_5_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_004.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_005.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/787/faixa_de_pedestre_b._fortaleza_002._12.08.19.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_003.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_delta_do_matapimosquiteiros_1.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_matapi_mirim_mosquiteiros_1.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/791/requerimentoelesbao_mosquiteiros.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/792/requrimento_fe_em_deus_mosquiteiros.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/793/requrimento_igarape_do_lago_mosquiteiros..doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/794/medico_na_ubs_-_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/795/sala_de_vacinas_na_ubs_-_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/796/faixa_de_pedestre_b._fortaleza_001.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_rato_01_1.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_rato_02.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_rato_03.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/800/coleta_de_lixo_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/801/iluminacao_publica_travessa_walter_araujo.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_jailson_01.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_jailson_02.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_jailson_03.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/805/manilhas_walter_araujo.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_jailson_4.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_01_rua_damiao_da_cruz_barreto_no_ba_lc0CHv7.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento__02_rua_damiao_da_cruz_barreto_no_b_ay9zBSh.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento__03_posto_maria_tadeu_central.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento__04_posto_maria_tadeu2.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/812/req_1.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/813/req_1.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/814/req_1.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/815/req_2.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/816/req_3.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_1.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento__2.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_3.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_4.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_5.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_rato_05.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_rato_06.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/825/req_2.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/826/rq_1.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_jailson_05.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_jailson_semasc.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_jailson_semsa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_1_rarison.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_caju.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/839/req_1.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_colo_01..docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_colo_02..docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_colo_03..docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/846/req_matao_iii_mosquiteiros..pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/847/req_foz_do_rio_vila_nova_mosquiteiros..pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/848/req_mosquiteiros_matao_do_piacaca.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/849/req_paraiso_mosquiteiros_.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/850/requ_mosquiteiro_agua_branca_.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_581-2019_convocacao_presidente_cpl_EGW9eW3.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_582-2019_convocando_coordenadora_c_RIDWYmL.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/856/aparelhos_da_academia_do_residencial_aquaville_tucunare..pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/857/bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/858/solicita_a_troca_dos_postes_de_iluminacao_public_ZoQm3Fk.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_jailson_05.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_jailson.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/865/bairro_igarape_da_fortaleza..pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_ver_rato.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/868/residencial_acquaville_carretas.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/869/sinalizacao_das_vias_do_acquaville.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/870/req_informacoes_sobre_obras_na_escola_amasonas_-.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/871/req_rua_marechal_deodoro_da_fonseca-.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/872/req_ig_da_fortaleza_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_4...pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/874/academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/875/iluminacao_publica_trav._anauerapucu_1.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/878/doc134.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/883/recapeamento_asfaltico_rua_jk.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/884/rio_no_distrito_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento__policlinica_maria_tadeu_aguiar.02.09.19.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/887/arua_a_na_ilha_de_santana_no_distrito_ilha_de_santana..pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/888/rua_beira_rio_e_rua_b_no_distrito_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/889/req_acao_macro_de_saude_-.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/890/req_cronograma_de_obras_-.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/891/req_remocao_de_arvores_da_tancredo-.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/892/req-_informacoes_sobre_a_lixeira_publica_e_usina_3aAaoxH.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/893/req_tapa_buracos_fonte_nova_-.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_rato_07..pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_rato_08.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/900/req_desfile_civico_de_santana_.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/901/req_limpeza_e_iluminacao_da_pms.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/902/req-_informacoes_sobre_a_lixeira_publica_e_usina_4uI96h9.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_cris.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/904/req_solicita_cronograma_de_limpeza_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/905/marcacao_de_consulta..pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/906/quiosque_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/907/aparelhos_da_academia_ao_ar_livre_da_avenida_san_xfZHAPD.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/908/reforma_da_passarela_ulisses_guimaraes_no_distri_cwJAVeN.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/909/desembarque_de_cargas_e_passageiros_no_distrito__x9NojjC.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/910/praca_izaque_batista_da_costa_05-09.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/912/no_bairro_remedios._1.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/914/fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/915/bairro_comercial.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/916/bairro_hospitalidade..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/917/distrito_de_anauerapucu_..pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_samprev_16-09.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_semop_16-09.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/924/avenida_poeta_castro_alves_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/926/distrito_de_igarape_do_lago..pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/927/damiao_da_cruz_barreto_no_bairro_fonte_nova..pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/937/no_bairro_daniel.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/938/no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/939/av._dom_pedro_no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_informacoes_sob_projetos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_colo_iranilde.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_colo_maria_ilnar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/946/ubs_iacy_alcantra_no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_644-2019.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_645-2019.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/952/iluminacao_publica_av._rio_branco.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/953/central_de_ar_floriano.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_rato_13______02-10.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/957/limpeza_ubs_floriano_rego_02-10.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/958/recapeamento_asfaltico_av_dom_pedro_p.kenedy_02-10.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/960/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/961/rua_presidente_kennedy_no_bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/962/bairro_provedor_ii..pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/963/troca_das_fechaduras.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/964/iluminacao.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/965/parada_de_onibus_07-10.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/966/recapeamento_asfaltico_rua_c1_07-10.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento__09-10.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_09-10.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/976/siao_thur.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/977/escola_municipal_de_ensino_basico.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/978/ceo__centro_de_especialidades_odontologicas.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/979/bairro_picarreira..pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_limpeza_2.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/987/comercial_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/988/bairro_remedio_i..pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/989/bairro_remedio_01.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/990/requeriemento_-_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/991/retirada_de_lixeira_viciada_na_avenida_poeta_cas_j2FhwmO.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_1__-_15-10.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_2__igarape_do_lago_15-10.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_colo_01_16-10.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_2_16-10.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimentos_16-10.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimentos_16-10.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_revitalizacao_das_feiras_1_16-10.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_revitalizacao_das_feiras_1_16-10.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_limpeza_2_17-10.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1009/pontos_de_parada_no_residencial_acquaville_tucunare.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1010/doutor_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1011/bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1013/av._sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_rato_1.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_rato_2.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_rato_3.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_rato_4.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_rato_5.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_colo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1024/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1025/john_fitzgerald_kennedy_bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1026/hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1027/iluminacao_rua_joao_-_vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1028/iluminacao_rua_lucena_-_vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1029/vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1031/igarape_da_fortaleza_2.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1033/policlinica_maria_tadeu_4.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1034/requeriemento_ponte_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1036/req._dra._katia.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_jailson_semdurh.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1038/a_iluminacao_publica_no_perimetro_da_avenida_da_QKhcfW2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1039/a_iluminacao_publica_no_perimetro_travessa_l-_4_-02.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1040/a_iluminacao_publica_no_perimetro_rua_valter_ba_VmIUcP0.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1041/no_bairro_area_comercial..pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1042/rua_doutor_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1047/rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1051/bairro_provedor_ll.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_secretaria_municipal_de_saude.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1057/modelo_de_requerimento_sessao_comemorativa_18-11.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1058/8_requerimento.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento7.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1060/6.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1061/1_limpeza_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1062/req_715.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_716.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_717.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_718.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_719.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_720.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1068/1_requerimento.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1069/2_requerimento.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1070/3_requerimento.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1071/4_requerimento.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1072/5.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1085/req_726.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1086/req_727.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1087/req_728.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1088/req_729.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1089/req_730.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1090/req_731.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1091/req_732.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1092/req_733.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1093/req_734.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1094/req_735.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1095/req_736.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1107/req_737.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1108/req_738.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1109/req_739.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1110/req_740.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1111/req_741.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1112/req_742.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1113/req_743.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1114/req_744.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1115/req_745.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1116/req_746.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1121/1_-__requerimento_-_lombofaixa_da_rua_19_de_maio__02-11.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1122/2__requerimento_-_pavimentacao_asfaltica_da_rua_JKYzdwV.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1123/3_requerimento_-_pavimentacao_asfaltica_rua_jus_lMhPy0X.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1124/4_requerimento_-_mapa_do_cardapio_da_merenda_es_x0DiORF.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1125/1_requerimento_iluminacao_terminal_pesqueiro_02-12.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1126/2_requerimento_rua_garrastazu_medici___02-12.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1127/3__requerimento_rua_osvaldo_cruz____02-12.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1129/1_requerimento.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1130/2_requerimento.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_sead.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_semed_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1138/req_758.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1143/req_759.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1144/req_760.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1145/req_761.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1146/req_762.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1149/audiencia_publica_carnaval.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1150/iluminacao_-_av_das_nacoes_2.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1151/limpeza_-_paraiso_2.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1152/limpeza_-_paraiso_2.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1153/iluminacao_-_padre_vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1154/limpeza_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_vereadora_socorro.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_1.reiterar_o_pedido.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_solicita_a_execucao_dos_servicos.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_solicita_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1159/requerimento_solicita_que_regularizem_o_forneci_FEtzlrT.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1160/req_para_10_de_dezembro_01_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1161/req_para_10_de_dezembro_-_pequena_travessa_-_02.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1162/req_para_10_de_dezembro_-_limpeza_sao_joao_-_03.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_-11_iluminacao_-_rita__11-12.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento-_gastos_com_a_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1167/req_1--------._11.12.19.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1168/iluminacao_-_multirao__11-12.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1169/limpeza_provedor_2_11-12.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1170/passarelas_-_construcao_1_11-12.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1171/recapeamento_novo_horizonte_e_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1172/fossa_seca__1_______12-12.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1173/limpeza_-_multirao_11-12.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1175/1.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1176/2.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1177/3.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1178/4.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1179/780.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1180/req_781.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/132/ata_da_3a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/657/3._ata_da_29a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/701/ata_da_30a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/702/ata_da_32a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/719/3._ata_da_33a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/735/3._ata_da_34a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/761/3._ata_da_36a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/807/3._ata_da_38a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/853/3._ata_da_40a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/898/doc139.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/911/ata_da_44a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/918/ata_da_45a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/930/ata_da_46a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/940/ata_da_47a_ordinaria_da_3a_sessao_legislativa_da_ngDoOi9.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/947/ata_da_48a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/959/ata_da_49a_sessao_ordinaria_de_2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/995/52a_sessao_ordinaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1046/3._ata_da_58a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/72/ata_da_sessao_de_abertura_dos_trabalhos_legislati_UKoF4FO.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/670/proposta_de_emenda_a_lei_organica_do_municipio__TT6tNKL.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1045/projeto_de_lei_tributo.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1118/plc_no_002.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1147/proejto_de_lei_complementar.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_complementar_004.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/42/projeto_de_lei_01-2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/43/projeto_de_lei_02-2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/46/projeto_de_lei_03-2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/167/projeto_de_lojas_de_conveniencias.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/244/projeto_de_lei_05-2019.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/273/projeto_de_lei__07-2019.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/276/projeto_de_lei_08-2019.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/284/projeto_10-2019.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/283/projeto_09-2019.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/336/projeto_de_lei_n_o_3_1.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/337/projeto_de_lei_n_o_4_2.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/343/proj._de_lei_-_combate_a_corrupcao_-_sapl.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/350/projeto_de_lei_14-2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/351/projeto_de_lei_n_o_02.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/371/projeto_de_lei_16-2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/440/3_abate_de_aves.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/441/6_evacuacao_em_caso_de_incendio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/439/5_avaliacao_periodica_escolas.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/437/4_aparelhos_de_ginastica_deficientes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/438/7_matricula_deficientes.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/429/proj._de_lei_-_violencia_contra_mulher.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_-_declara_utilidade_publica_empla_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_obras_inacabada_ok.zip" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/465/cassacao_de_alvara_de_funcionamento.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/476/pl_026.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/590/estudante_nota_10.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/591/prevencao_e_combate_ao_fumo.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/592/pl_dia_do_feirante.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/609/pl_-_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/679/lei_do_idoso_11.06.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/687/pl_032_sobre_acidente_domestico.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/686/plo_033_-_altera_conselho_fiscal_da_cdsa_01.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/693/projeto_dia_do_marcon_-_copia.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/694/projeto_multa_por_jogar_lixo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/750/projeto_de_lei_n_o_8.docx.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/751/projeto_de_lei_n_o_9.docx.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/752/projeto_de_lei_n_o_10.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/753/projeto_de_lei_n_o_11.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/754/projeto_de_lei_n_o_12_-_rato.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/764/projeto_de_lei_ilha.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/765/projeto_de_lei_kit_bucal_segundo.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/822/projeto_de_lei_-_02_rato.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/827/projeto_de_lei_01_jailson.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/828/projeto_de_lei_02_jailson.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_colo_01.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_colo_02.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/866/projeto_de_lei_-_autistas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/896/projeto_rato_sindrome_de_down.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/899/projeto_de_lei_ordinaria_54_de_2019_-_loa_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_institui_a_implantacao_das_praticas_integrativas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_autorizativo_criando_o_conselho_municipa_bkzZEvB.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_institui_a_politica_municipal_de_prevenc_F67B5yW.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/934/projeto_jailson_obelisco.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/935/projeto_rato_convivencia.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/936/projeto_rato_reciclagem.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_colo_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/955/projeto_rato_controle_animal_02-10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/956/projeto_rato_discriminacoes_02-10.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/975/lei_no_xx-_altera_lei_1.126-16_conselho_de_alime_yX38HQ9.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1014/plo_-_altea_denominacao_escola_pirativa_mX6uN9t.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_dia_do_servidor_publico_municipal.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1044/associacao_casa_padre_luigi_brusadelli_oficial.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1048/projeto_rato_adote_um_avo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_rato_veda_contratacoes.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_rato_coleta_de_oleo.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1084/planmob_stn_-_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1128/projeto_de_lei_no_1_02-12.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1137/pl_bairros073.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1148/projeto_de_lei_sobre_cadastrar_empresa.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1166/proejto_de_lei_11-12.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1181/praticas_inovadoras_1_20-12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1182/direitos_de_liberdade_economica_3_2__20-12.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1244/parecer_067-2019_cms.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/436/pdl_001.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1074/cidadao_paulinho_melo.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1075/cidadao_luiz_menos_dois_4.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1076/cidadao_ivana_cei.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1077/projeto_de_decreto_legislativo_cidadao_santanen_AIbiQVl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1096/pdl_006.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1097/pdl_007.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1078/cidadao_raimundo_amiraldo_cardoso_da_cunha.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1079/cidadao_aristides_mesquita_guerra.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1080/cidada_tereza_mendonca_de_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1081/cidada_carmem_lucia_oliveira_costa_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1082/projeto_de_decreto_legislativo_cidadao_santanen_lu0qr92.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1083/decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1098/pdl_014.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1104/pdl_015.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_decreto_legislativo.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1120/rariomar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1134/projeto_de_decreto_legislativo_titulo_de_cidada_VD0PfB0.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/66/projeto_de_resolucao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1035/esc006.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/73/mocao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/202/mocao_de_aplauso_no_02.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/253/mocao_de_aplauso_02-2019.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/277/mocao_de_aplauso_dra__katia.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/296/mocao_de_aplausos_05-2019.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/472/mocao_de_repudio_13_de_maio.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/475/mocao_007.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/776/mocao_de_pesar_1.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/777/mocao_de_pesar_2.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/982/indicacao_abdon.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1004/mocao_no_aline_3.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1073/indicacao_das_servidoras_para_mocao.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_013.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/54/indicacao_01-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/120/indicacao_02-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/121/indicacao_03-2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/154/indicacao_5-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/182/indicacao_6-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/239/indicacao_dr_fabiano.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/251/indicacao_08-2019.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/252/indicacao_09-2019.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/274/indicacao_10-2019.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/281/inndicacao_11-2019.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/292/indicacao_12-2019.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/293/indicacao_13-2019.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/295/indicacao_14-2019.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/307/indicacao_15-2019.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/308/indicacao_16-2019_f84qCAB.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/323/indicacao_17-2019.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/329/indicacao_001.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/330/indicacao_002.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/358/indicacao_20-2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/363/indicacao_21-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/364/indicacao_22-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/365/indicacao_23-2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/366/indicacao_24-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/367/indicacao_25-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/368/indicacao_26-2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/369/indicacao_27-2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/370/indicacao_28-2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/372/indicacao_29-2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/373/indicacao_30-2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/374/indicacao_31-2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/375/indicacao_32-2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/385/ind_033.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/393/ind_034.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/423/indicacao.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/471/indicacao_13_de_maio.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/580/indicacao_37-2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/581/indicacao_38-2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/582/indicacao_39-2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/593/indicacao_centro_comunitario_igf.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/594/indicacao_centro_vitoria_regia.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/608/indicacao_03-2019_-_governo_do_estado_remedio_i_24-05.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/621/indicacao_vereador_jailson_setrap_mobilidade.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/627/req_4.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/646/falta_de_agua_remedios_2.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/658/indicacao_reativacao_policial__anauerapucu.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/664/policiamento_escolar_pestana.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/668/indicacao_2a_dp_area_portuaria.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/669/indicacao_vereador_jailson_bm_avaliacao_sara_pires.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/678/indicacao_setrap.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/692/ind_52.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/703/indicacoes_cms_1.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/710/policiamento_escolar_igarape_da_fortaleza.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_transporte_matapi.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/734/ind_matapi_mirim.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/755/indicacao_57.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/756/indicacao_2019-cms.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/832/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/840/req_2.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/851/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/859/indicacao_01_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/860/indicacao_02_-_jailson.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/861/indicacao_03-_jailson.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/864/rio_vila_nova_ponte_do_atalaia_bairro_igarape_da_oSoanRU.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/882/policiamento_ifap.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/885/rede_eletrica_da_travessa_13_no_bairro_provedor_ii.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/913/seu_anexo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/921/indicacao_05_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/922/indicacao_06_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/923/indicacao_07_-_setrap_-jailson_16-09.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/925/o_rio_matapi.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/928/infra-estrutura.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/929/seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_elesbao_09-10.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/970/indicacao_ramal_do_apucaia_09-10.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/971/indicacao_adalvaro_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/972/indicacao_francisco_de_melo.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/973/indicacao_joao_leite_coutinho.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/974/indicacao_portilho_de_melo.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/981/nossa_senhora_da_conceicao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/983/indicacao_abdon_hes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/984/indicacao_abdon.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/985/indicacao_ampliacao_da_escola_maria_catarina.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/986/indicacao_novo_horizonte.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_colo_01_16-10.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1002/indicacao_alap_17-10.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1007/indicacao_detran.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1008/indicacao_setrap_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_-_caesa_castelo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_colo_gov_sead.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1030/_bairro_igarape_da_fortaleza_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1032/secretario_de_estado_da_saude_3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1043/estado_da_saude_-_sesa-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1052/indicacao_97.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1053/indicacao_98.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1054/indicacao_setrap_-_ciclovia_18-11.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1055/indicacao_sesa_-_pep_18-11.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1117/indica_ao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1099/ind_102.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1100/ind_103.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1101/ind_104.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_105_e_esse.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1106/ind_107.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1131/3.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1132/5.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1133/indica_ao_governador_do_estado_do_amapa_e_ao_pr_i1Hr9BI.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1139/ind_111.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1140/ind_112.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1141/ind_113.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1142/ind_114.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_seed_jailson.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/44/requerimento_01-2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/51/requrimento_6-2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/52/requerimento_07-2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/53/requerimento_08-2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/55/requerimento_09-2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/56/requerimento_10-2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/57/requerimento_11-2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/58/requerimento_12-2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/59/requerimento_13-2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/60/requerimento_14-2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/61/requerimento_15-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/62/requerimento_16-2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/64/requerimento_18-2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/69/requerimento_22-2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/70/requerimento_23-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/71/requerimento_24-2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/74/requerimeto_25-19.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/85/requerimento_26-2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/86/requerimento_27-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/77/requeriemento_28-2019.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/78/requeriemento_29-2019.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/88/requerimento_30-2019.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/79/requerimento_31-2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/80/requerimento_35-2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/82/requerimento_36-2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/84/requerimento_34-2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/87/requerimento_35-2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/89/requerimento_36-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/90/requerimento_37-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/91/requerimento_38-2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/92/requerimento_39-2019.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/93/requerimento_40-2019..docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/94/requerimento_41-2019..docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/95/requerimento_42-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/96/requerimento_43-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/97/requerimento_44-2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/98/requerimento_45-2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/99/requerimento_46-2019_2.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/100/requerimento_47-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/101/requeirmento_no_048.docx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/102/requerimento_no_49.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/103/requerimento_no_050.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/104/requerimento_51-2019.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/119/requerimento_52-2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/125/requerimento_56-2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/127/requerimento_58-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/128/requerimento_59-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/131/requerimento_60-2019.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/133/req_01.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/134/req_62.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/135/req_63.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/136/requerimento_clubes.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/137/providencia_no_2019.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/138/limpeza_hospitalidade.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/139/req_67.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/140/requeriemento_10_reiterando_limpeza_-vale_das_bencaos.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/141/requeriemento_09_reiterando_tapa_buracos-joao_l_yTRFx5d.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/142/requerimentos_70-2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/143/requerimentos_71-2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/144/requerimento_72-2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/145/requerimento_73-2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/146/requerimento_74-2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/147/requerimento_75-2019.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/148/requeriemento_11-2019_informacoes_a_cerca_dos_l_3qbg4yQ.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/149/requerimento_77-2019.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/150/requerimento_78-2019.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/151/requerimento_79-2019.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/152/requerimento_80-2019.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/153/requerimento_81-2019.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/155/requerimento_82-2019.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/156/requerimento_83-2019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/157/requerimento_84-2019.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/158/requerimento_85-2019.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/159/requerimento_86-2019.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/160/requerimento_87-2019.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/161/requerimento_88-2019.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/162/requerimento_89-2019.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/163/requerimento_90-2019.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/164/requerimento_91-2019..docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/165/requerimentos_92-2019.zip" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/166/requerimento_93-2019.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/168/requerimento_no_01.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/169/requerimento_no_02.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/170/requerimento_no_03.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/171/req_97.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/172/req_98.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/173/req_99.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/174/requerimento_100-2019.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/175/requerimento_101-2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/176/requerimento_102-2019.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/177/requerimento_103-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/179/requerimento_105-2019.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/180/rrequerimento_106-2019.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/181/requerimento_107-2019.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/183/requerimento_108.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/184/requerimento_110-2019.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/185/requerimento_111-2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/186/requerimento_112-2019.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/187/requerimento_113-2019.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/188/21_de_abril_av.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/189/iluminacao_parque_das_laranjeiras.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/190/parque_acacias.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/191/requerimento_114-2019.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/192/requeimento_115-2019.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/193/requerimento_119-2019.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/195/requerimento__01-2019_-_paraiso.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/196/requerimento_02-2019_-_cemiterio.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/197/req_122.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/198/req_123.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/199/req_124.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/200/requerimento_125.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/201/requerimento_126.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/203/requerimento_127.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/204/requerimento_128-2019.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/205/requerimento_129-2019.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/206/requerimento_130-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/207/requerimento_131-2019.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/208/requerimento_132-2019.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/210/requerimento_134-2019.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/211/requerimento_135-2019.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/212/requerimento_136-2019.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/213/requerimento_137-2019.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/214/requerimento_138-2019.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/215/requerimento_139-2019.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/216/requerimento_140-2019.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/217/requerimento_141-2019.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/218/requerimento_142.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/220/requerimento___144a.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/222/requerimentos_144.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/226/requerimento_147-2019_PIHtaDz.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/227/requerimento_cris.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/228/requerimento_151-2019.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/229/requerimento_152-2019.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/230/requerimento_153-2019.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/231/requerimento_154.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/232/requeriemento_155-2019.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/233/requeriemento_156-2019.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/234/recapeamento_157.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/235/recapeamento_158-2019.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/236/requerimento_159.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/237/requerimento_160-2019.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/238/requerimento_161-2019.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/240/requerimento_162-2019.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/241/requerimento_163-2019.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/242/requerimento_164-2019.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/243/requerimento_165-2019.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/245/requerimento_166.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/246/requerimento_167-2019.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/247/requerimento_168-2019.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/248/requerimento_169-2019.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/249/requerimento_170-2019.doc" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/250/requerimento_171-2019.doc" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/254/requerimentgo_rarison_2019.doc" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/255/requerimento_173-2019.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/256/requerimento_174-2019.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/257/requerimento_175-2019.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/258/requerimento_176-2019.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/259/requerimento_177-2019.doc" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/260/requerimento_178-2019.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/261/requerimento_179-2019.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/262/requerimento_180-2019.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/263/requerimento_181-2019.docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/264/requerimento_182-2019.docx" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/265/requerimento_183-2019.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/266/requerimento_184-2019.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/267/requerimento_185-2019.doc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/268/requerimento_186-2019.doc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/269/requerimento_187-2019.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/270/requerimento_188-2019.doc" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/271/requerimento_189-2019.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/272/requerimento_190-2019.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/275/requerimento191-2019.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/278/requerimento_192-2019.zip" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/279/requerimento_193-2019.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/280/requerimento_194-2019.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/282/requerimento_195-2019.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/285/requerimento_196-2019.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/286/requerimento_197-2019.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/287/requerimento_198-2019.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/288/requerimento_199-2019.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/289/requerimento200-2019.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/290/requerimento_201.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/291/requerimento_202-2019.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/294/requerimento_203-2019.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/297/requerimento_jailson_2019.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/298/requerimento_jailson_205-2019.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/299/requerimentom_206-2019.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/300/requerimento_207-2019.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/301/requerimento_208-2019.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/302/requerimentos_209-2019.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/303/requerimentos_210-2019.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/304/requerimento_211-2019.doc" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/305/requerimento_212-2019_eDibVcH.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/306/requerimento_213-2019.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/309/requerimento_214-2019.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/310/requerimento_215-2019.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/311/requerimento_216-2019.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/312/requerimento_217-2019.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/313/quererimento_218-2019.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/314/requerimento_219-2019.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/315/requerimento_220-2019.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/316/requerimento_221-2019.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/317/requerimento_222-2019.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/318/requerimento_223-2019.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/319/requerimento_224-2019.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/320/requerimento_225-2019.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/321/sttrans_-_onibus.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/322/sttrans-_guarda_municipal.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/324/requerimento_-_limpeza_e_retirada_de_entulhos.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/325/requerimento-__limpeza_-da_av._das_nacoes-fonte_nova.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/326/rua_tancredo_neves_-_iluminacao.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/327/rua_deodoro_da_fonseca_-_asfaltamento.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/328/escola_fernando_do_carmo_-_faixa_de_pedestre.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/331/recapeamento_asfaltico_av_coelho_neto_com_adalvaro.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/332/recapeamento_asfaltico_rua_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/333/requerimento_10.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/334/requerimento_11.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/335/requerimento_12.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/338/requerimento_013_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/339/requerimento_014_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/340/requerimento_015_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/341/requerimento_016_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/342/requerimento_017_-_prefeito_-_informacoes.docx" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/344/ar_cond.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/345/requerimento_244-2019.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/346/requerimento_245-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/347/requerimento_246-2019.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/348/requerimento_247-2019.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/349/requerimento_248-2019.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/354/requerimento_249-2019.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/356/requerimento_250-2019.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/357/requerimento_251-2019.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/355/requerimento_252-2019.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/359/requerimento_253-2019.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/360/requerimento_254-2019.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/361/requerimento_255-2019.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/362/requerimento_256-2019.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/399/requerimento_257-2019.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/376/req_258.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/405/requerimento_no_259.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/406/requerimento_no_260.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/407/requerimento_no_261.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/394/req_262.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/395/req_263.dot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/396/req_264.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/397/req_265.dot" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/443/2_revitalizacao_de_feiras.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/442/1_-_revitalizacao_de_feira_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_passarelas_do_bairro_elesbao.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/401/requerimento_robson_coutinho_25_04.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/402/requerimento_robson_coutinho_02.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/403/requerimento_robson_coutino_03.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/404/requerimento_robson_coutinho_04.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/377/req_273.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/378/req_274.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/379/req_275.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/380/req_276.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/381/req_277.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/382/req_278.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/383/req_279.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/408/requerimento_no_280-2019_creche_no_bairro_do_delta.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/409/requerimento_no_281-2019trav._nelciana_vasques.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/410/requerimento_no_282-2019_reforma_ponte_nova_uniao.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/384/req_283.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/386/req_284.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/387/req_285.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/388/req_286.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/389/req_287.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/390/req_288.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/391/req_289.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/392/req_290.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/398/req_291.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/457/req_292_convocacao_juscelino.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/458/req_293_convocacao_lindeberg.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/400/req._no_294.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/411/requer_01_elesbao.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/412/req_02_iluminacao.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/413/requerimento_297-2019.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/414/requerimento_298-2019.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/415/requerimento_requerimento_299-2019.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/416/requerimento_300-2019.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/418/requerimento_301-2019.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/419/requerimento_302-2019.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/420/requerimento_303-2019.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/421/requerimento_no_01_29-04.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/422/requerimento_no_02_29-04.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/424/requerimento_1_29-04.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/425/requerimento_n_2_29-04.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/426/req_01_29-04_asfaltamento_da_trav._mario_de_andrade.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/427/req_02_29-04asfaltamento_rua_maria_jacira.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/428/req_03_29-04_asfaltamento_rua_pe._vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/430/requerimento_-_01.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/431/requerimento_-_02.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/432/requerimento_-_03.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/433/requerimento_-_04.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/434/requerimento_-_05.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/435/requerimento_-_06.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/450/requerimento_018_-_prefeito_-_informacoes_02-05.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/459/req__1_hoje.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/444/requerimento_010-2019_-_provedor_-_i.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/445/requerimento_011-2019_-_vila_aamzonas.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/446/requerimento_012-2019_-_vila_aamzonas.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/447/requerimento_013-2019_-_n._brasilia.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/448/req_1.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/449/req_2.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/451/02-05-2019_-_iluminacao_aquaville_req_1.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/452/02-05-2019_-_pracinha1_req_2.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/453/vila_amazonas_req_3.dot" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/460/req_2_hoje.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/461/iluminacao_antonio_nuness.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/462/iluminacao_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/463/limpeza_travessa_e.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/466/requerimento__damiao.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/467/requerimento_joao_leite.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_iluminacao_publica_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/469/req_336.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/470/req_337.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/474/req_339.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/477/req_340.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/478/req_341.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/479/req_342.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/480/req_343.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/481/req_344.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/482/req_345.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/483/req_346.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/484/req_347.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/485/req_348.doc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/561/servico_de_limpeza_e_desobstrucao_do_canal_que_l_cKKe6tO.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/562/boca_de_lobo.salvador_diniz_2.doc" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/563/iluminacao_publica_coelho_neto._fonte_nova.doc" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/564/requerimento__n.s_navegantes.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/566/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/567/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/568/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/569/requerimento_014-2019.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/570/requerimento_358-2019.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/571/requerimento_359-2019.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/572/requerimento_360-2019.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/573/requerimento_361-2019.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/574/requerimento_362-2019.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/575/requerimento_363-2019.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/576/requerimento_364-2019.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/577/requerimento_365-2019.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/578/requerimento_366-2019.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/579/requerimento_367-2019.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/583/requerimento_368-2019.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/584/requerimento_369-2019.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/585/requerimento_370-2019.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/586/requerimento_371-2019.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/587/requerimento_372-2019.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/588/requerimento_1_reposicao_de_iluminarias.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/589/requerimento_2_serv._coelho_neto.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/595/requerimento_iluminarias___elesbao_e_delta_do_ma_xdxmUyp.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/596/requerimento_auxilio_creche_para_criancas_fora_d_jyrsxzr.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/597/requerimento_convenios_cultura.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/598/requerimentos_01__22.05.doc" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/601/requerimento_acs.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/602/requerimento_a_aquisicao_de_um_armario_de_cozinha.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/603/requerimento_cadeira_de_rodas_para_atender_a_esc_K0CGAhh.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/604/requerimento_climatizacao_do_anexo.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/605/requerimento_contratacao_de_monitores_e_cuidadores.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/606/req_385.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/607/requerimento_n_2_29-04.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/610/asfaltamento__pe._vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/611/req_27_de_maio.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/612/asfalto__trv._m._de_bulhoes.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/613/luminacao_av._castro_alves.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/614/tapa_buracos.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/615/req._poco.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/616/req._cadeiras_de_rodas.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/617/requerimento_nmanutencao_do_parquinho.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/618/req._ver._jailson_matos_395.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/619/requerimento_vereador_jailson_escola_biraghi_capina.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/620/requerimento_vereador_jailson_bairro_elebao_capina.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/622/requerimentos_bairro_fonte_nova.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/623/requerimento_acao_da_saude.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/624/req_1.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/625/req_2.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/626/req_3.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/628/requerimento_1_28-05.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/629/requerimento_2_28-05.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/630/capina_da_escola_maria_ilnah.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/631/iluminacao_trav._manoel_pastana.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/632/requeriemento_recuperacao_das_ruas_e_avenidas-n_yt9LVjd.docx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/633/reiteracao_de_informacoes_a_cerca_das_travessa__tdOrgqV.docx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/634/requerimento_ver._colo-2019.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/635/requerimento_limpeza.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/636/requerimento_de_coleta_de_lixo.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/637/requerimento_limpeza.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/638/requerimento_para_30_de_maio.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/639/requerimentos_limpeza__e_retirada_de_entulhos_do_SzUvjUw.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/640/requerimento_415.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/641/requerimento_416.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/642/417.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_limpeza.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/644/requerimento_limpeza_rocagem.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/645/requerimento_limpeza_rio_solimoes.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/647/requerimento_mesa_diretoria.docx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/649/iluminacao_av._tocantinopolis.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/650/limpeza_vila_olimpica.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/651/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/652/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/653/requerimento_iluminacao_euclides.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/654/requerimento_semaforo_na_euclides_11.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/655/requerimento_parada_de_onibus_03.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/659/req._construcao_do_muro_da_escola_raimundo_baia.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/666/requerimento_ver_rato_-_recuperacao_asfaltica_1_Lxl51UK.docx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/667/requerimento_ver_rato_-_travessa_11_provedor_ii.docx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/662/req._recapeamento_asfaltico_na_av._coelho_neto.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/663/req._iluminacao_publica_vila_olimpica.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/665/requeriemento_23-2019_informacoes_a_cerca_dos_lotes.docx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/671/requerimento_avaliacao_sara_pires_1.docx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/672/requerimento_reforma_centro_comunitario_vila_amazonas.docx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/673/requerimento_reforma_sara_pires..docx" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/674/requerimento_1_faixa.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/675/requerimento_iluminacao_na_av_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/676/requerimento_rui_barbosa_1.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/677/requerimento_porto_do_acai.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/680/requerimento_025_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/681/requerimento_027_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/682/requerimento_028_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/683/requerimento_026_-_prefeito.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/684/o_a_saude_da_mulher.doc" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/685/recuperacao_da_iluminacao_publica_e_troca_de_lum_58yyvsL.doc" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/688/requerimento_seme_cleo.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/689/req_451.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/690/req_452.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/691/req_453.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/695/requerimento_faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/696/requerimento_rua_everaldo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/697/recapeamento_asfaltico_na_avenida_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/698/reforma_de_passarelas_em_toda_extenssao_da_trave_gVe9cn7.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/699/limpeza_travessa_l7.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/700/limpeza_15_de_novemdro.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/704/requerimento_460-2019.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/705/asfalto_travessa_03.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/706/faixa_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/707/unidade_basica_de_saude_dr_iacy_alcantara.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/708/troca_e_colocacao_de_lampadas_na_rua_poeta_macha_SFsSi0i.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/709/iluminacao_publica_15_de_novembro.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/711/requerimento_016-2019_-_centro-nova_brasilia-provedor_i.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/712/requerimento_015-2019_-_vila_aamzonas_1.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/713/requerimento_24-2019_reiteracao_limpeza_ao_lado_a9uEI7A.docx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/714/requerimento_25-2019_-_rec._da_passarela_da_av._m0kIF7n.docx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/715/requerimento_matapi_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/716/requerimento_passarelas_matapi.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/718/requerimento_escola.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/720/iluminarias_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/721/posto_de_saude_piacaca.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/722/requerimento_reforma_da_escola_1.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/723/requerimento_matapi_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/724/medicacao_parque_das_laranjeiras.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/726/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/727/requeriemento_27-2019_boca_de_lobo-forum_de_santana.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/728/requeriemento_26-2019_recuperacao_daspassaelas__wL8ZWwz.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/729/requerimento_amazonas.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/730/requerimento_asfalto_amelia_silva.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/731/requerimento_asfalto_getulio.docx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/732/requerimento_poste_de_iluminacao.docx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/733/requerimento_vereador_jailson_asfalto.docx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/738/requerimento_017-2019_-_area_comercial_marco_aurelio.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/739/limpeza_travessa_l7_ver_angelo.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/740/recapeamento_asfaltico_rua_tancredo_neves_com_na_zRSHzsr.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/741/requerimento_212-2019.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/742/recapeamento_asfaltico.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/743/bairro_comercial.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/744/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/745/elesbao.docx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/746/acao_de_saude_1.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/747/iluminacao_da_sao_joao_apostolo.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/748/req_limpeza_bairro_jardim_de_deus.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/749/req._iluminacao_publica_7_de_setembro_e_castelo_branco.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/757/sttrans.docx" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/758/limpeza_nas_escolas_municipais.docx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/759/recapeamento_asfaltico_trav.rio_vila_nova.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/760/limpeza_muro_escola_barroso.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/762/requerimento_2019-cms_-_-_smop_-_passarela_1.docx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/763/req._area_comercial.docx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/766/6_-_requerimento_2019-cms_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/767/requerimento_1__12-08.docx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/768/requerimento_2__12-08.docx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/769/requerimento_3_12-08.docx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/770/requerimento_4_12-08.docx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/771/requerimentos_william_1.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/772/requerimentos_william_2.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/773/requerimento_travessa_08_-_remedios_ii.docx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/774/requerimento_1__12-08.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/775/requerimento_passarela_trav._08.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/778/req_2_novo.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/779/req_3_novo.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/780/iluminacao_publica_travessa_nelciana_vasques.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/781/req_04.docx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/782/requerimento_paraiso.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/783/requerimento_002.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/784/requerimento_2019-cms_-_5_-_iluminacao.docx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/785/requerimento_004.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/786/requerimento_005.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/787/faixa_de_pedestre_b._fortaleza_002._12.08.19.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/788/requerimento_003.07.08.2019.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/789/requerimento_delta_do_matapimosquiteiros_1.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/790/requerimento_matapi_mirim_mosquiteiros_1.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/791/requerimentoelesbao_mosquiteiros.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/792/requrimento_fe_em_deus_mosquiteiros.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/793/requrimento_igarape_do_lago_mosquiteiros..doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/794/medico_na_ubs_-_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/795/sala_de_vacinas_na_ubs_-_ilha_de_santana.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/796/faixa_de_pedestre_b._fortaleza_001.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/797/requerimento_rato_01_1.docx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/798/requerimento_rato_02.docx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/799/requerimento_rato_03.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/800/coleta_de_lixo_tancredo_neves.doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/801/iluminacao_publica_travessa_walter_araujo.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/802/requerimento_jailson_01.docx" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/803/requerimento_jailson_02.docx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/804/requerimento_jailson_03.docx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/805/manilhas_walter_araujo.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/806/requerimento_jailson_4.docx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/808/requerimento_01_rua_damiao_da_cruz_barreto_no_ba_lc0CHv7.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/809/requerimento__02_rua_damiao_da_cruz_barreto_no_b_ay9zBSh.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/810/requerimento__03_posto_maria_tadeu_central.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/811/requerimento__04_posto_maria_tadeu2.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/812/req_1.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/813/req_1.docx" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/814/req_1.docx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/815/req_2.docx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/816/req_3.docx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/817/requerimento_1.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/818/requerimento__2.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/819/requerimento_3.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/820/requerimento_4.docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/821/requerimento_5.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/823/requerimento_rato_05.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/824/requerimento_rato_06.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/825/req_2.docx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/826/rq_1.docx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/829/requerimento_jailson_05.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/830/requerimento_jailson_semasc.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/831/requerimento_jailson_semsa.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/833/requerimento_1_rarison.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/834/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/835/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/836/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/837/requerimento_caju.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/838/requerimento_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/839/req_1.docx" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/843/requerimento_colo_01..docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/844/requerimento_colo_02..docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/845/requerimento_colo_03..docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/846/req_matao_iii_mosquiteiros..pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/847/req_foz_do_rio_vila_nova_mosquiteiros..pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/848/req_mosquiteiros_matao_do_piacaca.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/849/req_paraiso_mosquiteiros_.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/850/requ_mosquiteiro_agua_branca_.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/852/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/854/requerimento_581-2019_convocacao_presidente_cpl_EGW9eW3.docx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/855/requerimento_582-2019_convocando_coordenadora_c_RIDWYmL.docx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/856/aparelhos_da_academia_do_residencial_aquaville_tucunare..pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/857/bairro_fortaleza.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/858/solicita_a_troca_dos_postes_de_iluminacao_public_ZoQm3Fk.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/862/requerimento_jailson_05.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/863/requerimento_jailson.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/865/bairro_igarape_da_fortaleza..pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/867/requerimento_ver_rato.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/868/residencial_acquaville_carretas.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/869/sinalizacao_das_vias_do_acquaville.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/870/req_informacoes_sobre_obras_na_escola_amasonas_-.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/871/req_rua_marechal_deodoro_da_fonseca-.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/872/req_ig_da_fortaleza_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/873/requerimento_4...pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/874/academia_da_saude.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/875/iluminacao_publica_trav._anauerapucu_1.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/877/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/878/doc134.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/879/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/880/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/881/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/883/recapeamento_asfaltico_rua_jk.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/884/rio_no_distrito_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/886/requerimento__policlinica_maria_tadeu_aguiar.02.09.19.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/887/arua_a_na_ilha_de_santana_no_distrito_ilha_de_santana..pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/888/rua_beira_rio_e_rua_b_no_distrito_ilha_de_santana.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/889/req_acao_macro_de_saude_-.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/890/req_cronograma_de_obras_-.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/891/req_remocao_de_arvores_da_tancredo-.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/892/req-_informacoes_sobre_a_lixeira_publica_e_usina_3aAaoxH.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/893/req_tapa_buracos_fonte_nova_-.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/894/requerimento_rato_07..pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/895/requerimento_rato_08.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/900/req_desfile_civico_de_santana_.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/901/req_limpeza_e_iluminacao_da_pms.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/902/req-_informacoes_sobre_a_lixeira_publica_e_usina_4uI96h9.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/903/requerimento_cris.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/904/req_solicita_cronograma_de_limpeza_da_cidade..pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/905/marcacao_de_consulta..pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/906/quiosque_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/907/aparelhos_da_academia_ao_ar_livre_da_avenida_san_xfZHAPD.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/908/reforma_da_passarela_ulisses_guimaraes_no_distri_cwJAVeN.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/909/desembarque_de_cargas_e_passageiros_no_distrito__x9NojjC.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/910/praca_izaque_batista_da_costa_05-09.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/912/no_bairro_remedios._1.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/914/fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/915/bairro_comercial.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/916/bairro_hospitalidade..pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/917/distrito_de_anauerapucu_..pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/919/requerimento_samprev_16-09.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/920/requerimento_semop_16-09.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/924/avenida_poeta_castro_alves_bairro_paraiso.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/926/distrito_de_igarape_do_lago..pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/927/damiao_da_cruz_barreto_no_bairro_fonte_nova..pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/937/no_bairro_daniel.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/938/no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/939/av._dom_pedro_no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/941/requerimento_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/942/requerimento_informacoes_sob_projetos.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/944/requerimento_colo_iranilde.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/945/requerimento_colo_maria_ilnar.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/946/ubs_iacy_alcantra_no_bairro_da_fonte_nova.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/950/requerimento_644-2019.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/951/requerimento_645-2019.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/952/iluminacao_publica_av._rio_branco.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/953/central_de_ar_floriano.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/954/requerimento_rato_13______02-10.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/957/limpeza_ubs_floriano_rego_02-10.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/958/recapeamento_asfaltico_av_dom_pedro_p.kenedy_02-10.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/960/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/961/rua_presidente_kennedy_no_bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/962/bairro_provedor_ii..pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/963/troca_das_fechaduras.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/964/iluminacao.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/965/parada_de_onibus_07-10.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/966/recapeamento_asfaltico_rua_c1_07-10.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/967/requerimento__09-10.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/968/requerimento_09-10.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/976/siao_thur.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/977/escola_municipal_de_ensino_basico.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/978/ceo__centro_de_especialidades_odontologicas.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/979/bairro_picarreira..pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_limpeza_2.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/987/comercial_monte_castelo.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/988/bairro_remedio_i..pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/989/bairro_remedio_01.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/990/requeriemento_-_zona_rural.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/991/retirada_de_lixeira_viciada_na_avenida_poeta_cas_j2FhwmO.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/992/requerimento_1__-_15-10.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/993/requerimento_2__igarape_do_lago_15-10.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/994/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/997/requerimento_colo_01_16-10.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_2_16-10.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimentos_16-10.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimentos_16-10.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_revitalizacao_das_feiras_1_16-10.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1005/requerimento_revitalizacao_das_feiras_1_16-10.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1006/requerimento_limpeza_2_17-10.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1009/pontos_de_parada_no_residencial_acquaville_tucunare.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1010/doutor_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1011/bairro_nova_brasilia.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_audiencia_publica.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1013/av._sao_paulo..pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_rato_1.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_rato_2.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_rato_3.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1018/requerimento_rato_4.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1019/requerimento_rato_5.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1022/requerimento_colo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1024/bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1025/john_fitzgerald_kennedy_bairro_hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1026/hospitalidade.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1027/iluminacao_rua_joao_-_vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1028/iluminacao_rua_lucena_-_vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1029/vila_daniel.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1031/igarape_da_fortaleza_2.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1033/policlinica_maria_tadeu_4.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1034/requeriemento_ponte_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1036/req._dra._katia.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1037/requerimento_jailson_semdurh.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1038/a_iluminacao_publica_no_perimetro_da_avenida_da_QKhcfW2.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1039/a_iluminacao_publica_no_perimetro_travessa_l-_4_-02.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1040/a_iluminacao_publica_no_perimetro_rua_valter_ba_VmIUcP0.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1041/no_bairro_area_comercial..pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1042/rua_doutor_osvaldo_cruz.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1047/rua_floriano_peixoto.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1051/bairro_provedor_ll.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_secretaria_municipal_de_saude.docx" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1057/modelo_de_requerimento_sessao_comemorativa_18-11.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1058/8_requerimento.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1059/requerimento7.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1060/6.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1061/1_limpeza_jose_de_anchieta.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1062/req_715.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1063/requerimento_716.docx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1064/requerimento_717.docx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1065/requerimento_718.docx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1066/requerimento_719.docx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1067/requerimento_720.docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1068/1_requerimento.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1069/2_requerimento.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1070/3_requerimento.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1071/4_requerimento.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1072/5.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1085/req_726.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1086/req_727.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1087/req_728.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1088/req_729.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1089/req_730.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1090/req_731.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1091/req_732.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1092/req_733.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1093/req_734.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1094/req_735.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1095/req_736.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1107/req_737.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1108/req_738.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1109/req_739.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1110/req_740.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1111/req_741.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1112/req_742.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1113/req_743.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1114/req_744.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1115/req_745.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1116/req_746.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1121/1_-__requerimento_-_lombofaixa_da_rua_19_de_maio__02-11.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1122/2__requerimento_-_pavimentacao_asfaltica_da_rua_JKYzdwV.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1123/3_requerimento_-_pavimentacao_asfaltica_rua_jus_lMhPy0X.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1124/4_requerimento_-_mapa_do_cardapio_da_merenda_es_x0DiORF.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1125/1_requerimento_iluminacao_terminal_pesqueiro_02-12.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1126/2_requerimento_rua_garrastazu_medici___02-12.docx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1127/3__requerimento_rua_osvaldo_cruz____02-12.docx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1129/1_requerimento.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1130/2_requerimento.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1135/requerimento_sead.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_semed_1.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1138/req_758.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1143/req_759.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1144/req_760.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1145/req_761.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1146/req_762.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1149/audiencia_publica_carnaval.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1150/iluminacao_-_av_das_nacoes_2.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1151/limpeza_-_paraiso_2.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1152/limpeza_-_paraiso_2.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1153/iluminacao_-_padre_vitorio_galiane.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1154/limpeza_-_convertido.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1155/requerimento_vereadora_socorro.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_1.reiterar_o_pedido.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_solicita_a_execucao_dos_servicos.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_solicita_agente_de_transito.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1159/requerimento_solicita_que_regularizem_o_forneci_FEtzlrT.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1160/req_para_10_de_dezembro_01_-_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1161/req_para_10_de_dezembro_-_pequena_travessa_-_02.docx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1162/req_para_10_de_dezembro_-_limpeza_sao_joao_-_03.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_-11_iluminacao_-_rita__11-12.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1165/requerimento-_gastos_com_a_merenda_escolar.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1167/req_1--------._11.12.19.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1168/iluminacao_-_multirao__11-12.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1169/limpeza_provedor_2_11-12.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1170/passarelas_-_construcao_1_11-12.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1171/recapeamento_novo_horizonte_e_maria_colares.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1172/fossa_seca__1_______12-12.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1173/limpeza_-_multirao_11-12.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1175/1.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1176/2.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1177/3.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1178/4.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1179/780.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/1180/req_781.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1019"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="38.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>