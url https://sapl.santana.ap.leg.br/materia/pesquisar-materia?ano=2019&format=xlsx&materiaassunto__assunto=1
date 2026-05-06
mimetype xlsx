--- v0 (2026-02-23)
+++ v1 (2026-05-06)
@@ -54,202 +54,202 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_ratomicr_o.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_ratomicr_o.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FUNCIONAMENTO DE MICROEMPREENDEDOR INDIVIDUAL, MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE EM RESIDÊNCIAS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Genival Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_03-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_03-2019.pdf</t>
   </si>
   <si>
     <t>1 - Requer que o Prefeito do Município de Santana, juntamente com a Superintendência de Trânsito de Santana (STTRANS), que dê providências para que seja realizado o serviço de sinalização vertical e horizontal no loteamento Tucunaré;_x000D_
 2 - Solicitamos a referida Superintendência que possa instalar as lombo faixa também conhecida como faixas elevadas de pedestres, na frente das escolas e locais de maior fluxo de pessoas</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/49/requrimento_04-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/49/requrimento_04-2019.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito do Município de Santana juntamente com a Superintendência de Trânsito de Santana (STTRANS),  que dê providências para que seja realizado o asfaltamento da av. São Paulo Apostolo - Distrito Industrial.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_05-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_05-2019.pdf</t>
   </si>
   <si>
     <t>Requer do Município de Santana juntamente com o Secretário  da SEMOP, que seja feito o serviço de Iluminação Pública no bairro Acquaville Tucunaré, com a substituição das lâmpadas queimadas, como forma de restaurar a segurança e tranquilidade do local.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>William Bento</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_20-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_20-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA AO SECRETÁRIO DE OBRAS DO MUNICÍPIO, A REALIZAÇÃO DE SERVIÇOS LIMPEZAS URGENTES NOS CANAIS EM SANTANA, VISANDO EVITAR ALAGAMENTOS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/68/requerimento_21-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/68/requerimento_21-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA COM CÓPIA A DEFESA CIVIL DO MUNICÍPIO, QUE REALIZE UMA ANÁLISE E INFORME A ESTA CASA SOBRE A SITUAÇÃO DOS MORADORES QUE MORAM NO ENTORNO DA ÁREA DOS CANAIS EM SANTANA.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_53-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_53-2019.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O PREFEITO DO MUNICÍPIO DE SANTANA, JUNTAMENTE COM A SUPERINTENDÊNCIA DE TRÂNSITO – STTRANS, QUE SEJA FEITA UMA FAIXA DE PEDESTRES NA AVENIDA SANTANA, ESQUINA COM RUA ADÁLVARO CAVALCANTE, HAJA VISTA QUE O LOCAL MENCIONADO POSSUI UM GRANDE FLUXO DE VEÍCULOS DIFICULTANDO A TRAVESSIA DE PEDESTRES.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Drª Kátia</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_57-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_57-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO MUNICIPAL DE SANTANA, COM CÓPIA AO SENHOR SECRETARIO DA SEMOP, REQUERER SERVIÇO DE ILUMINAÇÃO PÚBLICA, NA AVENIDA POETA CASTRO ALVES NO PERÍMETRO URBANO ENTRE AS RUAS: ADÁLVARO ALVES CAVALCANTE E GENERAL UBALDO FIGUEIRA, BAIRRO: CENTRAL</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Drº Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_104-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_104-2019.pdf</t>
   </si>
   <si>
     <t>REQUERER DA SEMOP QUE SEJA REALIZADO O SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA PE. VITÓRIO GALIANE, TRECHO ENTRE A AV. BRASILIA E AV. RUI BARBOSA – BAIRRO NOVA BRASILIA</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_145-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_145-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, SERVIÇO DE ASFALTAMENTO NA TRAVESSA MANOEL PEREIRA DA ROCHA COM ZENÓBIO VILELA NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/224/requerimento_147-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/224/requerimento_147-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, REPOSIÇÃO DE LUMINÁRIAS, RECAPEAMENTO E LIMPEZA NA AVENIDA BRASÍLIA  ENTRE UBALDO FIGUEIRA E ADÁLVARO CAVALCANTE, NO BAIRRO NOVA BRASÍLIA</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_148-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_148-2019.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. OFIRNEY DA CONCEIÇÃO SADALA, PREFEITO DO MUNICÍPIO DE SANTANA, E AO SR. JUSCELINO PAULO DA SILVEIRA ALVES, SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS URBANOS – SEMOP, ASFALTAMENTO, TERRAPLANAGEM E ILUMINAÇÃO DA RUA EMÍLIO GARRASTAZU  MÉDICI ENTRE A AVENIDA SANTANA E RODOVIA DUCA SERRA NO BAIRRO PARAÍSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -556,68 +556,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_ratomicr_o.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_03-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/49/requrimento_04-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_05-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_20-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/68/requerimento_21-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_53-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_57-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_104-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_145-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/224/requerimento_147-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_148-2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/897/projeto_ratomicr_o.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/48/requerimento_03-2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/49/requrimento_04-2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/50/requerimento_05-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/67/requerimento_20-2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/68/requerimento_21-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/122/requerimento_53-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/126/requerimento_57-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/178/requerimento_104-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/221/requerimento_145-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/224/requerimento_147-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2019/225/requerimento_148-2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>