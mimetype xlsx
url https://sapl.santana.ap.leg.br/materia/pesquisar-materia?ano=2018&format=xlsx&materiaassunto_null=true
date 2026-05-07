--- v0 (2026-02-25)
+++ v1 (2026-05-07)
@@ -54,1518 +54,1518 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL - EM</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/</t>
+    <t>http://sapl.santana.ap.leg.br/media/</t>
   </si>
   <si>
     <t>INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO DOS PROFISSIONAIS DO GRUPO DE ATIVIDADES ADMINISTRATIVAS DA PREFEITURA MUNICIPAL DE SANTANA-AP, ALTERA A LEI COMPLEMENTAR N° 959, DE 1º DE JUNHO DE 2012, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>Genival Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_001-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_001-2018.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia do Atleta Paralímpico” a ser comemorado anualmente no dia 22 de setembro no âmbito do Município de Santana.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_002-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_002-2018.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia de Doar" no Município de Santana.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_003-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_003-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Política Municipal de Empoderamento da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_004-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_004-2018.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Valorização do Educador" no âmbito do Município de Santana.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_005-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_005-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o atendimento a pessoas com deficiência auditiva através de tradutor-intérprete em Língua Brasileira de Sinais – LIBRAS, nos estabelecimentos de saúde públicos no Município de Santana e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_006-2019.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_006-2019.pdf</t>
   </si>
   <si>
     <t>Institui Taxa de Licença para Exploração de Atividade de Estacionamento em Logradouros Públicos – TLP, desenvolvida de curto a médio prazo.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_007-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_007-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre critérios de denominação de vias, logradouros públicos, praças, prédios públicos e dá outras providências.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_009-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_009-2018.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a destinação de parte da receita oriunda das multas de trânsito e arrecadações do STTRANS para ações de saúde.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_010-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_010-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO DE ESTATÍSTICA SOBRE A VIOLÊNCIA CONTRA A CRIANÇA E AO ADOLESCENTE, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/495/projeto_de_lei_011-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/495/projeto_de_lei_011-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Família Segura no Município de Santana.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_012-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_012-2018.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Santana a Campanha "Setembro Verde na Escola" e dá outras providências.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_013-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_013-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito do Município de Santana a implantar Centros de Convivência para as pessoas com deficiência intelectual ou múltipla com idade igual ou superior a 20 (vinte) anos.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_014-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_014-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e funcionamento de Cooperativas Sociais, visando à integração Social dos cidadãos, conforme especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>RARISON SANTIAGO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_015-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_015-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional e do Município de Santana, nas escolas de ensino Fundamental da Cidade de Santana e dá outras providências.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_lei_016-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_lei_016-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Banco de Ideias Legislativas no Município de Santana.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_017-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_017-2018.pdf</t>
   </si>
   <si>
     <t>Cria o "Programa Pratas da Casa", de estímulo à divulgação de experiências exitosas de egressos do ensino médio e técnico-profissionalizante no Município de Santana.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_lei_018-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_lei_018-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de intérprete de Língua Brasileira de Sinais (LIBRAS) nos eventos e palestras no Município de Santana.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_lei_019-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_lei_019-2018.pdf</t>
   </si>
   <si>
     <t>Consolida a legislação sobre a destinação e o recebimento de patrocínio do Poder Público a eventos realizados no Município de Santana, de iniciativa de terceiros, e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>JOSIVALDO ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_020-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_020-2018.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL E ENTIDADE IGREJA TEMPLO LUZ &amp; VIDA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Coló</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_021-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_021-2018.pdf</t>
   </si>
   <si>
     <t>Determina o nome da Travessa 9, no Bairro do Provedor I, de Sebastião Nogueira, em Santana.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_022-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_022-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de homenagens a pessoas que tenham sido condenadas por atos de improbidade, corrupção, e dá outras providências</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_023-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_023-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de adolescentes e jovens pelas empresas prestadoras de serviços a órgãos da administração pública municipal direta e indireta e dá outras providências</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_024-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_024-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a participação do Conselho Tutelar no processo de elaboração do Orçamento Municipal Anual da cidade de Santana e dá outras providências</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_025-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_025-2018.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 487, de 09 de março de 2001</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_026-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_026-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do projeto calçada cidadã e dá outras providências</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_027-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_027-2018.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE SANTANA O “FORROZÃO DO TIO GIGANTE” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_028-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_028-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Obrigatoriedade do Programa Educacional Permanente de Resistência às Drogas e à Violência nas Escolas Públicas Municipais e Privadas, no Município de Santana e dá outras providências</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_029-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_029-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento, por interesse histórico e cultural, do Cemitério Cumaru, e dá outras providências</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Jaílson Matos</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_030-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_030-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão do critério de prioridade à mulher vítima de violência doméstica na inscrição para aquisição de unidade habitacional destinada às mulheres inseridas em programas de assistência.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_031-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_031-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de piso tátil direcional e de alerta nas calçadas e dá outras providências.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_lei_032-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_lei_032-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação de Canal Virtual no Site das Respectivas Secretarias Municipais para Consulta Sobre o Andamento dos Documentos Solicitados pelos Servidores Públicos Municipais e a Sociedade Civil Organizada e dá outras providências</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_de_lei_033-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_de_lei_033-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Centro Municipal de Recuperação de Dependentes Químicos no Município de Santana e dá outras providências</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_034-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_034-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da empresa concessionária ou permissionária de energia elétrica do município de Santana, a realizar o alinhamento e retirada dos fios inutilizados nos postes e a notificar as demais empresas que utilizam os postes como suporte de seus cabeamentos e dá outras providências.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_035-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_035-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das Casas de Show e Lanchonetes e dá outras providências</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_036-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_036-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prazo para marcação de consultas específicas e dá outras providências</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>SOCORRO NOGUEIRA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/521/projeto_de_lei_037-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/521/projeto_de_lei_037-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a mudança de denominação da Creche Escola Igarapé da Fortaleza para ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL MIGUEL JORGE HAUAT ELIAS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_038-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_038-2018.pdf</t>
   </si>
   <si>
     <t>Institui no Município de Santana o "Programa de Capacitação e Treinamento de Primeiros Socorros aos profissionais da Área de Educação, em decorrência de acidentes ou qualquer intercorrência ocorridos dentro das unidades de educação", e dá outras providências.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_039-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_039-2018.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INSTITUIR O PROGRAMA SOCIAL CENTRO DE APOIO ÀS VÍTIMAS DE VIOLÊNCIA URBANA -CAVVU, NO ÂMBITO DO MUNICÍPIO DE SANTANA-AP</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_040-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_040-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA VOLUNTÁRIA “MULHER CORAÇÃO”, DE ALERTA E ORIENTAÇÃO ÀS MULHERES SOBRE O DIAGNÓSTICO PRECOCE E PREVENÇÃO DE DOENÇAS CARDIOVASCULARES</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_041-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_041-2018.pdf</t>
   </si>
   <si>
     <t>CRIA A FRENTE PARLAMENTAR PELAS PARCERIAS E PROJETOS ESPECIAIS NA CÂMARA MUNICIPAL DE SANTANA</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_042-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_042-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da taxa de inscrição em concursos públicos municipais às pessoas cadastradas no Registro Brasileiro de Doadores de Medula Óssea (REDOME), no âmbito do Município de Santana.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_043-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_043-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Ações Voltadas à Lei Maria da Penha, nas escolas de ensino fundamental – séries finais e de ensino médio, públicas e privadas, no Município de Santana.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_044-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_044-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 103 DA LEI N° 949, DE 18 DE ABRIL DE 2012 QUE DISPÕE SOBRE ÁREA MÍNIMA DOS LOTES DESTINADOS AO USO, OCUPAÇÃO E PARCELAMENTO DO SOLO DA MACROZONA URBANA DO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_045-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_045-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o Banco Municipal de Órteses, Próteses e Meios Auxiliares de Locomoção para atendimento às pessoas com deficiência física e dá outras providencias</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_046-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_046-2018.pdf</t>
   </si>
   <si>
     <t>"INSTITUI o programa “MÃOS AMIGAS” destinado a admissão de sentenciados que cumpram penas no regime semiaberto e aberto nos quadros funcionais das Pessoas Jurídicas contratadas pelo Poder Público Municipal, oportunidade em que será concedido Selo de Responsabilidade Social e indireta e dá outras providências</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_047-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_047-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE sobre a criação da semana do empreendedorismo nas escolas municipais de Santana e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_048-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_048-2018.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a “Associação Comunitária da Área Portuária - ACAP, no âmbito do Município de Santana-AP.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Drº Fabiano</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_049-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_049-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE CORTE DOS SERVIÇOS DE ENERGIA ELÉTRICA E ÁGUA NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_050-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_050-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e implantação do programa de Olho nas Crianças com a finalidade de fiscalizar e acompanhar o crescimento educacional, físico e psicológico de crianças e adolescentes no Município de Santana, voltado a Famílias carentes que sejam beneficiárias de Benefícios de programas Sociais ou Obras Assistenciais.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_051-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_051-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação, formação, atualização e manutenção de Brigada Profissional, composta por Bombeiros profissionais Civis, nos estabelecimentos que menciona, no Município de Santana</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_052-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_052-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA TRAVESSA RAIMUNDO COELHO VASQUES PARA LUIS ANTONIO COELHO VASQUES, NO BAIRRO DO PROVEDOR I, NESTE MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_053-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_053-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o destino de alimentos que perderam o valor comercial, mas ainda são próprios para consumo</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_054-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_054-2018.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Combate ao Assédio Sexual no Transporte Coletivo no âmbito do Município de Santana-AP, e dá outras providências.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_055-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_055-2018.pdf</t>
   </si>
   <si>
     <t>Institui o dia do Futebol Amador no Município de Santana e dá outras providências</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_056-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_056-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a afixação obrigatória, nos locais e em condições adequadas de visibilidade, lista de medicamentos disponíveis na rede pública municipal de saúde, e dá outras providências</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_057-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_057-2018.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Prevenção Social à Criminalidade, no âmbito do Município de Santana e dá outras providencias</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_058-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_058-2018.pdf</t>
   </si>
   <si>
     <t>Cria o Plano Municipal de Educação Ambiental</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>HELENA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/107/proj._lei_marco_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/107/proj._lei_marco_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA CAMPANHA NO MÊS DE SETEMBRO DE POLÍTICAS PÚBLICAS E VALORIZAÇÃO À JUVENTUDE DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/543/projeto_de_lei_060-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/543/projeto_de_lei_060-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do programa Emprego Cidadão aos participantes de programas de tratamento de dependência química e dá outras providências</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/544/projeto_de_lei_061-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/544/projeto_de_lei_061-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI A “SEMANA MUNICIPAL DE ATLETISMO ESPORTISTA FRANCISCO MACEDO” NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_lei_062-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_lei_062-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio “Mulher Destaque” no âmbito do Município de Santana-AP</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_lei_063-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_lei_063-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa "Banco de Talentos e Currículos" no Município de Santana, e dá outras providências.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_lei_064-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_lei_064-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO MAÇOM NA CIDADE DE SANTANA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_lei_065-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_lei_065-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação, pela rede pública municipal de ensino, de lista informativa da ordem de espera para vagas em todos os níveis de ensino.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_066-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_066-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos preços pagos em publicidade pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_067-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_067-2018.pdf</t>
   </si>
   <si>
     <t>QUE RECONHECE COMO DE UTILIDADE PÚBLICA MUNICIPAL E ENTIDADE IGREJA MINISTÉRIO DA LIBERTAÇÃO NAÇÃO PROFÉTICA – IMLNP, NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_068-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_068-2018.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “DOADORES DO FUTURO” EM TODAS AS ESCOLAS DA REDE PÚBLICA DE ENSINO, INSTALADAS NO MUNICÍPIO DE SANTANA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_069-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_069-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das locadoras de veículos automotores disponibilizarem automóveis adaptados para pessoas com deficiência ou com mobilidade reduzida</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_070-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_070-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a liberação da obrigatoriedade de passagem na catraca para os usuários do transporte público municipal que sofram de obesidade severa ou mórbida e dá outras providências</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_071-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_071-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da realização do processo de sanitização periódica no âmbito do Município de Santana-Ap, e dá outras providências.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_072-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_072-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de faixa e/ou semáforo para travessia de pedestres no entorno de unidades de saúde públicas e privadas e de instituições de ensino infantil, fundamental e médio, no âmbito do Município de Santana, e dá  outras providências.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_073-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_073-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de segurança em estacionamentos comerciais no âmbito do Município de Santana e a conferência pela Guarda Civil Municipal e pelos órgãos de Segurança localizados no Município, sempre que solicitado</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_074-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_074-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inspeção e a fiscalização de açougues e estabelecimentos similares, por equipe especializada, chefiada por médico veterinário, no âmbito do Município de Santana-AP, e dá outras providências.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_075-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_075-2018.pdf</t>
   </si>
   <si>
     <t>OBRIGA os postos de combustíveis a informarem se a gasolina comercializada é formulada ou refinada e informar a origem das mesmas e dá outras providências.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_076-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_076-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo ao Planejamento Familiar e a Saúde da Mulher, e fixa outras providências</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_077-2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_077-2018.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos dispositivos constantes na Lei n° 1.103/16, sendo, os textos referentes ao artigo 2° e ao inciso I do artigo 6°, suprimindo, ainda a redação do texto do artigo 13.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Drª Kátia</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INTRODUÇÃO DO EMPREENDEDORISMO, COMO CONTEÚDO TRANSVERSAL NO CURRÍCULO DAS ESCOLAS DA REDE PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_marco_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_marco_2018.pdf</t>
   </si>
   <si>
     <t>A PRESENTE MOÇÃO SE DÁ EM HOMENAGEM E RECONHECIMENTO ÀS MILITARES QUE TIVERAM CORAGEM, E BRILHANTE OUSADIA DE DENUNCIAR A PRÁTICA DE ASSÉDIO SEXUAL SOFRIDO DENTRO DA INSTITUIÇÃO MILITAR, RENDENDO TAL MOÇÃO PELA FORÇA E DESTREZA DAS MESMAS EM REPRESENTAR E EXIGIR O CUMPRIMENTO DO RESPEITO À CLASSE FEMININA EM TODOS OS SETORES DA SOCIEDADE, ABRILHANTANDO A PROPOSITURA NESTE DIA 08 DE MARÇO, DIA INTERNACIONAL DAS MULHERES.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_outubro_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_outubro_2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE TIELI ALVES MEDEIROS.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao-marco-2018-1-2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao-marco-2018-1-2.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO FÉ EM DEUS.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao-marco-2018-2-2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao-marco-2018-2-2.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao-abril-2018-1-1.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao-abril-2018-1-1.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO QUE PROVIDENCIE JUNTO A SECRETARIA DE SAÚDE/SESA, ESTUDO E CONSEGUINTE REATIVAÇÃO DO POSTO DE ATENDIMENTO DO POSTO DO HEMOAP NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO QUE PROVIDENCIE JUNTO A SECRETARIA DE SAÚDE/SESA, ESTUDO E POSSÍVEL INSTALAÇÃO DE COMISSÃO PARA APURAR POSSÍVEIS IRREGULARIDADES NO FORNECIMENTO DE ALIMENTOS POR PARTE DA EMPRESA VENCEDORA DA LICITAÇÃO, RECLAMAÇÃO ESTA FEITA POR PARTE DOS PROFISSIONAIS QUE ATUAM NO SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA-SAMU NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao-abril-2018-3-3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao-abril-2018-3-3.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR DIRETOR DO ESTÁDIO AUGUSTO ANTUNES, LOCALIZADO EM SANTANA NO BAIRRO VILA DANIEL QUE O MESMO PROVIDENCIE JUNTO A SECRETARIA, ESTUDO E CONSEGUINTE TROCA E MANUTENÇÃO DOS REFLETORES E LÂMPADAS EM TORNO DO ESTÁDIO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao-abril-2018-4-4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao-abril-2018-4-4.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA MÁRIO DE ANDRADE, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao-abril-2018-5-5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao-abril-2018-5-5.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA DA AVENIDA TEOTÔNIO VILELA, NO BAIRRO REMÉDIOS I, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_50_de_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_50_de_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, INFORMAÇÕES DA(S) EMPRESA(S) VENCEDORA(S) DA LICITAÇÃO DE TRANSPORTE COLETIVO INTERMUNICIPAL; A SOLICITAÇÃO SE FAZ NECESSÁRIO, POIS AS REFERIDAS EMPRESAS ESTÃO FAZENDO DIARIAMENTE DESVIOS NO TRAJETO COMPREENDIDO NO TRECHO DO BAIRRO FONTE, SEM MESMO SE QUER FAZER NENHUM COMUNICADO, FICAM PREJUDICADOS TAMBÉM OS MORADORES DOS BAIRROS PARQUE DAS LARANJEIRAS E FÉ EM DEUS, ESTA SITUAÇÃO ESTÁ CAUSANDO TRANSTORNOS E ATRASOS NA VIDA DOS MUNÍCIPES DOS REFERIDOS BAIRROS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_junho_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_junho_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR COMANDANTE DO 4º BATALHÃO, QUE O MESMO PROVIDENCIE, ESTUDO E CONSEGUINTE RONDA POLICIAL DURANTE AS PRIMEIRAS HORAS DA MANHÃ E NO FINAL DO EXPEDIENTE DOS COLETIVOS, NO TERMINAL RODOVIÁRIO DE SANTANA.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_agosto_2018.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_agosto_2018.pdf</t>
   </si>
   <si>
     <t>INDICAR AO SENHOR SECRETÁRIO DE TRANSPORTES DO ESTADO DO AMAPÁ-SETRAP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA AVENIDA DAS NAÇÕES, NO BAIRRO HOSPITALIDADE, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_01-18.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_01-18.pdf</t>
   </si>
   <si>
     <t>Solicita a reforma da passarela da avenida Nilo Coelho, do bairro Remédio I</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1648/requerimentos_2018-26.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1648/requerimentos_2018-26.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA TRAVESSA MIGUEL DE BULHÕES NO BAIRRO NOVA BRASÍLIA, PERPENDICULAR A AVENIDA BRASÍLIA E ANTÔNIO NUNES.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1666/requerimentos_2018-8.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1666/requerimentos_2018-8.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E RETIRADA DE ENTULHOS NO ENTORNO DO ANTIGO INDEPENDENTE.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1665/requerimentos_2018-9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1665/requerimentos_2018-9.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA DO BAIRRO JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1664/requerimentos_2018-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1664/requerimentos_2018-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E RETIRADA DE ENTULHOS DO BAIRRO JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1663/requerimentos_2018-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1663/requerimentos_2018-11.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A REFORMA COM URGÊNCIA DA PARADA DE ÔNIBUS NA RUA CLÁUDIO LÚCIO MONTEIRO NO BAIRRO NOVO HORIZONTE, EM FRENTE A IGREJA PERPETUO SOCORRO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1662/requerimentos_2018-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1662/requerimentos_2018-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E RETIRADA DE ENTULHOS NO ENTORNO DA ARENA NA RUA MARIA JACIRA DE BRITO NO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1661/requerimentos_2018-13.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1661/requerimentos_2018-13.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DA TAPA BURACOS DA RUA JOÃO LEITE COUTINHO ENTRE AS AVENIDAS PRINCESA ISABEL E SÃO PAULO, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1660/requerimentos_2018-14.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1660/requerimentos_2018-14.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, ESTUDO E CONSEGUINTE ELABORAÇÃO DE PROJETO PARA A PAVIMENTAÇÃO ASFÁLTICA TRAVESSA OSVALDO DE ANDRADE, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1659/requerimentos_2018-15.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1659/requerimentos_2018-15.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DA TAPA BURACOS DA AVENIDA SÃO PAULO, ENTRE AS RUAS OSWALDO CRUZ E TANCREDO NEVES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1658/requerimentos_2018-16.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1658/requerimentos_2018-16.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DA TAPA BURACOS DA AVENIDA BRASÍLIA, ENTRE AS RUAS UBALDO FIGUEIRA E PADRE VITÓRIO GALIANE, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1657/requerimentos_2018-17.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1657/requerimentos_2018-17.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E RETIRADA DE ENTULHOS DA AVENIDA RIO BRANCO, ENTRE AS RUAS GARRASTAZU MÉDICI E OSWALDO CRUZ, BEM COMO A MELHORIA DA PONTE, PRÓXIMO AO CANAL NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimentos_2018-18.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimentos_2018-18.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE TAPA BURACOS DA AVENIDA CASTRO ALVES, ENTRE AS RUAS CLÁUDIO LÚCIO MONTEIRO E EUCLIDES RODRIGUES, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1655/requerimentos_2018-19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1655/requerimentos_2018-19.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, QUE REALIZE O SEGUINTE SERVIÇO DE RECUPERAÇÃO ASFÁLTICA (TAPA BURACO) EM TODA A EXTENSÃO DAS RUAS E AVENIDAS DO BAIRRO VILA DANIEL, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1654/requerimentos_2018-20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1654/requerimentos_2018-20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA DA FEIRA DO TERMINAL DE SANTANA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1653/requerimentos_2018-21.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1653/requerimentos_2018-21.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA RUA PADRE VITORIO GALLIANE, ENTRE AS AVENIDAS 21 DE ABRIL E COELHO NETO, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1652/requerimentos_2018-22.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1652/requerimentos_2018-22.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A REFORMA DA FEIRA DO TERMINAL DE SANTANA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1651/requerimentos_2018-23.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1651/requerimentos_2018-23.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE ILUMINAÇÃO PUBLICA NO BAIRRO FÉ EM DEUS.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimentos_2018-24.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimentos_2018-24.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A INCLUSÃO DOS BAIRROS PARQUE DAS LARANJEIRAS, JARDIM FLORESTA, JARDIM DE DEUS E MONTE DAS OLIVEIRAS NO PROJETO DE MOBILIDADE URBANA, O QUAL SERÁ CONTEMPLADO PELA EMENDA DE BANCADA.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1649/requerimentos_2018-25.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1649/requerimentos_2018-25.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA AVENIDA 21 DE ABRIL ENTRE AS RUAS EUCLÍDES RODRIGUES E PADRE VITORIO GALLIANE, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1647/requerimentos_2018-27.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1647/requerimentos_2018-27.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS DA RUA ESTÉLIO DE OLIVEIRA, NO BAIRRO REMÉDIOS.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1646/requerimentos_2018-28.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1646/requerimentos_2018-28.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA MIGUEL DE BULHÕES, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1645/requerimentos_2018-29.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1645/requerimentos_2018-29.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA MANOEL PEREIRA DA ROCHA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1644/requerimentos_2018-30.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1644/requerimentos_2018-30.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE SECRETÁRIO DE SAÚDE DE SANTANA, ROS1VANO ALBUQUERQUE DE ALMEIDA, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, INFORMAÇÕES JUNTO AS UNIDADES BÁSICAS DE SAÚDE, SOBRE OS MECANISMOS DE MARCAÇÃO E REMARCAÇÃO DE CONSULTAS.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1643/requerimentos_2018-31.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1643/requerimentos_2018-31.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA, JOSINEY PEREIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SUPERINTENDÊNCIA, A COLETA DE INFORMAÇÕES DA(S) EMPRESA(S) VENCEDORA(S) DA LICITAÇÃO DE TRANSPORTE COLETIVO INTERMUNICIPAL.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1642/requerimentos_2018-32.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1642/requerimentos_2018-32.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS DAS PROXIMIDADES DA ESCOLA PADRE ÂNGELO BIRAGHI, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1641/requerimentos_2018-33.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1641/requerimentos_2018-33.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA, CAPINA E RETIRADA DE ENTULHOS DAS PROXIMIDADES DA CRECHE PROFESSOR REDIMILSON ANSELMO NOBRE, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1640/requerimentos_2018-34.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1640/requerimentos_2018-34.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE ILUMINAÇÃO PÚBLICA NO ENTORNO DO TERMINAL RODOVIÁRIO DE SANTANA, NO BAIRRO NOVA BRASÍLIA.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1639/requerimentos_2018-35.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1639/requerimentos_2018-35.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DA ILUMINAÇÃO PÚBLICA E RECUPERAÇÃO DOS REFLETORES DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1638/requerimentos_2018-36.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1638/requerimentos_2018-36.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA, E POSSÍVEL ELABORAÇÃO DE PROJETO PARA A MELHORIA E PAVIMENTAÇÃO DA BAIXADA DA AVENIDA DAS NAÇÕES, NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1637/requerimentos_2018-37.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1637/requerimentos_2018-37.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DA TAPA BURACOS E RECUPERAÇÃO DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1670/requerimentos_2018-38.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1670/requerimentos_2018-38.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA, CAPINA, DESOBSTRUÇÃO DE BUEIROS E RETIRADA DE ENTULHOS DAS RUAS E AVENIDAS DO BAIRRO NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1667/requerimentos_2018-39.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1667/requerimentos_2018-39.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCEL1NO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE RECUPERAÇÃO DA AVENIDA DAS NAÇÕES, NO BAIRRO HOSPITALIDADE.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1669/requerimentos_2018-40.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1669/requerimentos_2018-40.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, BEM COMO SERVIÇO DE RECAPEAMENTO ASFÁLTICO NA RUA FRANCISCO DE MELO NO BAIRRO REMÉDIOS II.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimentos_2018-41.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimentos_2018-41.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, LIMPEZA, CAPINA E RETIRADA DE ENTULHOS, DA AVENIDA SÃO JOÃO APÓSTOLO ENTRE AS RUAS TANCREDO NEVES E RODOVIA DUCA SERRA NO BAIRRO PARAÍSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1872,67 +1872,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_001-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_002-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_004-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_007-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/495/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_lei_016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_lei_018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_lei_019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_lei_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_de_lei_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/521/projeto_de_lei_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_046-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_047-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_048-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_049-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_050-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_051-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_055-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/107/proj._lei_marco_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/543/projeto_de_lei_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/544/projeto_de_lei_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_lei_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_lei_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_lei_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_lei_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_marco_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao-marco-2018-1-2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao-marco-2018-2-2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao-abril-2018-1-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao-abril-2018-3-3.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao-abril-2018-4-4.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao-abril-2018-5-5.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_junho_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_agosto_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_01-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1648/requerimentos_2018-26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1666/requerimentos_2018-8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1665/requerimentos_2018-9.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1664/requerimentos_2018-10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1663/requerimentos_2018-11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1662/requerimentos_2018-12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1661/requerimentos_2018-13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1660/requerimentos_2018-14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1659/requerimentos_2018-15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1658/requerimentos_2018-16.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1657/requerimentos_2018-17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimentos_2018-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1655/requerimentos_2018-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1654/requerimentos_2018-20.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1653/requerimentos_2018-21.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1652/requerimentos_2018-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1651/requerimentos_2018-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimentos_2018-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1649/requerimentos_2018-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1647/requerimentos_2018-27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1646/requerimentos_2018-28.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1645/requerimentos_2018-29.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1644/requerimentos_2018-30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1643/requerimentos_2018-31.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1642/requerimentos_2018-32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1641/requerimentos_2018-33.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1640/requerimentos_2018-34.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1639/requerimentos_2018-35.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1638/requerimentos_2018-36.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1637/requerimentos_2018-37.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1670/requerimentos_2018-38.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1667/requerimentos_2018-39.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1669/requerimentos_2018-40.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimentos_2018-41.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/486/projeto_de_lei_001-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_002-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/488/projeto_de_lei_003-2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/489/projeto_de_lei_004-2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/490/projeto_de_lei_005-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/491/projeto_de_lei_006-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/492/projeto_de_lei_007-2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/493/projeto_de_lei_009-2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/494/projeto_de_lei_010-2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/495/projeto_de_lei_011-2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/496/projeto_de_lei_012-2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/497/projeto_de_lei_013-2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/498/projeto_de_lei_014-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/499/projeto_de_lei_015-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/500/projeto_de_lei_016-2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/501/projeto_de_lei_017-2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/502/projeto_de_lei_018-2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/503/projeto_de_lei_019-2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/504/projeto_de_lei_020-2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/505/projeto_de_lei_021-2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/506/projeto_de_lei_022-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/507/projeto_de_lei_023-2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/508/projeto_de_lei_024-2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/509/projeto_de_lei_025-2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/510/projeto_de_lei_026-2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/511/projeto_de_lei_027-2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/512/projeto_de_lei_028-2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/513/projeto_de_lei_029-2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/514/projeto_de_lei_030-2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/515/projeto_de_lei_031-2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/516/projeto_de_lei_032-2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/517/projeto_de_lei_033-2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/518/projeto_de_lei_034-2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/519/projeto_de_lei_035-2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/520/projeto_de_lei_036-2018.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/521/projeto_de_lei_037-2018.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/522/projeto_de_lei_038-2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/523/projeto_de_lei_039-2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/524/projeto_de_lei_040-2018.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/525/projeto_de_lei_041-2018.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/526/projeto_de_lei_042-2018.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_043-2018.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/528/projeto_de_lei_044-2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/529/projeto_de_lei_045-2018.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/530/projeto_de_lei_046-2018.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/531/projeto_de_lei_047-2018.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/532/projeto_de_lei_048-2018.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/533/projeto_de_lei_049-2018.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/534/projeto_de_lei_050-2018.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/535/projeto_de_lei_051-2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/536/projeto_de_lei_052-2018.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/537/projeto_de_lei_053-2018.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/538/projeto_de_lei_054-2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/539/projeto_de_lei_055-2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/540/projeto_de_lei_056-2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/541/projeto_de_lei_057-2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/542/projeto_de_lei_058-2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/107/proj._lei_marco_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/543/projeto_de_lei_060-2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/544/projeto_de_lei_061-2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/545/projeto_de_lei_062-2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/546/projeto_de_lei_063-2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/547/projeto_de_lei_064-2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/548/projeto_de_lei_065-2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/549/projeto_de_lei_066-2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/550/projeto_de_lei_067-2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/551/projeto_de_lei_068-2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/552/projeto_de_lei_069-2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/553/projeto_de_lei_070-2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/554/projeto_de_lei_071-2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/555/projeto_de_lei_072-2018.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/556/projeto_de_lei_073-2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/557/projeto_de_lei_074-2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/558/projeto_de_lei_075-2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/559/projeto_de_lei_076-2018.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/560/projeto_de_lei_077-2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/108/mocao_marco_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/109/mocao_outubro_2018.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/110/indicacao-marco-2018-1-2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/111/indicacao-marco-2018-2-2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/112/indicacao-abril-2018-1-1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/114/indicacao-abril-2018-3-3.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/115/indicacao-abril-2018-4-4.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/116/indicacao-abril-2018-5-5.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1604/indicacao_50_de_2018.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/117/indicacao_junho_2018.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/118/indicacao_agosto_2018.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/47/requerimento_01-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1648/requerimentos_2018-26.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1666/requerimentos_2018-8.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1665/requerimentos_2018-9.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1664/requerimentos_2018-10.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1663/requerimentos_2018-11.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1662/requerimentos_2018-12.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1661/requerimentos_2018-13.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1660/requerimentos_2018-14.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1659/requerimentos_2018-15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1658/requerimentos_2018-16.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1657/requerimentos_2018-17.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1656/requerimentos_2018-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1655/requerimentos_2018-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1654/requerimentos_2018-20.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1653/requerimentos_2018-21.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1652/requerimentos_2018-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1651/requerimentos_2018-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1650/requerimentos_2018-24.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1649/requerimentos_2018-25.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1647/requerimentos_2018-27.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1646/requerimentos_2018-28.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1645/requerimentos_2018-29.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1644/requerimentos_2018-30.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1643/requerimentos_2018-31.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1642/requerimentos_2018-32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1641/requerimentos_2018-33.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1640/requerimentos_2018-34.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1639/requerimentos_2018-35.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1638/requerimentos_2018-36.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1637/requerimentos_2018-37.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1670/requerimentos_2018-38.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1667/requerimentos_2018-39.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1669/requerimentos_2018-40.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2018/1668/requerimentos_2018-41.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H126"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>