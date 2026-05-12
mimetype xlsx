--- v0 (2026-02-23)
+++ v1 (2026-05-12)
@@ -54,1065 +54,1065 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>HELENA LIMA</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1614/projetos_de_leis_2017-1-4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1614/projetos_de_leis_2017-1-4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Atividade de Óptico Optometrista e da Prestação de Serviços da Optometria no município de Santana e dá outras providências</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1624/projetos_de_leis_2017-5-9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1624/projetos_de_leis_2017-5-9.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a Política Municipal de Educação Alimentar Escolar e Combate à Obesidade, e dá outras providências</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1623/projetos_de_leis_2017-10-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1623/projetos_de_leis_2017-10-11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade das escolas e creches da rede municipal de ensino fornecerem alimentação diferenciada aos diabéticos e aos hipertensos em sua merenda</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1622/projetos_de_leis_2017-12-17.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1622/projetos_de_leis_2017-12-17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Descentralização de Recursos e dá outras providências</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1621/projetos_de_leis_2017-18-20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1621/projetos_de_leis_2017-18-20.pdf</t>
   </si>
   <si>
     <t>Determina a fixação de placa de advertência sobre a exploração sexual de crianças e adolescentes, e dá outras providências</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1620/projetos_de_leis_2017-21-23.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1620/projetos_de_leis_2017-21-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre exames oftalmológicos, no início do ano letivo, em alunos devidamente matriculados na Rede Municipal de Ensino do município de Santana</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1619/projetos_de_leis_2017-24-26.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1619/projetos_de_leis_2017-24-26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria Especial da Mulher, como órgão não vinculado à Procuradoria da Câmara Municipal de Santana, e dá outras providências</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1618/projetos_de_leis_2017-27-29.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1618/projetos_de_leis_2017-27-29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa de Incentivo ao Planejamento Familiar e a Saúde da Mulher, e fixa outras providências.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1617/projetos_de_leis_2017-46-47.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1617/projetos_de_leis_2017-46-47.pdf</t>
   </si>
   <si>
     <t>CRIA O DIA MUNICIPAL DO MOTO TAXISTA NO ÂMBITO DO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1616/projetos_de_leis_2017-48-51.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1616/projetos_de_leis_2017-48-51.pdf</t>
   </si>
   <si>
     <t>QUE DENOMINA "PLENÁRIO VEREADOR JOSÉ VICENTE MARQUES" A SALA DE SESSÕES DO PRÉDIO DA CÂMARA MUNICIPAL DE SANTANA E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1615/projetos_de_leis_2017-52-53.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1615/projetos_de_leis_2017-52-53.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI A NOMEAÇÃO DA RUA Pe. FULVIO GIULLIANO NO BAIRRO FONTE NOVA PARA PROFESSORA MARIA DINALVA SACRAMENTO.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/105/indicacao_37-2017.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/105/indicacao_37-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO SECRETÁRIO EXECUTIVO DA DEFESA CIVIL ESTADUAL DO AMAPÁ, SRº MD. CEL. JANARY PICANÇO, QUE TOME MEDIDAS URGENTES DE PREVENÇÃO DE ALAGAMENTOS NAS ÁREAS DE PONTES NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_53-2017.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_53-2017.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO AMAPÁ, SENHOR WALDEZ GOÉS, QUE FAÇA DOAÇÃO ATRAVÉS DA SIMS, SECRETARIA DE INCLUSÃO E MOBILIZAÇÃO SOCIAL DE COLCHÕES E CESTAS BÁSICAS ÀS FAMÍLIAS ATINGIDAS PELAS ENCHENTES NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1605/indicacoes_2017-3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1605/indicacoes_2017-3.pdf</t>
   </si>
   <si>
     <t>INDICAR AO REFERIDO DIRETOR PRESIDENTE, QUE TOME MEDIDAS URGENTES PARA QUE SEJA FEITO POSTEAMENTO NA TRAVESSA "S" DO BAIRRO NOVO HORIZONTE, QUE TEM O CEP: 68.926-016, NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1606/indicacoes_2017-4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1606/indicacoes_2017-4.pdf</t>
   </si>
   <si>
     <t>INDICAR Sr. Marcelino da Cunha Machado Neto Diretor-Presidente da Companhia de_x000D_
 Eletricidade do Amapá CEA, AO REFERIDO PRESIDENTE, QUE TOME MEDIDAS URGENTES DE ILUMINAÇÃO PÚBLICA NAS AVENIDAS SETE DE SETEMBRO, QUINZE DE NOVEMBRO, JOSÉ DE ANCHIETA E CASTRO ALVES, PERÍMETRO ENTRE EVERALDO VASCONCELOS E TANCREDO NEVES NO BAIRRO FONTE NOVA SANTANA.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1607/indicacoes_2017-5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1607/indicacoes_2017-5.pdf</t>
   </si>
   <si>
     <t>INDICAR AO REFERIDO DIRETOR CEA - COMPANHIA DE ELETRICIDADE DO AMAPÁ, QUE TOME MEDIDAS URGENTES DE REPAROS DO FIO DE ALTA TENSÃO DA AV. RIO NILO NA ÀREA DE RESSACA.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1608/indicacoes_2017-6.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1608/indicacoes_2017-6.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao SECRETÁRIO DE INFRAESTRUTURA DO ESTADO DO AMAPÁ - SEINF - SENHOR JOÃO HENRIQUE PIMENTEL, no qual sugere a Construção de uma Barra de Proteção com urgência na Rodovia Duca Serra entre as Ruas Ramal Estrada do Deita com a Travessa Souza e Rua São João Apóstolo.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimentos_2017-1_ok.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimentos_2017-1_ok.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SECRETÁRIO DE OBRAS E SERVIÇOS URBANOS, SENHOR JUSCELINO ALVES E O SECRETÁRIO DE DESENVOLVIMENTO URBANO, SR. LINDEMBERG ARAUJO MOTA, ENVIEM PARA ESTA CASA LEGISLATIVA O CRONOGRAMA/PLANEJAMENTO DE EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO E DOS SERVIÇOS DE LIMPEZA, CAPINA E RETIRADA DE ENTULHOS NO MUNICÍPIO DE SANTANA</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimentos_2017-23.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimentos_2017-23.pdf</t>
   </si>
   <si>
     <t>REQUERENDO-LHE: que sejam adotadas providenciais urgentes no sentido da execução dos serviços de limpeza pública, tais como capina, retirada de entulhos e desobstrução de bueiros, de ruas e avenidas do Bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimentos_2017-2.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimentos_2017-2.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA E AO SECRETÁRIO DE OBRAS PÚBLICAS QUE REALIZEM O FECHAMENTO DA "BOCA DE LOBO" SITUADO NA AVENIDA AMAZONAS COM A RUA BCI, BAIRRO VILA AMAZONAS, EM FRENTE O FÓRUM DA COMARCA DE SANTANA.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimentos_2017-3.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimentos_2017-3.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA INFORMAÇÕES SOBRE O ANDAMENTO DA OBRA DE PAVIMENTAÇÃO ASFÁLTICA NO BAIRRO VILA AMAZONAS, SOB O CONTRATO N° 001/2016 - SEMIP/PMS, QUE TEVE INÍCIO EM JUNHO DE 2016. SE O RECURSO FOI GASTO INTEGRALMENTE, SE HOUVE PRESTAÇÃO DE CONTAS, SE HOUVE PARALIZAÇÃO E SEU MOTIVO, E NESTE CASO QUAL O CRONOGRAMA PARA RETORNO DAS OBRAS.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimentos_2017-4.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimentos_2017-4.pdf</t>
   </si>
   <si>
     <t>AO EXCELENTÍSSIMO SENHOR SECRETÁRIO DE OBRAS PÚBLICAS DO MUNICÍPIO DE SANTANA QUE COMPAREÇA NESSA CASA DE LEIS PARA ESCLARECER INFORMAÇÕES SOBRES AS OBRAS PARALISADAS EM NOSSO MUNICÍPIO E QUAL O PLANEJAMENTO PARA RETORNO DA EXECUÇÃO DOS SERVIÇOS.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimentos_2017-5.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimentos_2017-5.pdf</t>
   </si>
   <si>
     <t>REQUER: AO SENHOR SECRETÁRIO MUNICIPAL DE OBRAS PÚBLICAS E SERVIÇOS PÚBLICOS, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO CONTEMPLE NO PLANEJAMENTO DE REPAROS E REFORMAS, OS CENTROS COMUNITÁRIOS NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimentos_2017-6.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimentos_2017-6.pdf</t>
   </si>
   <si>
     <t>REQUER: AO SENHOR COORDENADOR DA CVS, EZEQUIAS OLIVEIRA, QUE O MESMO AUTORIZE O SERVIÇO DE BORRIFAÇÃO EXTERNA NOS BAIRROS COM ÁREA DE RESSACA NO MUNICÍPIO DE SANTANA.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimentos_2017-7.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimentos_2017-7.pdf</t>
   </si>
   <si>
     <t>REQUER: REQUER: AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA OFIRNEY SADALA, QUE O MESMO SOLICITE JUNTO AO GOVERNO DO ESTADO DO AMAPÁ A DOAÇÃO PARA O MUNICÍPIO DE SANTANA, DO TERRENO ONDE FUNCIONAVA A ESCOLA ESTADUAL SANTOS DUMONT, NO BAIRRO ELESBÃO, PARA QUE SEJA CONSTRUÍDO O ESPAÇO FÍSICO DA ESCOLA MUNICIPAL IRANDINA, ATUALMENTE LOCALIZADA EM PRÉDIO ALUGADO AS MARGENS DO RIO MATAPI.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1632/requerimentos_2017-8.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1632/requerimentos_2017-8.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA TRAVESSA N°22 DO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimentos_2017-9.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimentos_2017-9.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCEL1NO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA TRAVESSA N°23 DO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimentos_2017-10.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimentos_2017-10.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE URGENTEMENTE JUNTO À SEMOP, A DESOBSTRUÇÃO DO CANAL E A ABERTURA DA COMPORTA, DAS RUA PORTILHO DE MELO, NILO COELHO E AS ADJACENTES, NO PERÍMETRO CONHECIDO COMO BAIXADA DO JAPONÊS, NO BAIRRO REMÉDIO 1.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimentos_2017-11.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimentos_2017-11.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PRESTE INFORMAÇÕES SOBRE A REFORMA NA ESCOLA MUNICIPAL PE. ÂNGELO BIRAGHI, QUE TEVE INÍCIO EM 07/07/2015 E TINHA PREVISÃO DE ENTREGA NO DIA 01104/2016. AS INFORMAÇÕES ORA REQUERIDAS SÃO EM RELAÇÃO AO PORQUÊ DO ATRASO DE MAIS DE UM ANO NA OBRA, SOBRE OS RECURSOS RECEBIDOS, E QUAL A PREVISÃO DE CONCLUSÃO DA REFORMA.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimentos_2017-12.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimentos_2017-12.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE SANTANA, OFIRNEY SADALA, QUE SEJA CRIADA UMA EQUIPE TÉCNICA PARA ELABORAÇÃO DE PROJETOS QUE ATENDAM OS REQUISITOS DO PROJETO CALHA NORTE, DO GOVERNO FEDERAL</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimentos_2017-13.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimentos_2017-13.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXCELENTÍSSIMO SENHOR PREFEITO OFIRNEY SADALA, QUE SOLICITE JUNTO AO GOVERNO DO ESTADO DO AMAPÁ, QUE SEJA DOADO DEFINITIVAMENTE AO MUNICÍPIO DE SANTANA O PRÉDIO ONDE FUNCIONAVA A ANTIGA SEDE DA PREFEITURA MUNICIPAL, PARA QUE ALI SEJA CONSTRUÍDO UM ESPAÇO DE ENTRETENIMENTO À POPULAÇÃO SANTANANSE.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimentos_2017-14.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimentos_2017-14.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA GENERAL UBALDO FIGUEIRA, NO BAIRRO PROVEDOR 1.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimentos_2017-15.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimentos_2017-15.pdf</t>
   </si>
   <si>
     <t>AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA AVENIDA 07 DE SETEMBRO, NO PERÍMETRO ENTRE AS RUAS ADÁLVARO CAVALCANTE E TANCREDO NEVES NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimentos_2017-16.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimentos_2017-16.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, JOSINEY PEREIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À STTRANS, A PINTURA DE FAIXAS DE PEDESTRES EM FRENTE ÀS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimentos_2017-17.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimentos_2017-17.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A LIMPEZA E CAPINA AO REDOR DA ESCOLA PADRE FÚLVIO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimentos_2017-18.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimentos_2017-18.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E REVITALIZAÇÃO DA PRAÇA DO BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimentos_2017-19.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimentos_2017-19.pdf</t>
   </si>
   <si>
     <t>REQUER: AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, O SERVIÇO DE ATERRAMENTO NA RUA 07 DE SETEMBRO, EM FRENTE À ESCOLA MUNICIPAL FERNANDO DO CARMO, NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimentos_2017-20.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimentos_2017-20.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA AO REDOR DA ESCOLA MUNICIPAL IRANILDE ARAUJO FERREIRA NO BAIRRO VILA AMAZONAS</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimentos_2017-21.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimentos_2017-21.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO_x000D_
 PROVIDENCIE JUNTO A SECRETARIA A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA JUSCELINO KUBTSCHEK, NO PERIMETRO ENTRE AS AVENIDAS PRINCESA ISABEL E AVENIDA DAS NAÇÕES BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1680/requerimentos_2017-22.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1680/requerimentos_2017-22.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A LIMPEZA E CAPINA AO REDOR DO HE SANTANA, ENTRE AS RUAS STÉLIO DE OLIVEIRA E COSTA E SILVA.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimentos_2017-24.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimentos_2017-24.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SUPERINTENDENTE DE TRASNPORTE E TRÂNSITO DE SANTANA - STTRANS, JOSINEY PEREIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO A STTRANS, A INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA PRINCESA ISABEL COM A AVENIDA TANCREDO NEVES NO BAIRRO PARAÍSO.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimentos_2017-25.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimentos_2017-25.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, JOSINEY PEREIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À STTRANS, A INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA DOM PEDRO COM A AVENIDA SALVADOR DINIZ NO BAIRRO CENTRAL, PRÓXIMO À CAIXA ECONÔMICA.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimentos_2017-26.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimentos_2017-26.pdf</t>
   </si>
   <si>
     <t>REQUER: AO SENHOR SUPERINTENDENTE DE TRANSPORTE E TRÂNSITO DE SANTANA - STTRANS, JOSINEY PEREIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À STTRANS, A INSTALAÇÃO DE SEMÁFORO NO CRUZAMENTO DA RUA PRINCESA ISABEL COM A AVENIDA DÁLVARO CAVALCANTE NO BAIRRO CENTRAL, PRÓXIMO AO SUPERMERCADO SORRISO II.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimentos_2017-27.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimentos_2017-27.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO_x000D_
 PROVIDENCIE JUNTO À SECRETARIA, A RECUPERAÇÃO DA PONTE DA RUA L15, BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1686/requerimentos_2017-28.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1686/requerimentos_2017-28.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR S EC RETA RIO DE OBRAS DO MUNICÍPIO DE SANTANA SENHOR JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE, JUNTO A SECRETA, A RECUPERAÇÃO DA PONTE DA RUA L13 NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimentos_2017-29.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimentos_2017-29.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETARIO DE OBRAS DO MUNICÍPIO DE SANTANA SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA A RECUPERAÇÃO DA PONTE DA RUA L04 NO BAIRRO PROVEDOR I.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimentos_2017-30.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimentos_2017-30.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA AVENIDA SANTANA NA ILHA DE SANTANA.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimentos_2017-31.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimentos_2017-31.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA L13 NO BAIRRO PROVEDOR 1.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimentos_2017-32.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimentos_2017-32.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA WALTER BARBOSA NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimentos_2017-33.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimentos_2017-33.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - A SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA 15 DE NOVEMBRO NO PERÍMETRO ENTRE AS RUAS EVERALDO VASCONCELOS E JOAO LEITE COUTINHO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimentos_2017-34.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimentos_2017-34.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR COORDENADOR DA DEFESA CIVIL DO MUNICÍPIO - COMDEC, ANTÔNIO CARLOS CASTRO LIMA, QUE O MESMO PROVIDENCIE JUNTO À COMDEC, OPERAÇÃO AVALIATIVA E PREVENTIVA NA TRAVESSA LI 5, NO BAIRRO PROVEDOR 1.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimentos_2017-35.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimentos_2017-35.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR COORDENADOR DA DEFESA CIVIL DO MUNICÍPIO - COMDEC, ANTÔNIO CARLOS CASTRO LIMA, QUE O MESMO PROVIDENCIE JUNTO À COMDEC, OPERAÇÃO AVALIATIVA E PREVENTIVA NA TRAVESSA LI 3, NO BAIRRO PROVEDOR L</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimentos_2017-36.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimentos_2017-36.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR COORDENADOR DA DEFESA CIVIL DO MUNICÍPIO - COMDEC, ANTÔNIO CARLOS CASTRO LIMA, QUE O MESMO PROVIDENCIE JUNTO À COMDEC, OPERAÇÃO AVALIATIVA E PREVENTIVA NA TRAVESSA L4, NO BAIRRO PROVEDOR 1.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimentos_2017-37.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimentos_2017-37.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E OPERAÇÃO TAPA BURACOS NA RUA NILO COELHO, ENTRE AS AVENIDAS MARIA COLARES E SALVADOR DINIZ E SUAS ADJACÊNCIAS DO BAIRRO REMÉDIO 1.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimentos_2017-38.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimentos_2017-38.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A PODAGEM E CAPINA DA ÁREA VERDE QUE FICA NAS MARGENS DA RUA DO ELESBÃO.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimentos_2017-39.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimentos_2017-39.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE TOME MEDIDAS URGENTES DE ILUMINAÇÃO PÚBLICA NA RUA CLAUDIO LÚCIO MONTEIRO, PERÍMETRO QUE SE ESTENDE DA AV. DOM PEDRO À RUA DO NO BAIRRO VILA AMAZONAS.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimentos_2017-68.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimentos_2017-68.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, QUE TOME MEDIDAS URGENTES DE ILUMINAÇÃO PÚBLICA NA AVENIDA SANTANA, PERÍMETROS ENTRE RUA ADALVARO CAVALCANTE A UBALDO FIGUEIRA E COSTA E SILVA A CLAUDIO LÚCIO MONTEIRO.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimentos_2017-40.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimentos_2017-40.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE TOME MEDIDAS URGENTES DE ILUMINAÇÃO PÚBLICA NA RODOVIA SALVADOR DINIZ, PERÍMETRO QUE SE ESTENDE DO BAIRRO PROVEDOR II AO REMÉDIO 1.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimentos_2017-41.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimentos_2017-41.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA AO REDOR DA VILA OLÍMPICA NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimentos_2017-42.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimentos_2017-42.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA TRAVESSA COELHO NETO ENTRE UBALDO FIGUEIRA E ADALVARO CAVALCANTE.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimentos_2017-43.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimentos_2017-43.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA DA AV. MARIA COLARES ENTRE A RUA SALVADOR DINIZ E CLAUDIO LÚCIO MONTEIRO.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimentos_2017-44.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimentos_2017-44.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA AV. MARIA COLARES ENTRE A RUA PRESIDENTE KENNEDY E CLAUDIO LUCIO MONTEIRO.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimentos_2017-45.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimentos_2017-45.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA NA FEIRA DO TERMINAL RODOVIÁRIO NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimentos_2017-46.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimentos_2017-46.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP. QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA NA PRACINHA DO TERMINAL DE ÔNIBUS, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimentos_2017-47.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimentos_2017-47.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A LIMPEZA E CAPINA AO REDOR DO TRILHO, ENTRE OS BAIRROS PIÇARREIRA ATÉ JARDIM DE DEUS.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimentos_2017-48.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimentos_2017-48.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA 15 DE NOVEMBRO, ENTRE A RUA PADRE VITORIO GALLIANE E OSVALDO CRUZ, NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimentos_2017-49.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimentos_2017-49.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP. QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA DA RUA OSVALDO CRUZ ENTRE PRINCESA IZABEL E AV. DOM PEDRO NO BAIRRO DO PARAÍSO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimentos_2017-50.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimentos_2017-50.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA RUA PADRE VITORIO GALLIANE ENTRE A RUA 21 DE ABRIL E AV. COELHO NETO.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimentos_2017-51.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimentos_2017-51.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A PINTURA DAS FAIXAS DE PEDESTRE ANTES EXISTENTE QUE SE ENCONTRAM TOTALMENTE APAGADA NA RUA CLÁUDIO LÚCIO MONTEIRO ENTRE AV. MARIA COLARES ATÉ A MARINHA.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimentos_2017-52.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimentos_2017-52.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, QUE SEJA FEITA A PINTURA DA FAIXA DE PEDESTRE NAS PROXIMIDADES DA ESCOLA SÃO PAULO, LOCALIZADA NA AV. SÃO PAULO QUE SE ENCONTRA TOTALMENTE APAGADA.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimentos_2017-53.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimentos_2017-53.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA DA AV. SÃO PAULO ENTRE EUCLIDES RODRIGUES E AV. TANCREDO NEVES.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimentos_2017-54.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimentos_2017-54.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, QUE TOME MEDIDAS URGENTES DE ILUMINAÇÃO PÚBLICA NA AVENIDA SETE DE SETEMBRO, PERÍMETROS ENTRE RUA EVERALDO VASCONCELOS E PARQUE DAS LARANJEIRAS.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimentos_2017-55.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimentos_2017-55.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP A RECUPERAÇÃO E PAVIMENTAÇÃO DA TRAV. MANOEL PEREIRA DA ROCHA ENTRE ADALVARO CAVALCANTE E UBALDO FIGUEIRA.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimentos_2017-56.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimentos_2017-56.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, UM GUARDA DE TRÂNSITO MUNICIPAL NA RUA CLÁUDIO LÚCIO MONTEIRO EM FRENTE À IGREJA NOSSA SENHORA DO PERPETUO SOCORRO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimentos_2017-57.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimentos_2017-57.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A RECUPERAÇÃO E PAVIMENTAÇÃO DA TRAV. NELCIANA VASQUEZ ENTRE ADALVARO CAVALCANTE E COELHO NETO.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimentos_2017-58.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimentos_2017-58.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A SINALIZAÇÃO DO BAIRRO AQUAVILLE TUCUNARÉ.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimentos_2017-59.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimentos_2017-59.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP A RECUPERAÇÃO E PAVIMENTAÇÃO DA AV. NOVA BRASILIA ENTRE SALVADOR DINIZ E PRESIDENTE KENNEDY.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimentos_2017-60.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimentos_2017-60.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP. JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, A LIMPEZA E CAPINA AO REDOR DA PONTE DA 70 TRAVESSA DO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimentos_2017-61.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimentos_2017-61.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, SOLICITANDO O SEGUINTE SERVIÇO: LIMPEZA NA AVENIDA MARIA COLARES ENTRE AV. 21 DE ABRIL E AV. BRASILIA, NO BAIRRO NOVA BRASILIA.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimentos_2017-62.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimentos_2017-62.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, OPERAÇÃO TAPA BURACOS NA RUA 15 DE NOVEMBRO ENTRE AS AVENIDAS EVERALDO VASCONCELOS E JOÃO LEITE COUTINHO NO BAIRRO FONTE NOVA.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimentos_2017-63.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimentos_2017-63.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP,A ILUMINAÇÃO PÚBLICA NA ROD.DUCA SERRA NAS PROXIMIDADES DO TRILHO, ENTRE AS RUAS SÃO PAULO E SÃO JOÃO APOSTOLO.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimentos_2017-65.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimentos_2017-65.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, A CONSTRUÇÃO DE UMA BARRA DE PROTEÇÃO COM URGÊNCIA NA RODOVIA DUCA SERRA ENTRE AS RUA RAMAL ESTRADA DO DELTA COM A TRAVESSA SOUZA GUEDES E RUA SÃO JOÃO APOSTOLO</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimentos_2017-66.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimentos_2017-66.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, UM CONTEINNER NO INICIO DA PONTE DA AV. ÂNGELO DE MORAES NO BAIRRO REMEDIOS II.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimentos_2017-67.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimentos_2017-67.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, JUSCELINO PAULO DA SILVEIRA ALVES, QUE O MESMO PROVIDENCIE JUNTO À SEMOP, UM CONTEINNER NO INICIO DA TRAVESSA ONZE NO BAIRRO PROVEDOR II.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimentos_2017-64.pdf</t>
+    <t>http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimentos_2017-64.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR SECRETÁRIO DE OBRAS DO MUNICÍPIO DE SANTANA - SEMOP, QUE O MESMO PROVIDENCIE JUNTO À SECRETARIA, SOLICITANDO O SEGUINTE SERVIÇO DE ASFALTAMENTO NA RUA ANTONIO ABÍLIO RODRIGUES, NO BAIRRO FONTE NOVA, POIS SE ENCONTRA INTRAFEGÁVEL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1419,67 +1419,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1614/projetos_de_leis_2017-1-4.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1624/projetos_de_leis_2017-5-9.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1623/projetos_de_leis_2017-10-11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1622/projetos_de_leis_2017-12-17.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1621/projetos_de_leis_2017-18-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1620/projetos_de_leis_2017-21-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1619/projetos_de_leis_2017-24-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1618/projetos_de_leis_2017-27-29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1617/projetos_de_leis_2017-46-47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1616/projetos_de_leis_2017-48-51.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1615/projetos_de_leis_2017-52-53.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/105/indicacao_37-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_53-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1605/indicacoes_2017-3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1606/indicacoes_2017-4.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1607/indicacoes_2017-5.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1608/indicacoes_2017-6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimentos_2017-1_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimentos_2017-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimentos_2017-2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimentos_2017-3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimentos_2017-4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimentos_2017-5.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimentos_2017-6.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimentos_2017-7.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1632/requerimentos_2017-8.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimentos_2017-9.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimentos_2017-10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimentos_2017-11.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimentos_2017-12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimentos_2017-13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimentos_2017-14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimentos_2017-15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimentos_2017-16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimentos_2017-17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimentos_2017-18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimentos_2017-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimentos_2017-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimentos_2017-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1680/requerimentos_2017-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimentos_2017-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimentos_2017-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimentos_2017-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimentos_2017-27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1686/requerimentos_2017-28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimentos_2017-29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimentos_2017-30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimentos_2017-31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimentos_2017-32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimentos_2017-33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimentos_2017-34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimentos_2017-35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimentos_2017-36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimentos_2017-37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimentos_2017-38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimentos_2017-39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimentos_2017-68.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimentos_2017-40.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimentos_2017-41.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimentos_2017-42.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimentos_2017-43.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimentos_2017-44.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimentos_2017-45.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimentos_2017-46.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimentos_2017-47.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimentos_2017-48.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimentos_2017-49.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimentos_2017-50.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimentos_2017-51.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimentos_2017-52.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimentos_2017-53.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimentos_2017-54.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimentos_2017-55.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimentos_2017-56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimentos_2017-57.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimentos_2017-58.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimentos_2017-59.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimentos_2017-60.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimentos_2017-61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimentos_2017-62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimentos_2017-63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimentos_2017-65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimentos_2017-66.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimentos_2017-67.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimentos_2017-64.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1614/projetos_de_leis_2017-1-4.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1624/projetos_de_leis_2017-5-9.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1623/projetos_de_leis_2017-10-11.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1622/projetos_de_leis_2017-12-17.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1621/projetos_de_leis_2017-18-20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1620/projetos_de_leis_2017-21-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1619/projetos_de_leis_2017-24-26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1618/projetos_de_leis_2017-27-29.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1617/projetos_de_leis_2017-46-47.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1616/projetos_de_leis_2017-48-51.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1615/projetos_de_leis_2017-52-53.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/105/indicacao_37-2017.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/106/indicacao_53-2017.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1605/indicacoes_2017-3.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1606/indicacoes_2017-4.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1607/indicacoes_2017-5.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1608/indicacoes_2017-6.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1625/requerimentos_2017-1_ok.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1681/requerimentos_2017-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1626/requerimentos_2017-2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1627/requerimentos_2017-3.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1628/requerimentos_2017-4.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1629/requerimentos_2017-5.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1630/requerimentos_2017-6.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1631/requerimentos_2017-7.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1632/requerimentos_2017-8.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1633/requerimentos_2017-9.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1634/requerimentos_2017-10.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1635/requerimentos_2017-11.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1636/requerimentos_2017-12.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1671/requerimentos_2017-13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1672/requerimentos_2017-14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1673/requerimentos_2017-15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1674/requerimentos_2017-16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1675/requerimentos_2017-17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1676/requerimentos_2017-18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1677/requerimentos_2017-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1678/requerimentos_2017-20.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1679/requerimentos_2017-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1680/requerimentos_2017-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1682/requerimentos_2017-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1683/requerimentos_2017-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1684/requerimentos_2017-26.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1685/requerimentos_2017-27.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1686/requerimentos_2017-28.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1687/requerimentos_2017-29.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1688/requerimentos_2017-30.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1689/requerimentos_2017-31.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1691/requerimentos_2017-32.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1692/requerimentos_2017-33.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1693/requerimentos_2017-34.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1694/requerimentos_2017-35.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1695/requerimentos_2017-36.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1701/requerimentos_2017-37.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1700/requerimentos_2017-38.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1699/requerimentos_2017-39.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1726/requerimentos_2017-68.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1698/requerimentos_2017-40.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1697/requerimentos_2017-41.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1696/requerimentos_2017-42.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1690/requerimentos_2017-43.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1702/requerimentos_2017-44.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1703/requerimentos_2017-45.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1704/requerimentos_2017-46.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1705/requerimentos_2017-47.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1706/requerimentos_2017-48.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1707/requerimentos_2017-49.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1708/requerimentos_2017-50.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1709/requerimentos_2017-51.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1710/requerimentos_2017-52.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1711/requerimentos_2017-53.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1712/requerimentos_2017-54.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1713/requerimentos_2017-55.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1714/requerimentos_2017-56.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1715/requerimentos_2017-57.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1716/requerimentos_2017-58.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1717/requerimentos_2017-59.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1718/requerimentos_2017-60.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1719/requerimentos_2017-61.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1720/requerimentos_2017-62.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1721/requerimentos_2017-63.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1723/requerimentos_2017-65.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1724/requerimentos_2017-66.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1725/requerimentos_2017-67.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santana.ap.leg.br/media/sapl/public/materialegislativa/2017/1722/requerimentos_2017-64.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H86"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>